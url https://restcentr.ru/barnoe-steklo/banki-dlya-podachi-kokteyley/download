--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -473,50 +473,51 @@
                                 <Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image270.jpg"/>
                                 <Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image271.jpg"/>
                                 <Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image272.jpg"/>
                                 <Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image273.jpg"/>
                                 <Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image274.jpg"/>
                                 <Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image275.jpg"/>
                                 <Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image276.jpg"/>
                                 <Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image277.jpg"/>
                                 <Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image278.jpg"/>
                                 <Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image279.jpg"/>
                                 <Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image280.jpg"/>
                                 <Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image281.jpg"/>
                                 <Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image282.jpg"/>
                                 <Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image283.jpg"/>
                                 <Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image284.jpg"/>
                                 <Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image285.jpg"/>
                                 <Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image286.jpg"/>
                                 <Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image287.jpg"/>
                                 <Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image288.jpg"/>
                                 <Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image289.jpg"/>
                                 <Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image290.jpg"/>
                                 <Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image291.jpg"/>
                                 <Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image292.jpg"/>
                                 <Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image293.jpg"/>
                                 <Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image294.jpg"/>
+                                <Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image295.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -9849,50 +9850,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Image294"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Image295"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -10166,78 +10199,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J297"/>
+  <dimension ref="A2:J298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:32</t>
+          <t>Прайс актуален на 23.09.2026 03:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -10285,153 +10318,153 @@
           <t>81261216</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>15C250C / GJB-10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка бутылка для подачи соков/коктейлей 296 мл с цветной крышкой и трубочкой d 6 см h15 см P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>143</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>3116</v>
+        <v>3080</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200137</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ZF17042402 /15C301</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 450 мл с крышкой d 8 см h13,5 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>197</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5631</v>
+        <v>5326</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81203880</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81200138pr</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 600 мл с крышкой d 7 см h15 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>178</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2170</v>
+        <v>2042</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200138</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ZF17042403/13C672</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 700 мл с крышкой d 9 см h17 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>178</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>809</v>
+        <v>761</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200912</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>№9</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 9,5*8 см жестяная Россия [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10455,99 +10488,99 @@
           <t>81269957</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>22039</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 150 мл "Bird" 11,5*7,5 см h20,8 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>571</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>235</v>
+        <v>65</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269956</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>22016</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 195 мл "Stork" 12*7 см h18,3 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>849</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269614</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14933</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 250 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>813</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>2939</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
@@ -10557,153 +10590,153 @@
           <t>81260198</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>28410020006</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>534</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>499</v>
+        <v>367</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269394</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8701</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 270 мл стекло "Monti" d 7,9 см h17,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>641</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>396</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269814</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2349</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 300 мл "Триумф" d 8 см h19 см Milkshake ОСЗ [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>104</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3900</v>
+        <v>3234</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269947</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>22109</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Pinar" d 6,9 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>269</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>5495</v>
+        <v>5433</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81201250</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>P1849 /60548</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Киото" Milkshake d 8,1 см h17,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -10727,133 +10760,133 @@
           <t>81269935</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>22031</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 315 мл "Santa" d 4,7/8,9/5 см h12 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>397</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3374</v>
+        <v>3240</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269999</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1533E11</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Chalice Cocktail "Palette" d 7,7/9 см h11,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>284</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>873</v>
+        <v>837</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269953</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>22160</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 335 мл "Sangria" d 8/8,8 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>449</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>880</v>
+        <v>809</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269610</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14248-1</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>798</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>2793</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
@@ -10863,119 +10896,119 @@
           <t>81269467</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>4LS13DC12E</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Orient Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>747</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>470</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269473</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>4LS12DC12E</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>801</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>548</v>
+        <v>6</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269933</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>22020</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Havana" d 5,5/8,2 см h12,5 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>394</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>938</v>
+        <v>860</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81200111</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>D7623 (кор=24шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Кристалл" Milkshake BarWare d 9,1 см h15,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11067,51 +11100,51 @@
           <t>81200086</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>BQ5110 (кор=36шт)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Milkshake BarWare d 8 см h18,1 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>373</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>13986</v>
+        <v>12353</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81261059</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>475676</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл хр. стекло IceCoffee Bar d 7,4 см h20 см Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -11135,425 +11168,425 @@
           <t>81269408</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>1P00415</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 355 мл "Alaska soda cup" Milkshake d 8,1 см h19 см Ocean [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>406</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>9031</v>
+        <v>7963</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81201050</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>12615</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 360 мл "Квадро" Milkshake d 8,1 см h19,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>890</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269934</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>22021</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 365 мл "Santiago" d 5,7/7,1 см h19 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>443</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>992</v>
+        <v>976</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269566</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>D15607-1</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Rock Optical" d 9,5 см h15,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>507</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1680</v>
+        <v>1614</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269886</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>B17514</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Tiara" d 7,4/7 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>277</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3883</v>
+        <v>3840</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81260196</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>28409020006</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>608</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>950</v>
+        <v>923</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81221531</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>JD-6647</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Optical PC поликарбонат d 7,5 см h19 см Milkshake P.L. [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>517</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222641</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>JD-6684</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Харикейн Smooth поликарбонат d 8/7,4 см h20,3 см P.L. [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>607</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>700</v>
+        <v>624</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269565</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15606</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Line" d 8,5 см h19,7 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>557</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1263</v>
+        <v>1121</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269604</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D13441</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Кинг Роялти" d 8,5 см h19,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>573</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2262</v>
+        <v>2173</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81223954</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>G-MC17245-T2</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Mojito набор 2 шт. d 10 см h15 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1330</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81260197</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>28381020006</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>506</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>649</v>
+        <v>613</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81201052</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>E0530</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл "Гаваи" Milkshake Arcoroc [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -11611,51 +11644,51 @@
           <t>81260209</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>440437</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 482 мл "Элизия" d 10,1 см h19,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>370</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81201051</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>N6653</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 500 мл "Квадро" Milkshake d 8,7 см h22 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -11693,139 +11726,139 @@
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>162</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269748</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28043020006</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 500 мл хр. стекло TimeLess d 10,3 см h20,8 см RCR [6]</t>
+          <t>Бокал для коктейля 500 мл хр. стекло TimeLess d 10,3 см h20,8 см RCR [4]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>775</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>744</v>
+        <v>713</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269745</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28040020006</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 510 мл хр. стекло Spritz TimeLess d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>608</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>8352</v>
+        <v>7829</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81262002</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>26521020506</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 530 мл хр. стекло Alkemist d 9 см 22,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>632</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>580</v>
+        <v>508</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81269998</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>1533D19</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл Gin Cocktail "Palette" d 9,7/11,9 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -11849,201 +11882,201 @@
           <t>81290292</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>28421020006</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл хр. стекло TINСTURA LABEL Universum d 9,6/6,4 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>220</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>2842</v>
+        <v>2713</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269468</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>4LS12TL20E</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 575 мл хр. стекло Tulip "Rims" d 11 см h18,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1039</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269223</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>Q1257</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 580 мл стекло "Monti" d 10,6 см h18,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>625</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>44</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269638</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8707</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 580 мл хр. стекло "Симметрия" Optical d 10,6 см h20,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>649</v>
+        <v>716</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269421</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>1527D21L</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Connexion" d 10,7 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>362</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1561</v>
+        <v>1280</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269617</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15697</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Matt Glass Lidia" d 6,5 см h26,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>478</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
         <v>2746</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
@@ -12053,187 +12086,187 @@
           <t>81260190</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>X2606</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл хр. стекло "Диско" d 10,5/8 см h21,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>498</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>616</v>
+        <v>539</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81269110</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>27433020006</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 610 мл хр. стекло Gin Tonic Alkemist d 10,3 см h20,9 см RCR [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>886</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269222</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>P8064</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 620 мл "Party" d 10,9 см h19,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>346</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81269921</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>28056020006 / 28059020006</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 650 мл хр. стекло d 7/10,3 см h21 см Ballon Melodia RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>630</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81262000</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>26522020006 / 26522020406</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 660 мл хр. стекло Alkemist d 10,8 см h23,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>688</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>454</v>
+        <v>393</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81261057</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>118741</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 710 мл хр. стекло GinTonic/Sangria d 11,6 см h17,8 Bar Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -12291,85 +12324,85 @@
           <t>81269967</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>60548B</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля/пива 430 мл "Bavaria" d 7,9/6,7 см h21,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>300</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>3900</v>
+        <v>3592</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81200097</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>PS0351 (кор=24шт)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 280 мл Appleton Estate d 8 см h12,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>148.5</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1524</v>
+        <v>1470</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>30000326</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>TIKI0019</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 300 мл "Тики" d 8,1 см h10,7 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -12427,85 +12460,85 @@
           <t>81259135</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>TIKI0055</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 320 мл "Тики" d 6,8 см h16,5 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>1243</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>30000313</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>TIKI0001</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,5 см h15 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1103</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>30000332</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>TIKI0028</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,8 см h16 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -12563,51 +12596,51 @@
           <t>30000314</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>TIKI0002</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 6,6 см h17,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1089</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>71002057</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>PS0348 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7 см h19 см прозрачный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12733,629 +12766,629 @@
           <t>30000324</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>TIKI0016</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,3 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1347</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>30000338</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>TIKI0047</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,6 см h16,5 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>1237</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>30000331</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>TIKI0027</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,9 см h16,3 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1143</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>30000337</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>TIKI0046</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 8,1 см h16 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1373</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>30000323</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>TIKI0015</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 6,2 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>1157</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81222497</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-HBGS0030 SUB</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 7,4 см h16,6 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>307</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>3304</v>
+        <v>3294</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81222450</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0156/GTK038-30 KLP</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 7,5 см h16,5 см прозрачный стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>327</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2983</v>
+        <v>2959</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81222473</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0068 SUB</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 9,4 см h9,7 см желто-коричневый керамика B'Guys P.L.</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>1397</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81222479</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BWGW-TIKI0081 SUB</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 12/10 см h11,6 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>603</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>2370</v>
+        <v>2369</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>30000315</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>TIKI0003</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,3 см h18 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>1237</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81259133</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>TIKI0052</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,5 см h16,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>737</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>3578</v>
+        <v>3537</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>30000320</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>TIKI0009</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 8,2 см h17 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>1087</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81269554</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27703020006</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Etruria d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>818</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81269555</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27702020006</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Sardinia d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>818</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81269531</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF0005</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 460 мл "Череп" Skull d 9 см h8,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>212.3</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1212</v>
+        <v>1152</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>30000327</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>TIKI0022</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 10,2 см h9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>1173</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81222448</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0154/GTK 014-28 KL</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см прозрачный стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>537</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2976</v>
+        <v>2968</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81222449</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0155/GTK 014-29 KL</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см серый стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>593</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>2990</v>
+        <v>2989</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>30000336</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>TIKI0045</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 6 см h21 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -13379,51 +13412,51 @@
           <t>30000335</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>TIKI0031</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7 см h17 см серый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>1317</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>73024179</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>ZF170327343 aqua (к=24шт)</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7,4 см h17,5 см Аква стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13515,187 +13548,187 @@
           <t>30000321</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>TIKI0010</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,1 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>1327</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81222455</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>CR.09.0184/TIO360 KLP</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,8 см h14,9 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>1537</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81222451</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0243/GI876 KLP</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 7,6 см h14,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>337</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>2973</v>
+        <v>2966</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81222452</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0244/GI877 KLP</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 7,6 см h14,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>337</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>2971</v>
+        <v>2944</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>30000340</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>TIKI0050</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 8,2 см h18 см керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>1637</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>30000333</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>TIKI0029</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 12,2 см h19,5 см красный керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -13719,221 +13752,221 @@
           <t>30000319</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>TIKI0008</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,1 см h20 см желтый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>1587</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>30000341</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>TIKI0051</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,8 см h17,9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>1513</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
         <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81222475</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0079 SUB</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 9 см h12,7 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>1203</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81269529</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DT07959-2</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Череп" Skull d 7 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>479.6</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1784</v>
+        <v>1745</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81222478</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>TIKI0080 SUB</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 570 мл "Тики" Cocktails d 7,3 см h16,6 см белый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>1453</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>30000329</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>TIKI0025</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 590 мл "Тики" d 7,5 см h17,5 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>1273</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>30000325</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>TIKI0017</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 10 см h11 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -13957,357 +13990,357 @@
           <t>30000322</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>TIKI0013</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 11 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>1327</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81259132</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>TIKI0033</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 8,5/7,5 см h17 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>372</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>2968</v>
+        <v>2967</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>30000328</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>TIKI0024</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 9 см h17,4 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>1273</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
         <v>231</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81222454</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0183/TIKI366 KLP</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 640 мл "Тики" d 10,5 см h13,6 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>1637</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>30000339</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>TIKI0049</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 10,5 см h15,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>1637</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>30000330</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>TIKI0026</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 9,2 см h17,7 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>1317</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
         <v>236</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81222453</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR09.0182/TIKI148 KLP</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" 12,9*9,9 см h16,7 см желтый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>1573</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81259137</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>TIKI0057</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" d 8,5 см h18 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>1337</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>30000318</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>TIKI0007</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Череп" стекло Skull d 14 см h12,5 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>1157</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
         <v>176</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81222456</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0185/TIO359 KLP</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" 11,5*7,5 см h16,5 см корич. керамика B'Guys P.L. Barbossa</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>1753</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>30000334</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>TIKI0030</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" d 10 см h20,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -14501,51 +14534,51 @@
           <t>81259045</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>MG083</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 310 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>1130</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81250100</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>MMSHAC35</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 350 мл "Antique Moscow Mule" d 7,5 см h10 см нерж. цвет антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14758,66 +14791,66 @@
         <v>1071</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
         <v>0</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81269164</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>27442020006</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 430 хр. стекло Tattoo d 8,4 см h11,1 см RCR [6]</t>
+          <t>Кружка для коктейля 430 хр. стекло Tattoo d 8,4 см h11,1 см RCR [4]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>918</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>30000305</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>MUGS0021-CP</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл "Джоржа" d 8 см h9 см нерж. медный цвет, B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -14841,51 +14874,51 @@
           <t>30000317</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>TIKI0005</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл "Тики" d 9 см h10,7 см зеленая керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>1075</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81200365</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>KXC-0001 (Бар)</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл d 9 см h9 см нерж. с медным покрытием P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14923,71 +14956,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>880</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
         <v>0</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81259154</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>MUGS0026 SUB</t>
+          <t>MUGS0026</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл "Animal Moscow Mule" d 8 см h10 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>1995</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>30000452</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>MUGS0019</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл "Moscow Mule" d 8 см h10 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -15011,51 +15044,51 @@
           <t>81259039</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>MG761</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл "Vintage Moscow Mule" d 8,5 см h9,5 см нерж. с покрытием P.L. </t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>1119</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>706</v>
+        <v>651</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>71002119</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>MUG16C</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл d 9 см h9 см нерж. с медным покрытием P.L. - BarWare</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15147,51 +15180,51 @@
           <t>3020676</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>L0051</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с медным покрытием Lumian</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>1043</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>3020675</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>L0219</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с черным покрытием Lumian</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -15215,85 +15248,85 @@
           <t>81200396</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>KXB-E1012  (БАР)</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 650 мл с трубочкой d 7,5 см h14 см нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>794</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81269218</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>N6647</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 900 мл стекло "Попугай" d 17,6 см h19 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>1220</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>30000451</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>MUGS0006</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива/коктейля 400 мл d 8 см h13 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -15317,391 +15350,391 @@
           <t>81259046</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>MG800</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива/коктейля 500 мл d 8,5 см h11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>1159</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>847</v>
+        <v>817</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81201229</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>19с2059 ко</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл "Эдем" d 8,5 см h15,4 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>2049</v>
+        <v>3340</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81269726</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>1501C05E</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл Мартини стекло "Classic" d 9,1 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>219</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>1505</v>
+        <v>1445</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81269793</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28057020006</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>530</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>235</v>
+        <v>181</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81269962</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>Ut11</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 130 мл "Bayamo" d 8,4 см h16,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>477</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>2045</v>
+        <v>2024</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81269630</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>1501S05</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Classic" d 8,7 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>195</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>595</v>
+        <v>97</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81269932</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>22030</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Sunlight" d 9 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>480</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>2085</v>
+        <v>1914</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81MN15</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Bistro "Edelita" d 9,5 см h15 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>247</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>3015</v>
+        <v>2516</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81269727</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>1501S07E</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Classic" d 8,9 см h11,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>187</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>643</v>
+        <v>229</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81269927</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>22004</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Dune" d 6,6/7,4 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>480</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>617</v>
+        <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81269937</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>22042</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Iris" d 8,4 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>480</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>1560</v>
+        <v>911</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81269941</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>22060</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Las Tunas" Protea d 5,2 см h21,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15725,85 +15758,85 @@
           <t>81269936</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>22041</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Lotus" d 9,2 см h16,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>480</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>1907</v>
+        <v>1610</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81269938</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>22047</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Mint" d 8,7 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>480</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>516</v>
+        <v>35</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81201228</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>18C2032</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Эдем" d 8,4 см h15,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -15827,4392 +15860,4426 @@
           <t>81253320</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>MRGC12</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита d 12 см h19 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>830</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>81269732</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>225</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>1418</v>
+        <v>1382</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81250092</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
           <t>WC11</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Мартини d 10,1 см h16,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>712</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>81269246</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>Q3702</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл хр. стекло "Nick&amp;Nora" d 7 см h14,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>678</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81269948</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>22117</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл "Aster" d 7/7,6 см h17,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>480</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81269471</t>
+          <t>81260214</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>4LS12MN06E</t>
+          <t>440366</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл Мартини хр. стекло "Rims" d 8,7 см h17,3 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 160 мл "Таймлесс" d 8,2 см h15,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>796</v>
+        <v>310</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>630</v>
+        <v>500</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81261074</t>
+          <t>81269471</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>118745</t>
+          <t>4LS12MN06E</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл Мартини хр. стекло Basic Bar d 8,5 см h18 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 160 мл Мартини хр. стекло "Rims" d 8,7 см h17,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>754</v>
+        <v>796</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>5</v>
+        <v>595</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81269794</t>
+          <t>81261074</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118745</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
+          <t>Рюмка коктейльная 160 мл Мартини хр. стекло Basic Bar d 8,5 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>503</v>
+        <v>754</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>181</v>
+        <v>5</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81269931</t>
+          <t>81269794</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>22029</t>
+          <t>28058020006</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>480</v>
+        <v>503</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>1224</v>
+        <v>181</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81269939</t>
+          <t>81269931</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>22048</t>
+          <t>22029</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>480</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>525</v>
+        <v>923</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81261054</t>
+          <t>81269939</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>111231</t>
+          <t>22048</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1391</v>
+        <v>480</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>266</v>
+        <v>393</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81269946</t>
+          <t>81261054</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>22093</t>
+          <t>111231</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>477</v>
+        <v>1391</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>3830</v>
+        <v>242</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81269743</t>
+          <t>81269946</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>4LS13SC07E</t>
+          <t>22093</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл хр. стекло "Orient Rims" d 8,9 см h17 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>756</v>
+        <v>477</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>223</v>
+        <v>3569</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81269470</t>
+          <t>81269743</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>4LS12NR06E</t>
+          <t>4LS13SC07E</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл хр. стекло Nick&amp;Nora d 7 см h16,8 см "Rims" Lucaris [6]</t>
+          <t>Рюмка коктейльная 170 мл хр. стекло "Orient Rims" d 8,9 см h17 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>796</v>
+        <v>756</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>657</v>
+        <v>135</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81261067</t>
+          <t>81269470</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>115838</t>
+          <t>4LS12NR06E</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 170 мл хр. стекло Nick&amp;Nora d 7 см h16,8 см "Rims" Lucaris [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>594</v>
+        <v>796</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>15</v>
+        <v>647</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81269952</t>
+          <t>81261067</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>22154</t>
+          <t>115838</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>450</v>
+        <v>594</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>2311</v>
+        <v>9</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81269958</t>
+          <t>81269952</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>Ut4</t>
+          <t>22154</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>476</v>
+        <v>450</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>1731</v>
+        <v>1684</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81269959</t>
+          <t>81269958</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>Ut10</t>
+          <t>Ut4</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>476</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>2171</v>
+        <v>1589</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81269960</t>
+          <t>81269959</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>Ut5</t>
+          <t>Ut10</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
         <v>476</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>1909</v>
+        <v>2047</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81269736</t>
+          <t>81269960</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>1521C07E</t>
+          <t>Ut5</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
+          <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>327</v>
+        <v>476</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>0</v>
+        <v>1816</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81269795</t>
+          <t>81269736</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1521C07E</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
+          <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>597</v>
+        <v>327</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81260192</t>
+          <t>81269795</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>X2604</t>
+          <t>28059020006</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>436</v>
+        <v>597</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>908</v>
+        <v>12</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81269928</t>
+          <t>81260192</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>22015</t>
+          <t>X2604</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>617</v>
+        <v>436</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>978</v>
+        <v>670</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81269930</t>
+          <t>81269928</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>22027</t>
+          <t>22015</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>480</v>
+        <v>617</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>1718</v>
+        <v>961</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81200793</t>
+          <t>81269930</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>44410  кор=12</t>
+          <t>22027</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>115</v>
+        <v>480</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>509</v>
+        <v>1590</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81269942</t>
+          <t>81200793</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>22063</t>
+          <t>44410  кор=12</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>449</v>
+        <v>115</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>1482</v>
+        <v>257</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81269929</t>
+          <t>81269942</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>22018</t>
+          <t>22063</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>2088</v>
+        <v>940</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81269945</t>
+          <t>81269929</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>22089</t>
+          <t>22018</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>1060</v>
+        <v>1822</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81269990</t>
+          <t>81269945</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>O0567</t>
+          <t>22089</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Чикаго" d 9,9/7 см h16 см Arcoroc [12]</t>
+          <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>243</v>
+        <v>464</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>779</v>
+        <v>904</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81260099</t>
+          <t>81269990</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>1533K07</t>
+          <t>O0567</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
+          <t>Рюмка коктейльная 200 мл "Чикаго" d 9,9/7 см h16 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>284</v>
+        <v>243</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>3199</v>
+        <v>1161</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81269725</t>
+          <t>81260099</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>1019C07E</t>
+          <t>1533K07</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
+          <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>1537</v>
+        <v>3158</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81269926</t>
+          <t>81269725</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>22002</t>
+          <t>1019C07E</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>480</v>
+        <v>254</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>1937</v>
+        <v>1315</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81269224</t>
+          <t>81269926</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>Q1325</t>
+          <t>22002</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини стекло "Monti" d 11,6 см h15,6 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>439</v>
+        <v>480</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>100</v>
+        <v>1665</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81269244</t>
+          <t>81269224</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>P8795</t>
+          <t>Q1325</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини стекло "Бродвей" d 11,5 см h16 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини стекло "Monti" d 11,6 см h15,6 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>484</v>
+        <v>439</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81269187</t>
+          <t>81269244</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>L3678</t>
+          <t>P8795</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини стекло "Бродвей" d 11,5 см h16 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>647</v>
+        <v>484</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81269219</t>
+          <t>81269187</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>N6887</t>
+          <t>L3678</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>436</v>
+        <v>664</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81269746</t>
+          <t>81269219</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N6887</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>643</v>
+        <v>436</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>4161</v>
+        <v>0</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81269469</t>
+          <t>81269746</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>4LS12SC07E</t>
+          <t>28041020006</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Rims" d 9 см h13,3 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>756</v>
+        <v>643</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>347</v>
+        <v>4125</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81260191</t>
+          <t>81269469</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>X2600</t>
+          <t>4LS12SC07E</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Rims" d 9 см h13,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>436</v>
+        <v>756</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>914</v>
+        <v>276</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81269976</t>
+          <t>81260191</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>Q7785</t>
+          <t>X2600</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>682</v>
+        <v>436</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>430</v>
+        <v>811</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81269707</t>
+          <t>81269976</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>V1171</t>
+          <t>Q7785</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Симметрия" Optical d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>715</v>
+        <v>682</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>764</v>
+        <v>368</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81269423</t>
+          <t>81269707</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>1527S07</t>
+          <t>V1171</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Симметрия" Optical d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>398</v>
+        <v>715</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>2246</v>
+        <v>606</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81260100</t>
+          <t>81269423</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>1533S07</t>
+          <t>1527S07</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
+          <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>300</v>
+        <v>398</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>1163</v>
+        <v>1833</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81201048</t>
+          <t>81260100</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>440061 кор=6</t>
+          <t>1533S07</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Мартини "Энотека" d 11,3 см h17,4 см Pasabahce [6]</t>
+          <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>201</v>
+        <v>300</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81269422</t>
+          <t>81201048</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>1527C07L</t>
+          <t>440061 кор=6</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
+          <t>Рюмка коктейльная 215 мл Мартини "Энотека" d 11,3 см h17,4 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>338</v>
+        <v>194</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>894</v>
+        <v>840</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81269997</t>
+          <t>81269422</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>1533C07</t>
+          <t>1527C07L</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
+          <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>300</v>
+        <v>338</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>3217</v>
+        <v>552</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81201303</t>
+          <t>81269997</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>440328</t>
+          <t>1533C07</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини "Элизия" d 8,2 см h17,2 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>339</v>
+        <v>300</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>480</v>
+        <v>3096</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81250093</t>
+          <t>81201303</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>WC115</t>
+          <t>440328</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини d 11,1 см h16,1 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 220 мл Мартини "Элизия" d 8,2 см h17,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>906</v>
+        <v>339</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>79</v>
+        <v>466</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81269530</t>
+          <t>81250093</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WC115</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 220 мл Мартини d 11,1 см h16,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>302.5</v>
+        <v>906</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>1491</v>
+        <v>78</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81269541</t>
+          <t>81269530</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07961-2</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл "ProBar Optical" d 10,4/9,8 см h11,9 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>713</v>
+        <v>302.5</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>2622</v>
+        <v>1448</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81201288</t>
+          <t>81269541</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>440176/b</t>
+          <t>MG07893-SM</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл Мартини d 11,6 см h17,2 см "Таймлесс" Pasabahce [12]</t>
+          <t>Рюмка коктейльная 230 мл "ProBar Optical" d 10,4/9,8 см h11,9 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>132</v>
+        <v>713</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>0</v>
+        <v>2606</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81269479</t>
+          <t>81201288</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440176/b</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл Мартини хр. стекло "Shanghai Soul" d 11,7 см h18,1 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 230 мл Мартини d 11,6 см h17,2 см "Таймлесс" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>521</v>
+        <v>132</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>434</v>
+        <v>0</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81269536</t>
+          <t>81269479</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>MG07969</t>
+          <t>1LS03MN08E</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 230 мл Мартини хр. стекло "Shanghai Soul" d 11,7 см h18,1 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>352</v>
+        <v>521</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>1950</v>
+        <v>363</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81269535</t>
+          <t>81269536</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07969</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 10,5 см h13 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>689</v>
+        <v>352</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>1091</v>
+        <v>1929</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81269540</t>
+          <t>81269535</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07967</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 9,5 см h15,7 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 10,5 см h13 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>737</v>
+        <v>689</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>1456</v>
+        <v>735</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81200953</t>
+          <t>81269540</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>44787 кор=12</t>
+          <t>MG07893</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 9,5 см h15,7 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>129</v>
+        <v>737</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>253</v>
+        <v>1267</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81201273</t>
+          <t>81200953</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>79923</t>
+          <t>44787 кор=12</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>653</v>
+        <v>133</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>462</v>
+        <v>339</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81259043</t>
+          <t>81201273</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>MG265</t>
+          <t>79923</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>1038</v>
+        <v>653</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>343</v>
+        <v>462</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81259042</t>
+          <t>81259043</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>MG700</t>
+          <t>MG265</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Мартини d 12 см h16 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>1053</v>
+        <v>1038</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>519</v>
+        <v>266</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81259017</t>
+          <t>81259042</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>WC125C</t>
+          <t>MG700</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Мартини d 13 см h17,5 см нерж. цвет медь комбин. ножка P.L. </t>
+          <t>Рюмка коктейльная 250 мл Мартини d 12 см h16 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>3011</v>
+        <v>1053</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>0</v>
+        <v>506</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81259016</t>
+          <t>81259017</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>WC125S</t>
+          <t>WC125C</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Мартини d 13,3 см h17,4 см нерж. комбин. ножка P.L. </t>
+          <t>Рюмка коктейльная 250 мл Мартини d 13 см h17,5 см нерж. цвет медь комбин. ножка P.L. </t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>2831</v>
+        <v>3011</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81280132</t>
+          <t>81259016</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WC125S</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 250 мл Мартини d 13,3 см h17,4 см нерж. комбин. ножка P.L. </t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>943</v>
+        <v>2831</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>2086</v>
+        <v>98</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81269466</t>
+          <t>81280132</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>4LS13LT09E</t>
+          <t>IC15504</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Orient Rims" d 8,8 см h11,2 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>747</v>
+        <v>943</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>406</v>
+        <v>1988</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81269472</t>
+          <t>81269466</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>4LS12LT09E</t>
+          <t>4LS13LT09E</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Rims" d 8,8 см h11,2 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Orient Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>851</v>
+        <v>747</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>316</v>
+        <v>275</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81201302</t>
+          <t>81269472</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>440236</t>
+          <t>4LS12LT09E</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 255 мл "Таймлесс" d 10,8 см h15,7 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>127</v>
+        <v>851</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81261068</t>
+          <t>81201302</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>115840</t>
+          <t>440236</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 255 мл "Таймлесс" d 10,8 см h15,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>1346</v>
+        <v>310</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>0</v>
+        <v>408</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81200951</t>
+          <t>81261068</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>44136 кор=12</t>
+          <t>115840</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>104</v>
+        <v>1346</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81260208</t>
+          <t>81200951</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>440436</t>
+          <t>44136 кор=12</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>316</v>
+        <v>103</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>518</v>
+        <v>1038</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81269682</t>
+          <t>81260208</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440436</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 270 мл "Zie Optical" d 10,3/9 см h16,5 см оптические грани P.L. [4]</t>
+          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>657</v>
+        <v>316</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>1670</v>
+        <v>332</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81269225</t>
+          <t>81269682</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>Q4027</t>
+          <t>MT08064</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 270 мл Мартини "West Loop" d 11,3 см h16,8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 270 мл "Zie Optical" d 10,3/9 см h16,5 см оптические грани P.L. [4]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>481</v>
+        <v>657</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>232</v>
+        <v>1210</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81261079</t>
+          <t>81269225</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t>109398</t>
+          <t>Q4027</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 270 мл Мартини "West Loop" d 11,3 см h16,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>1086</v>
+        <v>481</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>300</v>
+        <v>232</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81261085</t>
+          <t>81261079</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>185534</t>
+          <t>109398</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 275 мл Мартини хр. стекло Mondial d 10,4 см h17 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>670</v>
+        <v>1086</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>39</v>
+        <v>292</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81222536</t>
+          <t>81261085</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>185534</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл "Flute" d 6,5/5,1 см h25,2 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Рюмка коктейльная 275 мл Мартини хр. стекло Mondial d 10,4 см h17 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>1873</v>
+        <v>670</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>97</v>
+        <v>3</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81269730</t>
+          <t>81222536</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>1015M12L</t>
+          <t>MUGS0040-CP SUB</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
+          <t>Рюмка коктейльная 280 мл "Flute" d 6,5/5,1 см h25,2 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>325</v>
+        <v>1873</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>2480</v>
+        <v>97</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81269600</t>
+          <t>81269730</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1015M12L</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл Мартини "Abyss" декор d 11,5 см h18,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>356.4</v>
+        <v>325</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>2681</v>
+        <v>2323</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81260038</t>
+          <t>81269600</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>111219</t>
+          <t>D11746KH</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 280 мл Мартини "Abyss" декор d 11,5 см h18,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>1208</v>
+        <v>356.4</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>104</v>
+        <v>2677</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81269424</t>
+          <t>81260038</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>1015C10E</t>
+          <t>111219</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
+          <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>306</v>
+        <v>1208</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>375</v>
+        <v>92</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81269624</t>
+          <t>81269424</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1015C10E</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
+          <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>217</v>
+        <v>306</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>1093</v>
+        <v>290</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81250091</t>
+          <t>81269624</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>WC12</t>
+          <t>LV-MIS581XZ</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 300 мл Мартини d 11,7 см h18 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>731</v>
+        <v>217</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>90</v>
+        <v>1069</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81201088</t>
+          <t>81250091</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>N4594/N6831/62449</t>
+          <t>WC12</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 300 мл Мартини d 11,7 см h18 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>614</v>
+        <v>731</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>231</v>
+        <v>88</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81261055</t>
+          <t>81201088</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>111234</t>
+          <t>N4594/N6831/62449</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>1024</v>
+        <v>614</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81269690</t>
+          <t>81261055</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>111234</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл "Optical" d 10,6 см h17,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>487</v>
+        <v>1024</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
         <v>0</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81222500</t>
+          <t>81269690</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>GW-CPGS0013 SUB</t>
+          <t>DAA230088</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 320 мл "Optical" d 10,6 см h17,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>773</v>
+        <v>487</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>401</v>
+        <v>0</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81269613</t>
+          <t>81222500</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CPGS0013 SUB</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Мартини "Basic" P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>2975</v>
+        <v>401</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81222644</t>
+          <t>81269613</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14932</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
+          <t>Рюмка коктейльная 320 мл Мартини "Basic" P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>483</v>
+        <v>837</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>427</v>
+        <v>2975</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81269744</t>
+          <t>81222644</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t>4LS13CU12E</t>
+          <t>JD-6656</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл хр. стекло "Orient Rims" d 9,5 см h15,9 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>1037</v>
+        <v>483</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>403</v>
+        <v>427</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81201097</t>
+          <t>81269744</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t>D6140/N6815 к=12/6</t>
+          <t>4LS13CU12E</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 320 мл хр. стекло "Orient Rims" d 9,5 см h15,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>620</v>
+        <v>1037</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>1828</v>
+        <v>309</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81269951</t>
+          <t>81201097</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t>22133</t>
+          <t>D6140/N6815 к=12/6</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>864</v>
+        <v>620</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>356</v>
+        <v>1528</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81222643</t>
+          <t>81269951</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>22133</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
+          <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>517</v>
+        <v>864</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81241121</t>
+          <t>81222643</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6683</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл d 10,1/7,8 см h13,5 см нерж. P.L. Hotelware</t>
+          <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>1403</v>
+        <v>517</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>0</v>
+        <v>337</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81269537</t>
+          <t>81241121</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IC 999</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 350 мл d 10,1/7,8 см h13,5 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>386.1</v>
+        <v>1403</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>2713</v>
+        <v>0</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81269004</t>
+          <t>81269537</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>25343020006</t>
+          <t>MT07969</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
+          <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>708</v>
+        <v>386.1</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>114</v>
+        <v>2698</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81201304</t>
+          <t>81269004</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>N8214</t>
+          <t>25343020006</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>446</v>
+        <v>708</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81269474</t>
+          <t>81201304</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>4LS12CU12E</t>
+          <t>N8214</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл хр. стекло "Rims" d 9,3 см h16 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>1037</v>
+        <v>446</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>637</v>
+        <v>0</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81269949</t>
+          <t>81269474</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>22131</t>
+          <t>4LS12CU12E</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 350 мл хр. стекло "Rims" d 9,3 см h16 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>864</v>
+        <v>1037</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>314</v>
+        <v>639</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81269944</t>
+          <t>81269949</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t>22074</t>
+          <t>22131</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>864</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>362</v>
+        <v>273</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81269950</t>
+          <t>81269944</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t>22132</t>
+          <t>22074</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
         <v>864</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>270</v>
+        <v>359</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81261220</t>
+          <t>81269950</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t>113755</t>
+          <t>22132</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл Мартини хр. стекло Pure (Belfesta) d 11,4 см h18 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>1070</v>
+        <v>864</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>2</v>
+        <v>266</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81222499</t>
+          <t>81261220</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>GW-CPGS0014 SUB</t>
+          <t>113755</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 365 мл Мартини хр. стекло Pure (Belfesta) d 11,4 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>1237</v>
+        <v>1070</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>704</v>
+        <v>2</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81269943</t>
+          <t>81222499</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>22071</t>
+          <t>GW-CPGS0014 SUB</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>449</v>
+        <v>1237</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>2010</v>
+        <v>704</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81259044</t>
+          <t>81269943</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t>MG693</t>
+          <t>22071</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 450 мл d 11,6/10,4 см h16,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>1099</v>
+        <v>449</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>0</v>
+        <v>1929</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81269608</t>
+          <t>81259044</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG693</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 450 мл d 11,6/10,4 см h16,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>441.1</v>
+        <v>1099</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>2645</v>
+        <v>0</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81201047</t>
+          <t>81269608</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>44668</t>
+          <t>D11591S</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 455 мл Маргарита "Энотека" d 11,5 см h20,1 см Pasabahce [6]</t>
+          <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>105</v>
+        <v>441.1</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>0</v>
+        <v>2645</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81222535</t>
+          <t>81201047</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>44668</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 500 мл "Versailles" d 9,5/7,5 см h21 см нерж. с рисунком медный цвет B'Guys P.L.</t>
+          <t>Рюмка коктейльная 455 мл Маргарита "Энотека" d 11,5 см h20,1 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>2137</v>
+        <v>105</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81259040</t>
+          <t>81222535</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t>MG743</t>
+          <t>MUGS0043-CP SUB</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 500 мл d 9,3/7,5 см h21 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 500 мл "Versailles" d 9,5/7,5 см h21 см нерж. с рисунком медный цвет B'Guys P.L.</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>1181</v>
+        <v>2137</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>580</v>
+        <v>116</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81222533</t>
+          <t>81259040</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG743</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 530 мл "Wine" d 9,5/7,5 см h21 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Рюмка коктейльная 500 мл d 9,3/7,5 см h21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>1753</v>
+        <v>1181</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>116</v>
+        <v>571</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81261058</t>
+          <t>81222533</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>111220</t>
+          <t>MUGS0012-CP SUB</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 530 мл "Wine" d 9,5/7,5 см h21 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>929</v>
+        <v>1753</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>328</v>
+        <v>116</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81269731</t>
+          <t>81261058</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>1501C03E</t>
+          <t>111220</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
+          <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>218</v>
+        <v>929</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>1810</v>
+        <v>254</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81259013</t>
+          <t>81269731</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>PCS-16C</t>
+          <t>1501C03E</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Ананас" 493 мл d 9,8 см h19,5 см нерж. медный цвет P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>2398</v>
+        <v>218</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>415</v>
+        <v>1785</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81259041</t>
+          <t>81259013</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>MG723</t>
+          <t>PCS-16C</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Ананас" 540 мл d 9,4 см h19,2 см нерж. "Vintage-Bronze" P.L. Proff Cuisine</t>
+          <t>Стакан для коктейля "Ананас" 493 мл d 9,8 см h19,5 см нерж. медный цвет P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>2296</v>
+        <v>2398</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>935</v>
+        <v>415</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>30000291</t>
+          <t>81259041</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>MUGS0010-SS</t>
+          <t>MG723</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Ананас" 650 мл d 11 см h23,5 см нерж. B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля "Ананас" 540 мл d 9,4 см h19,2 см нерж. "Vintage-Bronze" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>3492</v>
+        <v>2296</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>38</v>
+        <v>935</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>30000293</t>
+          <t>30000291</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t>MUGS0010-GP</t>
+          <t>MUGS0010-SS</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Ананас" 650 мл d 11,5 см h24 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля "Ананас" 650 мл d 11 см h23,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>3594</v>
+        <v>3492</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>30000292</t>
+          <t>30000293</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>MUGS0010-CP</t>
+          <t>MUGS0010-GP</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Ананас" 650 мл d 11,5 см h24 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля "Ананас" 650 мл d 11,5 см h24 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>3792</v>
+        <v>3594</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>30000294</t>
+          <t>30000292</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>MUGS0017-CP SUB</t>
+          <t>MUGS0010-CP</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Тыква" 500 мл d 10,8 см h13,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля "Ананас" 650 мл d 11,5 см h24 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>2172</v>
+        <v>3792</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>30000295</t>
+          <t>30000294</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t>MUGS0017-GP</t>
+          <t>MUGS0017-CP</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля "Тыква" 500 мл d 10,8 см h14 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля "Тыква" 500 мл d 10,8 см h13,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>2203</v>
+        <v>2172</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>30000297</t>
+          <t>30000295</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t>MUGS0020-CP</t>
+          <t>MUGS0017-GP</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 320 мл "Мохито" d 8,4 см h10,7 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля "Тыква" 500 мл d 10,8 см h14 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>2528</v>
+        <v>2203</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81259153</t>
+          <t>30000297</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>MUGS0016-CP</t>
+          <t>MUGS0020-CP</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 360 мл "Джулеп" d 9,2 см h11,7 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля 320 мл "Мохито" d 8,4 см h10,7 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>2137</v>
+        <v>2528</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>399</v>
+        <v>130</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81222534</t>
+          <t>81259153</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0016-CP</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 390 мл "Джулеп" Vintage d 9 см h11 см нерж. B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля 360 мл "Джулеп" d 9,2 см h11,7 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>1237</v>
+        <v>2137</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>320</v>
+        <v>381</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81222532</t>
+          <t>81222534</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0016-SS SUB</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 390 мл "Джулеп" Мохито Antique d 8,5 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля 390 мл "Джулеп" Vintage d 9 см h11 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>1783</v>
+        <v>1237</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>464</v>
+        <v>296</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81259079</t>
+          <t>81222532</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>L0393</t>
+          <t>MUGS0005-AT SUB</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 400 мл "Джулеп" d 8,5 см h12 см нерж. медный цвет Lumian</t>
+          <t>Стакан для коктейля 390 мл "Джулеп" Мохито Antique d 8,5 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>1893</v>
+        <v>1783</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>4</v>
+        <v>464</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>30000296</t>
+          <t>81259079</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>MUGS0018</t>
+          <t>L0393</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 400 мл d 9 см h11,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля 400 мл "Джулеп" d 8,5 см h12 см нерж. медный цвет Lumian</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>1493</v>
+        <v>1893</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>478</v>
+        <v>4</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81250104</t>
+          <t>30000296</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>GLD01S</t>
+          <t>MUGS0018</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля 550 мл нерж с двойными стенками P.L. Proff Cuisine</t>
+          <t>Стакан для коктейля 400 мл d 9 см h11,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>1072</v>
+        <v>1493</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81222471</t>
+          <t>81250104</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GLD01S</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля банка 400 мл "Кола" d 7,2 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля 550 мл нерж с двойными стенками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>1037</v>
+        <v>1072</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81222472</t>
+          <t>81222471</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0044-SS SUB</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля банка 400 мл "Кола" d 7,2 см h10,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Стакан для коктейля банка 400 мл "Кола" d 7,2 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>1203</v>
+        <v>1037</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>293</v>
+        <v>237</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>73024355</t>
+          <t>81222472</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>DF08801-R</t>
+          <t>MUGS0044-CP SUB</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля Хайбол 350 мл бордо декор Artist's Glass BarWare d 7,5 см h10 см P.L. </t>
+          <t>Стакан для коктейля банка 400 мл "Кола" d 7,2 см h10,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>246.4</v>
+        <v>1203</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>1257</v>
+        <v>284</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81269871</t>
+          <t>73024355</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF08801-R</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Чикито" Tempered Cocktail d 8,2 см h5,9 см Arcoroc [6]</t>
+          <t>Стакан для коктейля Хайбол 350 мл бордо декор Artist's Glass BarWare d 7,5 см h10 см P.L. </t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>194</v>
+        <v>246.4</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>319</v>
+        <v>1070</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81269954</t>
+          <t>81269871</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t>22156</t>
+          <t>J4764</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
+          <t>Стакан Олд Фэшн 200 мл "Чикито" Tempered Cocktail d 8,2 см h5,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>5033</v>
+        <v>0</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81269955</t>
+          <t>81269954</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>22164</t>
+          <t>22156</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>400</v>
+        <v>242</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>2054</v>
+        <v>4675</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
+          <t>81269955</t>
+        </is>
+      </c>
+      <c r="D297" s="7" t="inlineStr">
+        <is>
+          <t>22164</t>
+        </is>
+      </c>
+      <c r="E297" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F297" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G297" s="9">
+        <v>400</v>
+      </c>
+      <c r="H297" s="9">
+        <v/>
+      </c>
+      <c r="I297" s="10">
+        <v>1999</v>
+      </c>
+      <c r="J297" s="4"/>
+    </row>
+    <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="4"/>
+      <c r="B298" s="5"/>
+      <c r="C298" s="6" t="inlineStr">
+        <is>
           <t>81269940</t>
         </is>
       </c>
-      <c r="D297" s="7" t="inlineStr">
+      <c r="D298" s="7" t="inlineStr">
         <is>
           <t>22055</t>
         </is>
       </c>
-      <c r="E297" s="8" t="inlineStr">
+      <c r="E298" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл "Cuba" d 7,7/8,9 см h13 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
-      <c r="F297" s="7" t="inlineStr">
+      <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="G297" s="9">
+      <c r="G298" s="9">
         <v>336</v>
       </c>
-      <c r="H297" s="9">
-[...5 lines deleted...]
-      <c r="J297" s="4"/>
+      <c r="H298" s="9">
+        <v/>
+      </c>
+      <c r="I298" s="10">
+        <v>2020</v>
+      </c>
+      <c r="J298" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>