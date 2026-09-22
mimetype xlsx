--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 22.09.2026 17:48</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -979,119 +979,119 @@
           <t>81253320</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>MRGC12</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита d 12 см h19 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>830</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269732</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>225</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1418</v>
+        <v>1382</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200953</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>44787 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>253</v>
+        <v>339</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81201273</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>79923</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1115,167 +1115,167 @@
           <t>81259043</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MG265</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1038</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>343</v>
+        <v>266</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269730</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1015M12L</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>325</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2480</v>
+        <v>2323</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269624</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV-MIS581XZ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>217</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1093</v>
+        <v>1069</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81261055</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>111234</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1024</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222643</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6683</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>517</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>337</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>