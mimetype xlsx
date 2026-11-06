--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 17:48</t>
+          <t>Прайс актуален на 06.11.2026 19:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1013,85 +1013,85 @@
           <t>81269732</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>225</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1382</v>
+        <v>1364</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200953</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>44787 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>133</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>339</v>
+        <v>273</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81201273</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>79923</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1115,119 +1115,119 @@
           <t>81259043</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MG265</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1038</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>266</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269730</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1015M12L</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>325</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I11" s="10">
-        <v>2323</v>
+        <v>2299</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269624</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>LV-MIS581XZ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>217</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I12" s="10">
-        <v>1069</v>
+        <v>1014</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81261055</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>111234</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>