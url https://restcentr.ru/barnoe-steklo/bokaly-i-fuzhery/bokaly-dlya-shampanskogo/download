--- v0 (2026-06-13)
+++ v1 (2026-11-07)
@@ -297,50 +297,51 @@
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
                                 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
                                 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
                                 <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/>
                                 <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpg"/>
                                 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpg"/>
                                 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpg"/>
                                 <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpg"/>
                                 <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpg"/>
                                 <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpg"/>
                                 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpg"/>
                                 <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpg"/>
                                 <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpg"/>
                                 <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpg"/>
                                 <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpg"/>
                                 <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpg"/>
+                                <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4041,50 +4042,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Image118"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Image119"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4358,78 +4391,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J121"/>
+  <dimension ref="A2:J122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 07.11.2026 05:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4477,595 +4510,595 @@
           <t>81269251</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>37652</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 150 мл "Элеганс" d 9 см h12,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>376</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>323</v>
+        <v>50</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269796</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28060020006</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 210 мл хр. стекло Melodia d 11,2 см h16,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>630</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>560</v>
+        <v>402</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269625</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV-MIS550XZ</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 235 мл "Мискет" d 9,6 см h13,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>193</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81262018</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>25849020206 / 25849020506</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 240 мл хр. стекло Opera d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>767</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>498</v>
       </c>
       <c r="I9" s="10">
-        <v>1722</v>
+        <v>1413</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269277</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>P8796</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 250 мл "Бродвей" d 11 см h14 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>492</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>470</v>
+        <v>434</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262053</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>25327020006</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 250 мл хр. стекло d 10,5 см h17,2 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>800</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>535</v>
+        <v>481</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81262013</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>26638020006 / 26638020406</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло Tattoo d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>602</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>724</v>
+        <v>374</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269747</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28042020006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло TimeLess d 10 см h16,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>692</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1539</v>
+        <v>1406</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81261060</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>111224</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 118 мл хр. стекло Sherry/Prosecco Bar Special d 5,8 см h18,8 Zwiesel [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>551</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>358</v>
       </c>
       <c r="I14" s="10">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81260121</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>26199020006</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 120 мл хр. стекло Laurus d 7,2 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>619</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269578</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D13750S</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 125 мл фиолетовый d 5,8 см h18,8 см Purple Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>242</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2954</v>
+        <v>2953</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81262090</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>25609020006 / 25609020406</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 130 мл хр. стекло Opera d 5,5 см h25,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>642</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>743</v>
+        <v>640</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269991</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>О0568</t>
+          <t>O0568</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 140 мл "Чикаго" d 6,4/6,9 см h20,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>295</v>
+        <v>751</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81243081</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JD-6654</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл Smooth поликарбонат d 5 см h20,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>387</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269567</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12274S</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл зеленый d 5,4 см h20 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>173.8</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2837</v>
+        <v>2836</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>71047247</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>SR04720SC/BHA6 (кор=6ШТ)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл набор 6 шт. зеленый d 6 см h20 см Green Glass P.L.BarWare [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>719.4</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1953</v>
+        <v>1922</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>73024159</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>SR-00719DL/BHA6 PURP</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл набор 6 шт. фиолетовый d 6 см h20 см P.L.BarWare [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>719.4</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1642</v>
+        <v>1627</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81261321</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>25755020006</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло d 7,8 см h24,5 см Enigma RCR [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -5086,238 +5119,238 @@
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81260048</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>189921</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло Mondial d 7,2 см h25,3 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>411</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>267</v>
       </c>
       <c r="I24" s="10">
         <v>1020</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81200947</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>44455/Б</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 155 мл "Банкет" d 5,9 см h15,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>54</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81269804</t>
+          <t>81200900</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>G8981</t>
+          <t>L7425</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл "So Wine" d 5,1 см h22 см ARC [6]</t>
+          <t>Бокал-флюте для шампанского 160 мл "Домэн" d 4,7 см h22,1 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>4215</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200900</t>
+          <t>81201037</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>L7425</t>
+          <t>N3206 кор=12шт</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл "Домэн" d 4,7 см h22,1 см Arcoroc [24]</t>
+          <t>Бокал-флюте для шампанского 160 мл "Селест" d 4,3 см h22,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81201037</t>
+          <t>81269804</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>N3206 кор=12шт</t>
+          <t>G8981</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл "Селест" d 4,3 см h22,5 см Arcoroc [12]</t>
+          <t>Бокал-флюте для шампанского 160 мл "Со Вайн" d 5,1 см h22 см ARC [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>167</v>
+        <v>204</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>153</v>
       </c>
       <c r="I28" s="10">
-        <v>7385</v>
+        <v>4053</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269207</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>J1478</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл стекло "Брио" d 6,5 см h19,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>453</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>492</v>
+        <v>432</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269640</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1375</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло "Симметрия" Optical d 6 см h19,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>585</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
@@ -5327,323 +5360,323 @@
           <t>81269341</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>27596020006</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Laurus d 7,2 см h22,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>646</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81262041</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>25600020206</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Melodia d 6,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>797</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>197</v>
+        <v>131</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81201026</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>440146 кор=12</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 163 мл "Карат" d 6 см h20,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>173</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>479</v>
+        <v>310</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81260206</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>440069</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл "Даймонд" d 6,4 см h20,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>230</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>184</v>
       </c>
       <c r="I34" s="10">
-        <v>1340</v>
+        <v>1314</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81200810</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>L7873</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл "Элеганс" d 5,3 см h17,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>106</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200968</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>44688 кор=12</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл "Энотека" d 7,8 см h22,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200814</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>J3903 / H8161 кор=12</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл "Эталон" d 5,3 см h22,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>130</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1702</v>
+        <v>3</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81200888</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>L9947</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло "Сиквенс" d 5,5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>541</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>405</v>
       </c>
       <c r="I38" s="10">
-        <v>2204</v>
+        <v>2174</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269919</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>26291020006</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло d 6,6 см h24,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1118</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I39" s="10">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81263002</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>27280020006</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло Marilyn d 7 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -5664,224 +5697,224 @@
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81261053</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>115292</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 174 мл хр. стекло Bar d 5,8 см h20,1 см Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>749</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>486</v>
       </c>
       <c r="I41" s="10">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269574</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>D11325-2S</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 175 мл зеленый d 6,3 см h17,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>192.5</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>2941</v>
+        <v>2940</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269453</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>1LS01CP06E</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло "Bangkok Bliss" d 5,1 см h22,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>498</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>373</v>
       </c>
       <c r="I43" s="10">
-        <v>1697</v>
+        <v>1516</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269478</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17CP07E</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло "Serene" d 6,3 см h19,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>278</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1588</v>
+        <v>1336</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81262033</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>25948020006 / 25948020306</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Adagio d 6,5 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>578</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>912</v>
+        <v>454</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81249810</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>25492020006</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло EGO d 5 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>438</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>491</v>
+        <v>336</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269005</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>25839020006</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Invino d 5,8 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -5905,119 +5938,119 @@
           <t>81200820</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>L2627 / L0040 кор=12</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 185 мл "Аллегресс" d 4,4 см h22,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>152</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1596</v>
+        <v>742</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81200797</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>44419 кор=12</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл "Бистро" d 5,4 см h19 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>81</v>
       </c>
       <c r="I49" s="10">
-        <v>0</v>
+        <v>1238</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81201000</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>440283</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл "Винтаж" d 7 см h23 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>160</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1066</v>
+        <v>735</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81201291</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>440075</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл "Ретро" d 7 см h21,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -6038,311 +6071,311 @@
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81200987</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>44160 кор=24</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл "Тулип" d 6,4 см h20,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>107</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>85</v>
       </c>
       <c r="I52" s="10">
-        <v>1777</v>
+        <v>1620</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81201057</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>48024/N4583 кор=12</t>
+          <t>X2053/N4583 кор=12</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло "Каберне" d 5,2 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>414</v>
+        <v>528</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>396</v>
       </c>
       <c r="I53" s="10">
-        <v>296</v>
+        <v>2030</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269162</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>27437020006</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло Etna d 7,6 см h22,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>786</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269897</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>440079</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 195 мл "Аллегра" d 4,5 см h22,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>148</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>410</v>
+        <v>7</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269615</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15940</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл "Duet" d 5 см h26,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>537</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>2135</v>
+        <v>2117</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81201004</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>440170/440270 к=12</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл "Изабелла" d 4,7 см h22,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>125</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>725</v>
+        <v>340</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269572</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9592</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл Frost d 6,7 см h19,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>226.6</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>2835</v>
+        <v>2823</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81280125</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL18035</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 200 мл хр. "Provence" d 5,7 см h27 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 200 мл хр. "Прованс" d 5,7 см h27 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>947</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>2402</v>
+        <v>2271</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269857</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>FL23174-210</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 200 мл хр. стекло "Vittore Carpaccio" d 5,3 см h26 см P.L. - BarWare [4]</t>
+          <t>Бокал-флюте для шампанского 200 мл хр. стекло "Витторе Карпаччо" d 5,3 см h26 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>983</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>1723</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81261070</t>
         </is>
@@ -6409,227 +6442,227 @@
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269252</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>440295</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл "Амбер" d 6,2 см h22,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>166</v>
+        <v>816</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269431</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>1026F07</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл стекло "Sante" d 6,1 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>172</v>
+        <v>2396</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81269214</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>L8941</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл стекло "Брио" d 8,3 см h19,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>460</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>622</v>
+        <v>441</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81201109</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>J8907</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Ревил Ап" d 5,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>700</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1310</v>
+        <v>1128</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269642</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V2697</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Симметрия" Optical d 7,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>740</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1312</v>
+        <v>1029</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81201112</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>L2762</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Сублим" d 5,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>556</v>
+        <v>596</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1087</v>
+        <v>2095</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81261226</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>121594</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Banquet d 7 см h22,1 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6653,51 +6686,51 @@
           <t>81260024</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>106223</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Classico d 7 см h24,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>549</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81260030</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>104100</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Diva d 7,2 см h25,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6721,119 +6754,119 @@
           <t>81262097</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>26198020006</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Laurus d 9,8 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>645</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81262005</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>25874020406</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло TimeLess d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>649</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>1808</v>
+        <v>1014</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81260151</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>26321020006</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло цветной Gipsy d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>605</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>292</v>
+        <v>214</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81201009</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>440150</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 215 мл "Классик" d 5,3 см h21,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -6891,1536 +6924,1570 @@
           <t>81260142</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>1032F08</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 220 мл "Allure" d 6,2/4,5 см h23 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>298</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>3250</v>
+        <v>1241</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81269619</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14999</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 225 мл "Festival Optical" d 5 см h23,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>459</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>298</v>
       </c>
       <c r="I78" s="10">
-        <v>1152</v>
+        <v>605</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81269773</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S83CP25</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 225 мл хр. стекло Hotel "Edelita" d 4,6/5,9 см h27,1 см P.L. [6]</t>
+          <t>Бокал-флюте для шампанского 225 мл хр. стекло Отель "Эделита" d 4,6/5,9 см h27,1 см P.L. [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>248</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>6995</v>
+        <v>4956</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81261151</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>118540</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 228 мл хр. стекло набор 2 шт. Elegance Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>989</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81269671</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL08345</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл "Performance" d 5,4 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>503</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>326</v>
       </c>
       <c r="I81" s="10">
-        <v>2694</v>
+        <v>2682</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269678</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL08064</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл "Zie Optical" d 6,7/4 см h26,1 см оптические грани P.L. [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>647</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1940</v>
+        <v>1428</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81280122</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL18034</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. "1873" d 5,2 см h23,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>973</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I83" s="10">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81269382</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q9080</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Дистинкшн" d 5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>537</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1868</v>
+        <v>1408</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81201192</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>U1051/D0907 / 01060502</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Оупэн ап" d 5,6 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>754</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>849</v>
+        <v>694</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81269922</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>28283020006</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло d 7,4 см h25 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>677</v>
       </c>
       <c r="H86" s="9">
-        <v/>
+        <v>440</v>
       </c>
       <c r="I86" s="10">
-        <v>2042</v>
+        <v>1994</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81260011</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>115590</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло Ivento d 7 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>481</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81269549</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL07895</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл "Vega" d 6,7 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>587</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>2361</v>
+        <v>2025</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269459</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>1LS10SL08E</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл хр. стекло "Desire" d 6,5 см h25 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>660</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I89" s="10">
-        <v>367</v>
+        <v>329</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81269395</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P3787</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл хр. стекло "Сиквенс Империал" d 7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>537</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81269611</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12304</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 250 мл "Basic Optical" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>757</v>
       </c>
       <c r="H91" s="9">
-        <v/>
+        <v>492</v>
       </c>
       <c r="I91" s="10">
         <v>2915</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81269539</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL07893</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 250 мл "ProBar Optical" d 5,6/4,6 см h25 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>613</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81201215</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>440335 кор=12</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 250 мл "Классик" d 7 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>95</v>
+        <v>1089</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81269544</t>
+          <t>81260211</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440535</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 250 мл Face to Face декор d 4,5 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 250 мл "Классик" Файн Рим d 5 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>337.7</v>
+        <v>171</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>265</v>
+        <v>834</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81269599</t>
+          <t>81269544</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL08069</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 250 мл стекло "Abyss" декор d 4,5 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 250 мл Face to Face декор d 4,5 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>276.1</v>
+        <v>337.7</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>2877</v>
+        <v>130</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81280128</t>
+          <t>81269599</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11744KH</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 250 мл хр. "Chalet" d 6,5 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 250 мл стекло "Abyss" декор d 4,5 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>943</v>
+        <v>276.1</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>2336</v>
+        <v>2876</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81260021</t>
+          <t>81280128</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>116486</t>
+          <t>FL21200</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 250 мл хр. стекло Audience d 6,7 см h21,4 см Schott Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 250 мл хр. "Шале" d 6,5 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>648</v>
+        <v>943</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>2822</v>
+        <v>2289</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81269376</t>
+          <t>81260021</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>U0952</t>
+          <t>116486</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 260 мл хр. стекло "Энолог" d 7,1 см h21,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал-флюте для шампанского 250 мл хр. стекло Audience d 6,7 см h21,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>476</v>
+        <v>648</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>421</v>
       </c>
       <c r="I98" s="10">
-        <v>264</v>
+        <v>2816</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81269771</t>
+          <t>81269376</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>U0952</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 265 мл хр. стекло Bistro "Edelita" d 4,2/5,3 см h25,2 см P.L. [6]</t>
+          <t>Бокал-флюте для шампанского 260 мл хр. стекло "Энолог" d 7,1 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>268</v>
+        <v>476</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>6166</v>
+        <v>216</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81269686</t>
+          <t>81269771</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S97CP27</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 270 мл "Optical" d 6 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 265 мл хр. стекло Бистро "Эделита" d 4,2/5,3 см h25,2 см P.L. [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>474</v>
+        <v>268</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1751</v>
+        <v>5773</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81260042</t>
+          <t>81269686</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>111718</t>
+          <t>DAA220270</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 270 мл хр. стекло Vina d 7 см h21,2 см Schott Zwiesel [6] </t>
+          <t>Бокал-флюте для шампанского 270 мл "Optical" d 6 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>1008</v>
+        <v>474</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>33</v>
+        <v>1572</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81261098</t>
+          <t>81260042</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>115674</t>
+          <t>111718</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 283 мл хр. стекло Taste d 4,5 см h23 см Schott Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 270 мл хр. стекло Vina d 7 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>746</v>
+        <v>1008</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>298</v>
+        <v>33</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81269135</t>
+          <t>81261098</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>121571</t>
+          <t>115674</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 288 мл хр. стекло Prizma (Wineshine) d 7,4 см h24 см Sch Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 283 мл хр. стекло Taste d 4,5 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>813</v>
+        <v>746</v>
       </c>
       <c r="H103" s="9">
-        <v/>
+        <v>484</v>
       </c>
       <c r="I103" s="10">
-        <v>239</v>
+        <v>256</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81269693</t>
+          <t>81269135</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121571</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 290 мл "Optical-2" d 5 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 288 мл хр. стекло Prizma (Wineshine) d 7,4 см h24 см Sch Zwiesel [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>597</v>
+        <v>813</v>
       </c>
       <c r="H104" s="9">
-        <v/>
+        <v>528</v>
       </c>
       <c r="I104" s="10">
-        <v>5808</v>
+        <v>46</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81262070</t>
+          <t>81269693</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>26197020006</t>
+          <t>DAA230503</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 290 мл хр. стекло Invino d 7 см h23 см RCR [6]</t>
+          <t>Бокал-флюте для шампанского 290 мл "Optical-2" d 5 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>838</v>
+        <v>597</v>
       </c>
       <c r="H105" s="9">
-        <v/>
+        <v>388</v>
       </c>
       <c r="I105" s="10">
-        <v>0</v>
+        <v>5809</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81269112</t>
+          <t>81262070</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>118607</t>
+          <t>26197020006</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 298 мл хр. стекло Finesse d 7,5 см h23,8 см Schott Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 290 мл хр. стекло Invino d 7 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>1097</v>
+        <v>838</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81260105</t>
+          <t>81269112</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>1LS21CP10</t>
+          <t>118607</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 300 мл хр. стекло "MuSe" d 4,7/6,7 см h25 см Lucaris [6]</t>
+          <t>Бокал-флюте для шампанского 298 мл хр. стекло Finesse d 7,5 см h23,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>530</v>
+        <v>1097</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81269668</t>
+          <t>81260105</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>FL08901</t>
+          <t>1LS21CP10</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 300 мл хр. стекло "Restaurant" d 4,7 см h26,5 см P.L. - BarWare [4]</t>
+          <t>Бокал-флюте для шампанского 300 мл хр. стекло "MuSe" d 4,7/6,7 см h25 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>1093</v>
+        <v>530</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>6759</v>
+        <v>518</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81269243</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>N6386</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "Макарон Фэсинейшн" d 9 см h19,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>931</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81201314</t>
+          <t>81269668</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>Q1151</t>
+          <t>FL08901</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 300 мл хр. стекло "Эксалтейшн" d 5,9 см h21,1 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал-флюте для шампанского 300 мл хр. стекло "Ресторан" d 4,7 см h26,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>426</v>
+        <v>1093</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>0</v>
+        <v>6664</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81251019</t>
+          <t>81201314</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>27287020006 / 27287020206</t>
+          <t>Q1151</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 300 мл хр. стекло Essential d 6 см h23,5 см RCR [6]</t>
+          <t>Бокал-флюте для шампанского 300 мл хр. стекло "Эксалтейшн" d 5,9 см h21,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>584</v>
+        <v>426</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>2146</v>
+        <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81260046</t>
+          <t>81251019</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>112418</t>
+          <t>27287020006 / 27287020206</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 300 мл хр. стекло Pure (Belfesta) d 7,2 см h23,4 см Schott Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 300 мл хр. стекло Essential d 6 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>1232</v>
+        <v>584</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>0</v>
+        <v>1625</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81269120</t>
+          <t>81260046</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>121407</t>
+          <t>112418</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 348 мл хр. стекло VerVino (Verbelle) d 7,2 см h23 с Schott Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 300 мл хр. стекло Pure (Belfesta) d 7,2 см h23,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>897</v>
+        <v>1232</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81201315</t>
+          <t>81269120</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>Q0818</t>
+          <t>121407</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 350 мл хр. стекло "Эксалтейшн" d 8,1 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал-флюте для шампанского 348 мл хр. стекло VerVino (Verbelle) d 7,2 см h23 с Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>934</v>
+        <v>897</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81262052</t>
+          <t>81201315</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>25326020206</t>
+          <t>Q0818</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 350 мл хр. стекло d 7 см h24,3 см Aria RCR [6]</t>
+          <t>Бокал-флюте для шампанского 350 мл хр. стекло "Эксалтейшн" d 8,1 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>630</v>
+        <v>934</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>575</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81261206</t>
+          <t>81262052</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>121176</t>
+          <t>25326020206</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 353 мл хр. стекло La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
+          <t>Бокал-флюте для шампанского 350 мл хр. стекло d 7 см h24,3 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>10702</v>
+        <v>630</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>0</v>
+        <v>486</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81260016</t>
+          <t>81261206</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>120591</t>
+          <t>121176</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 360 мл хр. стекло Sensa d 7,2 см h24 см Schott Zwiesel [6]</t>
+          <t>Бокал-флюте для шампанского 353 мл хр. стекло La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>929</v>
+        <v>10702</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81280121</t>
+          <t>81260016</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>120591</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 400 мл хр. "Great Wine" d 8,1 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 360 мл хр. стекло Sensa d 7,2 см h24 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>2232</v>
+        <v>0</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81262057</t>
+          <t>81280121</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>26317020006</t>
+          <t>FL23108</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 440 мл хр. стекло Glamour d 8 см h26 см RCR [6]</t>
+          <t>Бокал-флюте для шампанского 400 мл хр. "Отличное вино" d 8,1 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>577</v>
+        <v>943</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>205</v>
+        <v>2185</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81280117</t>
+          <t>81262057</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>FL19086</t>
+          <t>26317020006</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 80 мл хр. "Rose Street" d 8 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 440 мл хр. стекло Glamour d 8 см h26 см RCR [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>937</v>
+        <v>577</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>2260</v>
+        <v>199</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
+          <t>81280117</t>
+        </is>
+      </c>
+      <c r="D121" s="7" t="inlineStr">
+        <is>
+          <t>FL19086</t>
+        </is>
+      </c>
+      <c r="E121" s="8" t="inlineStr">
+        <is>
+          <t>Бокал-флюте для шампанского 80 мл хр. "Улица Роз" d 8 см h23 см P.L. - BarWare [6]</t>
+        </is>
+      </c>
+      <c r="F121" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G121" s="9">
+        <v>937</v>
+      </c>
+      <c r="H121" s="9">
+        <v>609</v>
+      </c>
+      <c r="I121" s="10">
+        <v>2261</v>
+      </c>
+      <c r="J121" s="4"/>
+    </row>
+    <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4"/>
+      <c r="B122" s="5"/>
+      <c r="C122" s="6" t="inlineStr">
+        <is>
           <t>81269206</t>
         </is>
       </c>
-      <c r="D121" s="7" t="inlineStr">
+      <c r="D122" s="7" t="inlineStr">
         <is>
           <t>H8466</t>
         </is>
       </c>
-      <c r="E121" s="8" t="inlineStr">
+      <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 95 мл стекло "Брио" d 9,5 см h17,1 см Arcoroc [6]</t>
         </is>
       </c>
-      <c r="F121" s="7" t="inlineStr">
+      <c r="F122" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
-      <c r="G121" s="9">
+      <c r="G122" s="9">
         <v>260</v>
       </c>
-      <c r="H121" s="9">
-[...2 lines deleted...]
-      <c r="I121" s="10">
+      <c r="H122" s="9">
+        <v/>
+      </c>
+      <c r="I122" s="10">
         <v>0</v>
       </c>
-      <c r="J121" s="4"/>
+      <c r="J122" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>