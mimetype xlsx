--- v0 (2026-06-10)
+++ v1 (2026-09-26)
@@ -530,50 +530,52 @@
                                 <Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image327.jpg"/>
                                 <Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image328.jpg"/>
                                 <Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image329.jpg"/>
                                 <Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.jpg"/>
                                 <Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image331.jpg"/>
                                 <Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image332.jpg"/>
                                 <Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.jpg"/>
                                 <Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image334.jpg"/>
                                 <Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image335.jpg"/>
                                 <Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image336.jpg"/>
                                 <Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image337.jpg"/>
                                 <Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image338.jpg"/>
                                 <Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image339.jpg"/>
                                 <Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image340.jpg"/>
                                 <Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image341.jpg"/>
                                 <Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image342.jpg"/>
                                 <Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image343.jpg"/>
                                 <Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image344.jpg"/>
                                 <Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image345.jpg"/>
                                 <Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image346.jpg"/>
                                 <Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image347.jpg"/>
                                 <Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image348.jpg"/>
                                 <Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image349.jpg"/>
                                 <Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image350.jpg"/>
                                 <Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image351.jpg"/>
+                                <Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image352.jpg"/>
+                                <Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image353.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -11730,50 +11732,114 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="351" name="Image351"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Image352"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Image353"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -12047,78 +12113,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J354"/>
+  <dimension ref="A2:J356"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 13:29</t>
+          <t>Прайс актуален на 26.09.2026 04:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -12180,51 +12246,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>287</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>211</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269575</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9399S</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 155 мл зеленый d 8,5 см h14,7 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>187</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>2819</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
@@ -12268,119 +12334,119 @@
           <t>81262089</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>25606020306</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 160 мл хр. стекло Opera d 6,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>560</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200950</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>44415</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 165 мл "Бистро" d 6,8 см h13,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>73</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280115</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW19086</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 170 мл хр. стекло "Rose Street" d 7,9 см h20 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 170 мл хр. стекло "Улица Роз" d 7,9 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>937</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2150</v>
+        <v>2120</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81260207</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>44757</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 190 мл "Даймонд" d 7,8 см h16,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -12438,51 +12504,51 @@
           <t>81201256</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>53468</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 190 мл хр. стекло "Каберне" d 6,7 см h16,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>286</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200945</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>44435/b</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 195 мл "Банкет" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -12574,221 +12640,221 @@
           <t>81200985</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>44167 кор=24</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл "Тулип" d 7,1 см h15,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>89</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>994</v>
+        <v>970</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269579</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7978S</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл фиолетовый d 7,8 см h16 см Purple Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>246.4</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2880</v>
+        <v>2778</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269646</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27436020006</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Etna d 7,9 см h18,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>546</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>191</v>
+        <v>161</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269163</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>27375020006</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Marilyn d 8,3 см h20,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>684</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>332</v>
+        <v>284</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81262040</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>25601020206 / 25601020506</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 210 мл хр. стекло Melodia d 8 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>667</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>984</v>
+        <v>750</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200949</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>44412 кор=12</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл "Бистро" d 7,4 см h15 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>85</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2075</v>
+        <v>1703</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>71002050</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>PS8031-S (кор=24 шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл Versailles BarWare d 8,9 см h14,1 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12812,51 +12878,51 @@
           <t>81262031</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>25747020006 / 25747020306</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл хр. стекло Adagio d 8,6 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>590</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1311</v>
+        <v>1167</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81261078</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>106222</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл хр. стекло Classico d 6,7 см h19,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -12880,493 +12946,493 @@
           <t>81269582</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>D7145-2S</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 225 мл зеленый d 8 см h15,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>190.3</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2887</v>
+        <v>2881</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81200824</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>L0041 кор=12шт</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл "Аллегресс" d 5,9 см h18 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>70</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81269754</t>
+          <t>81269340</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27595020006</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 230 мл хр. стекло Bistro "Edelita" d 5 см h17 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 230 мл хр. стекло Laurus d 8,9 см h18,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>197</v>
+        <v>562</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2221</v>
+        <v>487</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81269340</t>
+          <t>81262088</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>27595020006</t>
+          <t>25605020106 / 25605020306</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 230 мл хр. стекло Laurus d 8,9 см h18,8 см RCR [6]</t>
+          <t>Бокал для вина 230 мл хр. стекло Opera d 7,2 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>562</v>
+        <v>756</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>506</v>
+        <v>550</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81262088</t>
+          <t>81262004</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>25605020106 / 25605020306</t>
+          <t>25880020106</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 230 мл хр. стекло Opera d 7,2 см h19 см RCR [6]</t>
+          <t>Бокал для вина 230 мл хр. стекло TimeLess d 8 см h19,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>756</v>
+        <v>619</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>760</v>
+        <v>2572</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81262004</t>
+          <t>81269754</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>25880020106</t>
+          <t>S81RL23</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 230 мл хр. стекло TimeLess d 8 см h19,3 см RCR [6]</t>
+          <t>Бокал для вина 230 мл хр. стекло Бистро "Эделита" d 5 см h17 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>619</v>
+        <v>197</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2753</v>
+        <v>1813</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81200961</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>51258 кор=12</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 235 мл "Касабланка" d 8 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>226</v>
+        <v>1665</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81200999</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>440184</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 236 мл "Винтаж" d 8,6 см h20 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>160</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1093</v>
+        <v>409</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81201290</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>440060</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 236 мл "Ретро" d 8,6 см h18,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>117</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269400</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>O0206</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл "Роман" d 8,5 см h14,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>403</v>
+        <v>738</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200984</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>44163 кор=12</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл "Тулип" d 7,5 см h16,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>90</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>633</v>
+        <v>573</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81280116</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW19086</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 240 мл хр. стекло "Rose Street" d 8,8 см h21,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 240 мл хр. стекло "Улица Роз" d 8,8 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>937</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2264</v>
+        <v>2251</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269918</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>26290020006</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл хр. стекло d 8,1 см h20,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1074</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269519</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN210012-C</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Face" серый d 8,5 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>244.2</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2038</v>
+        <v>2011</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81200886</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>L9392 кор=24/6</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Ресто" Arcoroc [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -13404,71 +13470,71 @@
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>121</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269810</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2328</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Триумф " d 8 см h14,3 см ОСЗ [20]                             </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>77</v>
+        <v>720</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81200809</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>L7872 кор=12</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Элеганс" d 6,8 см h16,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -13486,71 +13552,71 @@
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81200815</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>J3905/J6593 кор=12</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Эталон" d 6,8 см h19,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>717</v>
+        <v>1641</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269573</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9566</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл Frost прозрачный d 8,4 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>220</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>1</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
@@ -13574,479 +13640,479 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>261</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269517</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210081</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл желтый d 7,9 см h16,3 см Orange Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>243.1</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>2220</v>
+        <v>2003</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81200128</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-1/BHA6 Green 6ш</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл набор 6 шт. зеленый d 8 см h15,5 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>688.6</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1134</v>
+        <v>543</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81200129</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-1/BHA6 BLUE 6ШТ</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл набор 6 шт. синий d 8 см h15,4 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1335</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1597</v>
+        <v>1474</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>73024154</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>SR-00816DL/BHA6 PURPLE</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл набор 6 шт. фиолетовый d 8 см h15 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1335</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269516</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210081</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл оранжевый d 7,9 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>275</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>3010</v>
+        <v>2877</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269514</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210084</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл фиолетовый d 8 см h16,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>242</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1916</v>
+        <v>1838</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81201063</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>46978 /N4582 кор=12шт</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Каберне" d 6 см h17,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>502</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81201111</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>L2609 кор=24/6</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Сублим" d 7,2 см h20,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>619</v>
+        <v>1099</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81269758</t>
+          <t>81260020</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>S80RL25</t>
+          <t>116 485</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 250 мл хр. стекло Cafe "Edelita" d 5 см h18,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 250 мл хр. стекло Riesling Audience d 7,3 см h19,3 см Schott Zwiesel </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>198</v>
+        <v>459</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>8021</v>
+        <v>1</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81260020</t>
+          <t>81269758</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>116 485</t>
+          <t>S80RL25</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 250 мл хр. стекло Riesling Audience d 7,3 см h19,3 см Schott Zwiesel </t>
+          <t>Бокал для вина 250 мл хр. стекло Кафе "Эделита" d 5 см h18,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>459</v>
+        <v>198</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1</v>
+        <v>8020</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269452</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>1LS01RL09E</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 255 мл хр. стекло Riesling "Bangkok Bliss" d 7,5 см h19,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>439</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81200796</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>44411 кор=12</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл "Бистро" d 8,1 см h16,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>96</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>907</v>
+        <v>533</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81260132</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>O0566</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл "Чикаго" d 9 см h20 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>249</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>917</v>
+        <v>711</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81263001</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>27279020006</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл хр. стекло Marilyn d 9 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -14138,493 +14204,493 @@
           <t>81201039</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>N3207 кор=12</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл "Селест" d 5,5 см h22 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>167</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1043</v>
+        <v>3</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81221530</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6655</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл Smooth поликарбонат d 7 см h21,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>503</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81262039</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>25652020206 / 25652020706</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл хр. стекло Melodia d 8,8 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>642</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1143</v>
+        <v>969</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269580</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D3586-1S</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 275 мл зеленый d 9,2 см h16,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>209</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>2867</v>
+        <v>2861</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>71002963</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>D9705S</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл "Лилия" фиолетовый d 8 см h16,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>321</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
         <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81269505</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210088</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл голубой Blue Glass d 8 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>242</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>5553</v>
+        <v>5541</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81269507</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210086</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл зеленый d 8 см h15,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>242</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>2148</v>
+        <v>2141</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269510</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210090</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл зеленый d 8 см h16 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>264</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>3466</v>
+        <v>3436</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81269568</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12275-1S</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл зеленый d 8,3 см h17 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>242</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>2925</v>
+        <v>2919</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269404</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8990</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло "Дистинкшн" d 8,3 см h20,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>412</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>629</v>
+        <v>557</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81262030</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>25836020206 / 25836020406</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Adagio d 9,4 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>676</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>998</v>
+        <v>847</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81269161</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>27435020006</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Etna d 8,7 см h19,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>665</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>127</v>
+        <v>61</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81269339</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>27594020006</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Laurus d 8,5 см h19,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>646</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81269522</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN200036</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл зеленый d 8,4 см h16 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>243.1</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>2042</v>
+        <v>1922</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81201072</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>D1481/U1009</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло "Оупен Ап" d 8 см h19,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -14648,405 +14714,405 @@
           <t>81262012</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>26637020106 / 26637020106</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло Tattoo d 9 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>752</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>728</v>
+        <v>614</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81269116</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>121406</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло VerVino (Verbelle) d 7,2 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1207</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81269134</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>121569</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 296 мл хр. стекло Prizma (Wineshine) d 7,4 см h21,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>813</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>5</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269561</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12279-1S</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл "Solid Purple" d 8 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>223.3</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81269558</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12279-1</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл "Solid" d 8 см h13,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>437</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81200823</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>L2629/L0042 кор=24/1</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл "Аллегресс" d 6,4 см h20,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>273</v>
+        <v>1065</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81260205</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>44777</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл "Даймонд" d 8,9 см h18,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>220</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>106</v>
+        <v>1932</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81200100</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>PS8031-L (кор=24шт)</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл Versailles BarWare d 9 см h16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>277</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81269521</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN200034</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл зеленый d 8,5 см h16 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>242</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>2437</v>
+        <v>2413</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>71047244</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-2/BHA6  (6ШТ)</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл набор 6 шт. зеленый d 9 см h17 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>755.7</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>476</v>
+        <v>279</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81261215</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-2</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл набор 6 шт. синий d 8,9 см h17 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>745.8</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>113</v>
+        <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81280124</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW18034</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "1873" d 7 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>973</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>2261</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
@@ -15090,85 +15156,85 @@
           <t>81201104</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>J8908</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "Ревил Ап" d 8,5 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>702</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>442</v>
+        <v>388</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81261225</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>121593</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Banquet d 7,5 см h18,2 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>508</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>343</v>
+        <v>313</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81260023</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>106221</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Classico d 7,5 см h21 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -15260,51 +15326,51 @@
           <t>81262006</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>25879020606</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло TimeLess d 9 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>588</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>2579</v>
+        <v>1657</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81269230</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>26906020106</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло WineDrop d 7,4 см h22,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -15464,255 +15530,255 @@
           <t>81269612</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>D12305</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл "Basic Optical" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>789</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>2887</v>
+        <v>2880</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81269328</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>51648</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл "Таймлесс" d 8,6 см h15,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>526</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81201073</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>U1008/D6773</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл хр. стекло "Оупен Ап" d 8,5 см h18 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>752</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81201002</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>440171/b/440271 к=12</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 325 мл "Изабелла" d 7 см h20,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>128</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>104</v>
+        <v>936</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81269581</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7145-1S</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 325 мл зеленый d 9 см h17 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>242</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>2953</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81269688</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAA230401</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл "Optical" d 7,7 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>487</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>3197</v>
+        <v>3100</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81269776</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E5979</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл "So Wine" d 6,2 см h20,2 см ARC [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>249</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>3201</v>
+        <v>3200</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81269597</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>D13367S</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл зеленый d 8,5 см h17,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15770,65 +15836,65 @@
           <t>81269917</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>26289020006</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл хр. стекло d 8,9 см h22,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>1118</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>723</v>
+        <v>697</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81269547</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW07895-SM</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 335 мл "Vega" d 7,9/5,6 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>597</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
         <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
@@ -15872,153 +15938,153 @@
           <t>81269435</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>1026W12</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 340 мл "Sante" d 7,9/5,7 см h21,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>335</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>320</v>
+        <v>85</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81269527</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN190012-2</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Bee Green" зеленый d 8,2 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>243.1</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81269534</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW07967</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "ProBar Optical" d 7,5 см h21 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>589</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>2554</v>
+        <v>2467</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81269994</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>440080</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Аллегра" d 5,7/8,2 см h21,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>822</v>
+        <v>12</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81201294</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>Q0622/P7106</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Руссильон" d 6 см h21,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -16036,57 +16102,57 @@
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81201040</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>N3208 кор=12шт</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Селест" d 6 см h23 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>533</v>
+        <v>6718</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81200812</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>L7874 кор=12</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Элеганс" d 8,2 см h18 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -16104,57 +16170,57 @@
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81200813</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>J3904/L1365 кор=12</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Эталон" d 8,8 см h20,7 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>426</v>
+        <v>1128</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>71047284</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>SDL-081/BHA6</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл набор 6 шт. зеленый d 10 см h17,5 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16192,411 +16258,411 @@
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>487</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
         <v>0</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81269705</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L9396</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Магнифик" d 9 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>403</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>339</v>
+        <v>237</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81200887</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>L9948 кор=6</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сиквенс" d 7,5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>522</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>790</v>
+        <v>730</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81269641</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1483</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Симметрия" Optical d 8 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>720</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>1017</v>
+        <v>962</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81269270</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>N5368</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сублим Баллон" d 8 см h17,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>393</v>
+        <v>593</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>216</v>
+        <v>630</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81200922</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>L2761 кор=24/6</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сублим" d 7 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>565</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>798</v>
+        <v>1432</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81269374</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>U0910</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Энолог" d 8 см h20,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>476</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
         <v>510</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81269752</t>
+          <t>81260007</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>115586</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Bistro "Edelita" d 6 см h20 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Ivento d 7,7 см h20,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>223</v>
+        <v>484</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>5908</v>
+        <v>0</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81269759</t>
+          <t>81269752</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CD35</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Cafe "Edelita" d 5,5 см h20,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Бистро "Эделита" d 6 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>7626</v>
+        <v>5785</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81269757</t>
+          <t>81269759</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>S83CB35</t>
+          <t>S80CD35</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Hotel "Edelita" d 5,5 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Кафе "Эделита" d 5,5 см h20,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>5581</v>
+        <v>6020</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81260007</t>
+          <t>81269757</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>115586</t>
+          <t>S83CB35</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Ivento d 7,7 см h20,7 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Отель "Эделита" d 5,5 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>484</v>
+        <v>234</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>0</v>
+        <v>644</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81269553</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SGC08317-W</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 355 мл "Streak Optical" d 7,8/6,1 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>480</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>269</v>
+        <v>94</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>81261097</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>115670</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 356 мл хр. стекло Taste d 5,5 см h21 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -16629,994 +16695,994 @@
         <is>
           <t>Бокал для вина 360 мл "Классик" d 6,2 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>139</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
         <v>5</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81269512</t>
+          <t>81260212</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440451</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 360 мл фиолетовый d 8,8 см h16,4 см Purple Glass P.L. - BarWare [6]</t>
+          <t>Бокал для вина 360 мл "Классик" Файн Рим d 6,2 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>253</v>
+        <v>174</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>3157</v>
+        <v>788</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81280123</t>
+          <t>81269512</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210082</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 360 мл хр. стекло "1873" d 7,4 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 360 мл фиолетовый d 8,8 см h16,4 см Purple Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>973</v>
+        <v>253</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>2157</v>
+        <v>3085</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81201091</t>
+          <t>81280123</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>46973</t>
+          <t>RW18034</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 360 мл хр. стекло "Каберне" d 8 см h20,3 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 360 мл хр. стекло "1873" d 7,4 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>307</v>
+        <v>973</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>0</v>
+        <v>2150</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81260012</t>
+          <t>81201091</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>120588</t>
+          <t>46973</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 360 мл хр. стекло Sensa d 7,6 см h22,2 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 360 мл хр. стекло "Каберне" d 8 см h20,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>929</v>
+        <v>307</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>3363</v>
+        <v>0</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81269254</t>
+          <t>81260012</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>440265</t>
+          <t>120588</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 365 мл "Амбер" d 8,4 см h20 см Pasabahce [12]</t>
+          <t>Бокал для вина 360 мл хр. стекло Sensa d 7,6 см h22,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>128</v>
+        <v>929</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>1041</v>
+        <v>2670</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81269462</t>
+          <t>81269254</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>1LS10CW13E</t>
+          <t>440265</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 365 мл хр. стекло Crisp White "Desire" d 7,7 см h23,5 см Lucaris [6]</t>
+          <t>Бокал для вина 365 мл "Амбер" d 8,4 см h20 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>657</v>
+        <v>128</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>598</v>
+        <v>1436</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81261223</t>
+          <t>81269462</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>121591</t>
+          <t>1LS10CW13E</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 368 мл хр. стекло Chardonnay Banquet d 8 см h20 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 365 мл хр. стекло Crisp White "Desire" d 7,7 см h23,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>508</v>
+        <v>657</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>0</v>
+        <v>598</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81269616</t>
+          <t>81261223</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121591</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 370 мл "Duet" d 7 см h21,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 368 мл хр. стекло Chardonnay Banquet d 8 см h20 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>2341</v>
+        <v>0</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81200897</t>
+          <t>81269616</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>L7426 кор=24/6</t>
+          <t>D15941</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 370 мл "Домэн" Tempered Glass d 8,2 см h21 см Arcoroc [6]</t>
+          <t>Бокал для вина 370 мл "Duet" d 7 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>230</v>
+        <v>517</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>0</v>
+        <v>2287</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81201075</t>
+          <t>81200897</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>U1010/E9039</t>
+          <t>L7426 кор=24/6</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 370 мл хр. стекло "Оупен Ап" d 9 см h21,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 370 мл "Домэн" Tempered Glass d 8,2 см h21 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>860</v>
+        <v>230</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81269981</t>
+          <t>81201075</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>1LS01CD13</t>
+          <t>U1010/E9039</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 370 мл хр. стекло Chardonnay "Bangkok Bliss" d 5,8/7,8 см h21,5 см Lucaris [6]</t>
+          <t>Бокал для вина 370 мл хр. стекло "Оупен Ап" d 9 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>434</v>
+        <v>860</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>955</v>
+        <v>180</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81269477</t>
+          <t>81269981</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS01CD13</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 375 мл хр. стекло Chardonnay "Serene" d 7,1 см h19,9 см Lucaris [6]</t>
+          <t>Бокал для вина 370 мл хр. стекло Chardonnay "Bangkok Bliss" d 5,8/7,8 см h21,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>288</v>
+        <v>434</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>890</v>
+        <v>949</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81269677</t>
+          <t>81269477</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17CD13E</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл "Zie Optical" d 7,9/5,5 см h24 см оптические грани P.L. - BarWare [6]</t>
+          <t>Бокал для вина 375 мл хр. стекло Chardonnay "Serene" d 7,1 см h19,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>647</v>
+        <v>288</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1583</v>
+        <v>854</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81280127</t>
+          <t>81269677</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW08064</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло "Provence" d 8 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 380 мл "Zie Optical" d 7,9/5,5 см h24 см оптические грани P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>1083</v>
+        <v>647</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>4358</v>
+        <v>1308</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81269856</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW23174-400</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло "Vittore Carpaccio" d 7,7 см h22,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 380 мл хр. стекло "Витторе Карпаччо" d 7,7 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>1123</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81260185</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>X2714</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Галеа" d 8,5/5,7 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>624</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>81269405</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>Q9062</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Дистинкшн" d 9,1 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>570</v>
+        <v>618</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>504</v>
+        <v>923</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81260189</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>X2718</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Милла" d 8,5/6 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>624</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>865</v>
+        <v>752</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81262047</t>
+          <t>81280127</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>26976020006</t>
+          <t>WW18035</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло Aria d 8,5 см h20,5 см RCR [6]</t>
+          <t>Бокал для вина 380 мл хр. стекло "Прованс" d 8 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>584</v>
+        <v>1083</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>120</v>
+        <v>4357</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81262069</t>
+          <t>81262047</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>26196020006/26265020006</t>
+          <t>26976020006</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло Invino d 8 см h22 см RCR [6]</t>
+          <t>Бокал для вина 380 мл хр. стекло Aria d 8,5 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>389</v>
+        <v>584</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81201003</t>
+          <t>81262069</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>440172/440272 кор=12</t>
+          <t>26196020006/26265020006</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 385 мл "Изабелла" d 6,4 см h21,1 см Pasabahce [12]</t>
+          <t>Бокал для вина 380 мл хр. стекло Invino d 8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>128</v>
+        <v>389</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81269670</t>
+          <t>81201003</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440172/440272 кор=12</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл "Performance" d 7,8 см h22,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 385 мл "Изабелла" d 6,4 см h21,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>523</v>
+        <v>128</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>2519</v>
+        <v>504</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81269301</t>
+          <t>81269670</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>N6380</t>
+          <t>RW08345</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло "Макарон Фэсинейшн" d 9,5 см h20 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 400 мл "Performance" d 7,8 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>655</v>
+        <v>523</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>0</v>
+        <v>2465</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81201030</t>
+          <t>81269301</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>L9267</t>
+          <t>N6380</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло "Макарон" d 9 см h20,2 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло "Макарон Фэсинейшн" d 9,5 см h20 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>938</v>
+        <v>655</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81201107</t>
+          <t>81201030</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>J8743</t>
+          <t>L9267</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло "Ревил Ап" d 9,1 см h23,2 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло "Макарон" d 9 см h20,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>759</v>
+        <v>920</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>1408</v>
+        <v>480</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81260022</t>
+          <t>81201107</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>106219</t>
+          <t>J8743</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло Burgundy Classico d 8,2 см h22,5 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло "Ревил Ап" d 9,1 см h23,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>567</v>
+        <v>778</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>59</v>
+        <v>1742</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81260104</t>
+          <t>81260022</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>1LS21CD14</t>
+          <t>106219</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло Chardonnay "MuSe" d 6,2/8,3 см h23,5 см Lucaris [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло Burgundy Classico d 8,2 см h22,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>530</v>
+        <v>567</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>213</v>
+        <v>57</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81269655</t>
+          <t>81260104</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>S83CD43</t>
+          <t>1LS21CD14</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло Hotel "Edelita" d 6 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло Chardonnay "MuSe" d 6,2/8,3 см h23,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>247</v>
+        <v>530</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81261069</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>120232</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Modo d 8,2 см h22,1 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -17640,6398 +17706,6466 @@
           <t>81269229</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>25957020006</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло WineDrop d 8,1 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>522</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81269114</t>
+          <t>81269655</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>121404</t>
+          <t>S83CD43</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 406 мл хр. стекло VerVino (Verbelle) d 8 см h22,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 400 мл хр. стекло Отель "Эделита" d 6 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>1213</v>
+        <v>247</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>837</v>
+        <v>0</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81269679</t>
+          <t>81269114</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121404</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 410 мл "Zie Optical" d 8,9/5,4 см h27 см оптические грани P.L. - BarWare [4]</t>
+          <t>Бокал для вина 406 мл хр. стекло VerVino (Verbelle) d 8 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>677</v>
+        <v>1213</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>1802</v>
+        <v>788</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81201080</t>
+          <t>81269679</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>U1011/D1458</t>
+          <t>RW08064-S</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 410 мл хр. стекло "Оупен Ап" d 9 см h23 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 410 мл "Zie Optical" d 8,9/5,4 см h27 см оптические грани P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>830</v>
+        <v>677</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>333</v>
+        <v>1195</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81260040</t>
+          <t>81201080</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>110458</t>
+          <t>U1011/D1458</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 410 мл хр. стекло Burgundy Vina d 8,2 см h21,7 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 410 мл хр. стекло "Оупен Ап" d 9 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>921</v>
+        <v>830</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81260043</t>
+          <t>81260040</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>112412</t>
+          <t>110458</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 410 мл хр. стекло Sauvignon Blanc (Belfesta) d 8,4 см h23,2 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 410 мл хр. стекло Burgundy Vina d 8,2 см h21,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>1334</v>
+        <v>921</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81201025</t>
+          <t>81260043</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>440149 кор=12</t>
+          <t>112412</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 415 мл "Карат" d 9,5 см h19 см Pasabahce [12]</t>
+          <t>Бокал для вина 410 мл хр. стекло Sauvignon Blanc (Belfesta) d 8,4 см h23,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>160</v>
+        <v>1334</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81269691</t>
+          <t>81201025</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440149 кор=12</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл "Optical-2" d 6,1 см h22,1 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 415 мл "Карат" d 9,5 см h19 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>613</v>
+        <v>160</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>5721</v>
+        <v>0</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81269434</t>
+          <t>81269691</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>1026R15</t>
+          <t>DAA230504</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл "Sante" d 8,5/5,9 см h22,8 см Ocean [6]</t>
+          <t>Бокал для вина 420 мл "Optical-2" d 6,1 см h22,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>301</v>
+        <v>613</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>586</v>
+        <v>5696</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81200821</t>
+          <t>81269434</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>L0043 / 2630 кор=12</t>
+          <t>1026R15</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл "Аллегресс" d 7 см h22,5 см Arcoroc [12]</t>
+          <t>Бокал для вина 420 мл "Sante" d 8,5/5,9 см h22,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>161</v>
+        <v>301</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>276</v>
+        <v>88</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81200800</t>
+          <t>81200821</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>44728 кор=6</t>
+          <t>L0043 / 2630 кор=12</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл "Энотека" d 8,5 см h22 см Pasabahce [6]</t>
+          <t>Бокал для вина 420 мл "Аллегресс" d 7 см h22,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>210</v>
+        <v>170</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>921</v>
+        <v>595</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81280130</t>
+          <t>81200800</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>44728 кор=6</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл хр. стекло "Chalet" d 8,7 см h21 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 420 мл "Энотека" d 8,5 см h22 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>943</v>
+        <v>206</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>2311</v>
+        <v>789</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81269458</t>
+          <t>81280130</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>1LS10US15E</t>
+          <t>WW21200</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл хр. стекло Aerlumer Universal "Desire" d 5,6 см h22,3 см Lucaris [6]</t>
+          <t>Бокал для вина 420 мл хр. стекло "Шале" d 8,7 см h21 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>660</v>
+        <v>943</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>801</v>
+        <v>2287</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81261204</t>
+          <t>81269458</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>121172</t>
+          <t>1LS10US15E</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 421 мл хр. стекло Chardonnay La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
+          <t>Бокал для вина 420 мл хр. стекло Aerlumer Universal "Desire" d 5,6 см h22,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>10702</v>
+        <v>660</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>0</v>
+        <v>801</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81260017</t>
+          <t>81261204</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>116 484</t>
+          <t>121172</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 428 мл хр. стекло Bordeaux Audience d 8,6 см h21,5 см Schott Zwiesel </t>
+          <t>Бокал для вина 421 мл хр. стекло Chardonnay La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>540</v>
+        <v>10702</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81269598</t>
+          <t>81260017</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>D11745KH</t>
+          <t>116 484</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 430 мл "Abyss" d 8,3/6,6 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 428 мл хр. стекло Bordeaux Audience d 8,6 см h21,5 см Schott Zwiesel </t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>352</v>
+        <v>540</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>2660</v>
+        <v>1</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81280126</t>
+          <t>81269598</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11745KH</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 430 мл хр. стекло "Provence" d 8,4 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 430 мл "Abyss" декор d 8,3/6,6 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>947</v>
+        <v>352</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>4348</v>
+        <v>2647</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81249112</t>
+          <t>81280126</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>25489020006 / 25489020206</t>
+          <t>RW18035</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 430 мл хр. стекло EGO d 9,5 см h20 см RCR [6]</t>
+          <t>Бокал для вина 430 мл хр. стекло "Прованс" d 8,4 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>481</v>
+        <v>947</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>1303</v>
+        <v>4347</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81251016</t>
+          <t>81249112</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>27288020206</t>
+          <t>25489020006 / 25489020206</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 430 мл хр. стекло Essential d 8,5 см h22 см RCR [6]</t>
+          <t>Бокал для вина 430 мл хр. стекло EGO d 9,5 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>592</v>
+        <v>481</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>3205</v>
+        <v>1057</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81260143</t>
+          <t>81251016</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>1032R15</t>
+          <t>27288020206</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 435 мл "Allure" d 9/6,8 см h21,3 см Ocean [6]</t>
+          <t>Бокал для вина 430 мл хр. стекло Essential d 8,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>298</v>
+        <v>592</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>2916</v>
+        <v>2307</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81269627</t>
+          <t>81260143</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1032R15</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 437 мл хр. стекло Finesse d 8,8 см h24,4 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 435 мл "Allure" d 9/6,8 см h21,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>1097</v>
+        <v>298</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>271</v>
+        <v>1214</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81200889</t>
+          <t>81269627</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>L9949 кор=12/6</t>
+          <t>118603</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 440 мл хр. стекло "Сиквенс" d 8,5 см h22,9 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 437 мл хр. стекло Finesse d 8,8 см h24,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>518</v>
+        <v>1097</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>849</v>
+        <v>272</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81201007</t>
+          <t>81260213</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>440152 кор=12</t>
+          <t>440552</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 445 мл "Классик" d 6,5 см h21,9 см Pasabahce [12]</t>
+          <t>Бокал для вина 440 мл "Классик" Файн Рим d 6,5 см h21,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>551</v>
+        <v>1075</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81269777</t>
+          <t>81200889</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L9949 кор=12/6</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл "So Wine" d 6,8 см h22 см ARC [6]</t>
+          <t>Бокал для вина 440 мл хр. стекло "Сиквенс" d 8,5 см h22,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>255</v>
+        <v>534</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>4638</v>
+        <v>1311</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81201152</t>
+          <t>81201007</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>N3209 /L5832 кор=12ш</t>
+          <t>440152 кор=12</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл "Селест" d 6,3 см h23,5 см Arcoroc [12]</t>
+          <t>Бокал для вина 445 мл "Классик" d 6,5 см h21,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>47</v>
+        <v>802</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81269379</t>
+          <t>81269777</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>L9398</t>
+          <t>E5980</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло "Магнифик" d 9,7 см h22,7 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 450 мл "So Wine" d 6,8 см h22 см ARC [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>368</v>
+        <v>255</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>263</v>
+        <v>4602</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81201105</t>
+          <t>81201152</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>J8742 кор=24/6</t>
+          <t>N3209 /L5832 кор=12ш</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло "Ревил Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 450 мл "Селест" d 6,3 см h23,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>965</v>
+        <v>206</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>1019</v>
+        <v>0</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81269639</t>
+          <t>81269379</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>V0391</t>
+          <t>L9398</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло "Симметрия" Optical d 8,7 см h25 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло "Магнифик" d 9,7 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>650</v>
+        <v>368</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>441</v>
+        <v>143</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81269216</t>
+          <t>81201105</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>N4743</t>
+          <t>J8742 кор=24/6</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло "Сублим Баллон" Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло "Ревил Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>325</v>
+        <v>965</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>0</v>
+        <v>690</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81200923</t>
+          <t>81269639</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>L2760/N1739</t>
+          <t>V0391</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло "Сублим" d 8,5 см h25 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло "Симметрия" Optical d 8,7 см h25 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>554</v>
+        <v>655</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>375</v>
+        <v>950</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81269383</t>
+          <t>81269216</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N4743</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло "Энолог" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло "Сублим Баллон" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>476</v>
+        <v>325</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
         <v>0</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81269653</t>
+          <t>81200923</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L2760/N1739</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло Bistro "Edelita" d 6 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло "Сублим" d 8,5 см h25 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>273</v>
+        <v>568</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>4291</v>
+        <v>1988</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81260027</t>
+          <t>81269383</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>104095</t>
+          <t>U0911</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло Burgundy Diva d 9,1 см h22,9 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло "Энолог" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>945</v>
+        <v>476</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81269923</t>
+          <t>81260027</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>28284020006</t>
+          <t>104095</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло d 6,4/8,6 см h23 см New TimeLess RCR [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло Burgundy Diva d 9,1 см h22,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>677</v>
+        <v>945</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>1097</v>
+        <v>14</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81269002</t>
+          <t>81269923</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>26195020106</t>
+          <t>28284020006</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло Invino d 8,7 см h22 см RCR [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло d 6,4/8,6 см h23 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>559</v>
+        <v>677</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>360</v>
+        <v>1097</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81269798</t>
+          <t>81269002</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>26195020106</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло Optiq d 8,7 см h22 см RCR [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло Invino d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>627</v>
+        <v>559</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>446</v>
+        <v>354</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81269889</t>
+          <t>81269798</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>440065</t>
+          <t>28080020006</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл "Аллегра" d 6,4 см h22 см Pasabahce [12]</t>
+          <t>Бокал для вина 450 мл хр. стекло Optiq d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>156</v>
+        <v>627</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81269253</t>
+          <t>81269653</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>440275</t>
+          <t>S99CD40</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл "Амбер" d 9 см h21,6 см Pasabahce [12]</t>
+          <t>Бокал для вина 450 мл хр. стекло Бистро "Эделита" d 6 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>142</v>
+        <v>273</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>732</v>
+        <v>1620</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81262051</t>
+          <t>81269889</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>25325020006</t>
+          <t>440065</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл хр. стекло Aria d 8,8 см h22 см RCR [6]</t>
+          <t>Бокал для вина 460 мл "Аллегра" d 6,4 см h22 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>800</v>
+        <v>156</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>208</v>
+        <v>0</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81269760</t>
+          <t>81269253</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440275</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл хр. стекло Cafe "Edelita" d 6 см h22,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 460 мл "Амбер" d 9 см h21,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>244</v>
+        <v>142</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>7944</v>
+        <v>942</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81261218</t>
+          <t>81262051</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>112422</t>
+          <t>25325020006</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 465 мл хр. стекло Beaujolais Pure (Belfesta) d 9,8 см h22,2 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 460 мл хр. стекло Aria d 8,8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>945</v>
+        <v>800</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>18</v>
+        <v>162</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81269620</t>
+          <t>81269760</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S80BJ46</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл "Festival Optical" d 7,8 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 460 мл хр. стекло Кафе "Эделита" d 6 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>507</v>
+        <v>244</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>431</v>
+        <v>5240</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81269538</t>
+          <t>81261218</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>RW07893</t>
+          <t>112422</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл "ProBar Optical" d 9,3/6,5 см h22 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 465 мл хр. стекло Beaujolais Pure (Belfesta) d 9,8 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>673</v>
+        <v>945</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81200898</t>
+          <t>81269620</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>L8904</t>
+          <t>D15000</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл "Домэн" Tempered Glass d 9 см h22 см Arcoroc [6]</t>
+          <t>Бокал для вина 470 мл "Festival Optical" d 7,8 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>246</v>
+        <v>507</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>0</v>
+        <v>206</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81260184</t>
+          <t>81269538</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>X2495</t>
+          <t>RW07893</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Галеа" d 9/6 см h23 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл "ProBar Optical" d 9,3/6,5 см h22 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>1152</v>
+        <v>0</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81269706</t>
+          <t>81200898</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>Q9064</t>
+          <t>L8904</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Дистинкшн" d 9,6 см h23,3 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл "Домэн" Tempered Glass d 9 см h22 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>578</v>
+        <v>246</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>604</v>
+        <v>0</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81201087</t>
+          <t>81260184</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>47017/N4584 кор=12</t>
+          <t>X2495</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Каберне Баллон" d 10 см h19,4 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Галеа" d 9/6 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>480</v>
+        <v>660</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>0</v>
+        <v>867</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81269401</t>
+          <t>81269706</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q9064</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Каберне Сюпрем" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Дистинкшн" d 9,6 см h23,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>523</v>
+        <v>618</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>393</v>
+        <v>1090</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81201093</t>
+          <t>81201087</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>E2790</t>
+          <t>X2067/N4584 кор=12</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Каберне" d 10 см h22,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Каберне Баллон" d 10 см h19,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>369</v>
+        <v>534</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>0</v>
+        <v>576</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81201061</t>
+          <t>81269401</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>46961 кор=24/6</t>
+          <t>FJ036</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Каберне" d 8,3 см h21,8 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Каберне Сюпрем" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>340</v>
+        <v>523</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81260188</t>
+          <t>81201093</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>X2500</t>
+          <t>E2790</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Милла" d 9/6,2 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Каберне" d 10 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>660</v>
+        <v>369</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>1407</v>
+        <v>0</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81201081</t>
+          <t>81201061</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>U1012/E9040</t>
+          <t>46961 кор=24/6</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Оупен Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Каберне" d 8,3 см h21,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>526</v>
+        <v>340</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
         <v>0</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81269454</t>
+          <t>81260188</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>1LS01CB17E</t>
+          <t>X2500</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло Cabernet "Bangkok Bliss" d 8,5 см h22,3 см Lucaris [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Милла" d 9/6,2 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>509</v>
+        <v>660</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>919</v>
+        <v>1234</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81262059</t>
+          <t>81201081</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>26529020006</t>
+          <t>U1012/E9040</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло Glamour d 9 см h23 см RCR [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Оупен Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
         <v>0</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81261224</t>
+          <t>81269454</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>121592</t>
+          <t>1LS01CB17E</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 475 мл хр. стекло Banquet d 8,6 см h21,3 см Schott Zwiesel [6]  </t>
+          <t>Бокал для вина 470 мл хр. стекло Cabernet "Bangkok Bliss" d 8,5 см h22,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>187</v>
+        <v>912</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81269476</t>
+          <t>81262059</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>26529020006</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 475 мл хр. стекло Cabernet "Serene" d 7,9 см h21,2 см Lucaris [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло Glamour d 9 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>267</v>
+        <v>538</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>1501</v>
+        <v>0</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81269852</t>
+          <t>81261224</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121592</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло "Francois-Rene" d 8,1 см h26 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 475 мл хр. стекло Banquet d 8,6 см h21,3 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>943</v>
+        <v>508</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>1963</v>
+        <v>139</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81280119</t>
+          <t>81269476</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17CB17E</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло "Great Wine" d 9 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 475 мл хр. стекло Cabernet "Serene" d 7,9 см h21,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>943</v>
+        <v>267</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>2255</v>
+        <v>1338</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81269753</t>
+          <t>81280119</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW23108</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло Bistro "Edelita" d 5 см h21,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло "Отличное вино" d 9 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>243</v>
+        <v>943</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>6122</v>
+        <v>2081</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81269552</t>
+          <t>81269852</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW24070-490</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 485 мл "Streak Optical" d 8,6/6,5 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло "Франсуа-Рене d 8,1 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>530</v>
+        <v>943</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>612</v>
+        <v>1962</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81269460</t>
+          <t>81269753</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>1LS10RW17E</t>
+          <t>S81BJ48</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 485 мл хр. стекло Aerlumer Rich White "Desire" d 9,6 см h21,6 см Lucaris [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло Бистро "Эделита" d 5 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>664</v>
+        <v>243</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>944</v>
+        <v>5983</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81269115</t>
+          <t>81269552</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>121405</t>
+          <t>SGC08317-R</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 487 мл хр. стекло VerVino (Verbelle) d 8,4 см h23,8 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 485 мл "Streak Optical" d 8,6/6,5 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>1213</v>
+        <v>530</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>588</v>
+        <v>486</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81261094</t>
+          <t>81269460</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>115671</t>
+          <t>1LS10RW17E</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 497 мл хр. стекло Taste d 5,8 см h22,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 485 мл хр. стекло Aerlumer Rich White "Desire" d 9,6 см h21,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>570</v>
+        <v>664</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>0</v>
+        <v>944</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81269855</t>
+          <t>81269115</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121405</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло "Vittore Carpaccio" d 8,4 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 487 мл хр. стекло VerVino (Verbelle) d 8,4 см h23,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>983</v>
+        <v>1213</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>1491</v>
+        <v>546</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81201085</t>
+          <t>81261094</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>FJ038 /01051030</t>
+          <t>115671</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло "Каберне Абондан" d 10 см h20,1 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 497 мл хр. стекло Taste d 5,8 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>523</v>
+        <v>570</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>506</v>
+        <v>0</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81269242</t>
+          <t>81269855</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>N6383</t>
+          <t>RW23174-510</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло "Макарон Фэсинейшн" d 10,3 см h21,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 500 мл хр. стекло "Витторе Карпаччо" d 8,4 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>961</v>
+        <v>983</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>5</v>
+        <v>1449</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81201032</t>
+          <t>81201085</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>L9412</t>
+          <t>FJ038 /01051030</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло "Макарон" d 10 см h21,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 500 мл хр. стекло "Каберне Абондан" d 10 см h20,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>989</v>
+        <v>523</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>708</v>
+        <v>427</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81201106</t>
+          <t>81269242</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>J8909/N1738 кор=12/6</t>
+          <t>N6383</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло "Ревил Ап" d 9 см h24,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 500 мл хр. стекло "Макарон Фэсинейшн" d 10,3 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>779</v>
+        <v>961</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>932</v>
+        <v>5</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81249113</t>
+          <t>81201032</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>25491020006 / 25491020106</t>
+          <t>L9412</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло EGO d 10 см h21 см RCR [6]</t>
+          <t>Бокал для вина 500 мл хр. стекло "Макарон" d 10 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>457</v>
+        <v>989</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>1233</v>
+        <v>708</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81269399</t>
+          <t>81201106</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J8909/N1738 кор=12/6</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 506 мл с риской уровня "250мл" хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 500 мл хр. стекло "Ревил Ап" d 9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>551</v>
+        <v>779</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>501</v>
+        <v>687</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81260008</t>
+          <t>81249113</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>115587</t>
+          <t>25491020006 / 25491020106</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 506 мл хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 500 мл хр. стекло EGO d 10 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>651</v>
+        <v>457</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>1</v>
+        <v>782</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81269652</t>
+          <t>81269399</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>115598</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 510 мл хр. стекло Bistro "Edelita" d 6 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 506 мл с риской уровня "250мл" хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>318</v>
+        <v>551</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>8046</v>
+        <v>495</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81260018</t>
+          <t>81260008</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t>116487</t>
+          <t>115587</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 512 мл хр. стекло Burgundy Audience d 10,1 см h19,8 см Schott Zwiesel </t>
+          <t>Бокал для вина 506 мл хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>924</v>
+        <v>651</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>553</v>
+        <v>1</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81200890</t>
+          <t>81269652</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>L9950</t>
+          <t>S99BJ51</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 530 мл хр. стекло "Сиквенс" d 9 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 510 мл хр. стекло Бистро "Эделита" d 6 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>576</v>
+        <v>318</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>873</v>
+        <v>7799</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81260013</t>
+          <t>81260018</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>120586</t>
+          <t>116487</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 530 мл хр. стекло Sensa d 8,8 см h23,6 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 512 мл хр. стекло Burgundy Audience d 10,1 см h19,8 см Schott Zwiesel </t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>873</v>
+        <v>924</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>2138</v>
+        <v>553</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81261222</t>
+          <t>81200890</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>110459</t>
+          <t>L9950</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 530 мл хр. стекло Vina d 8,7 см h22,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 530 мл хр. стекло "Сиквенс" d 9 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>926</v>
+        <v>576</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>90</v>
+        <v>801</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81260044</t>
+          <t>81260013</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>112413</t>
+          <t>120586</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 540 мл хр. стекло Cabernet Pure (Belfesta) d 9,2 см h24,4 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 530 мл хр. стекло Sensa d 8,8 см h23,6 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>920</v>
+        <v>873</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>1</v>
+        <v>1418</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81260025</t>
+          <t>81261222</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>106220A</t>
+          <t>110459</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 540 мл хр. стекло Classico d 9 см h24 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 530 мл хр. стекло Vina d 8,7 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>573</v>
+        <v>926</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81251017</t>
+          <t>81260044</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>27286020006</t>
+          <t>112413</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 540 мл хр. стекло Essential d 9,5 см h22,7 см RCR [6]</t>
+          <t>Бокал для вина 540 мл хр. стекло Cabernet Pure (Belfesta) d 9,2 см h24,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>713</v>
+        <v>920</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>1157</v>
+        <v>1</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81269656</t>
+          <t>81260025</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>S83BJ54</t>
+          <t>106220A</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 540 мл хр. стекло Hotel "Edelita" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 540 мл хр. стекло Classico d 9 см h24 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>300</v>
+        <v>573</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>7084</v>
+        <v>0</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81200802</t>
+          <t>81251017</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>44228 кор=12</t>
+          <t>27286020006</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 545 мл "Энотека" d 7,8 см h23 см Pasabahce [12]</t>
+          <t>Бокал для вина 540 мл хр. стекло Essential d 9,5 см h22,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>190</v>
+        <v>713</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81269463</t>
+          <t>81269656</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>1LS04CB19E</t>
+          <t>S83BJ54</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 545 мл хр. стекло Cabernet "Hongkong Hip" d 9 см h26,3 см Lucaris [6]</t>
+          <t>Бокал для вина 540 мл хр. стекло Отель "Эделита" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>720</v>
+        <v>300</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81269689</t>
+          <t>81200802</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>44228 кор=12</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл "Optical" d 10 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 545 мл "Энотека" d 7,8 см h23 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>507</v>
+        <v>209</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>2624</v>
+        <v>1635</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81269692</t>
+          <t>81269463</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS04CB19E</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл "Optical-2" d 6,7 см h22,2 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 545 мл хр. стекло Cabernet "Hongkong Hip" d 9 см h26,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>617</v>
+        <v>720</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>5885</v>
+        <v>197</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81269778</t>
+          <t>81269689</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAA230400</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл "So Wine" d 7,3 см h23 см ARC [6]</t>
+          <t>Бокал для вина 550 мл "Optical" d 10 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>324</v>
+        <v>507</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>579</v>
+        <v>2407</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81269681</t>
+          <t>81269692</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAA230505</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл "Zie Optical" d 10,1/6,2 см h28 см оптические грани P.L. - BarWare [4]</t>
+          <t>Бокал для вина 550 мл "Optical-2" d 6,7 см h22,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>883</v>
+        <v>617</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>1537</v>
+        <v>5885</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81200822</t>
+          <t>81269778</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t>L1628 кор=12</t>
+          <t>E5981</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл "Аллегресс" d 7,6 см h23 см Arcoroc [12]</t>
+          <t>Бокал для вина 550 мл "So Wine" d 7,3 см h23 см ARC [6]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>190</v>
+        <v>324</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>687</v>
+        <v>5</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81200899</t>
+          <t>81269681</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t>L8531 кор=12/6</t>
+          <t>RW08064</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл "Домэн" Tempered Glass d 8,5 см h24 см Arcoroc [6]</t>
+          <t>Бокал для вина 550 мл "Zie Optical" d 10,1/6,2 см h28 см оптические грани P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>260</v>
+        <v>883</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>0</v>
+        <v>1256</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81269851</t>
+          <t>81200822</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L1628 кор=12</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Francois-Rene" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
+          <t>Бокал для вина 550 мл "Аллегресс" d 7,6 см h23 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>1073</v>
+        <v>200</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>1910</v>
+        <v>969</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81280120</t>
+          <t>81200899</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L8531 кор=12/6</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Great Wine" d 9,6 см h23,5 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 550 мл "Домэн" Tempered Glass d 8,5 см h24 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>943</v>
+        <v>260</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>2260</v>
+        <v>0</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
           <t>81260183</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
           <t>X2713</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Галеа" d 9,5/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G257" s="9">
         <v>660</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>757</v>
+        <v>711</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
           <t>81260187</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
           <t>X2717</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Милла" d 9,5/6,9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G258" s="9">
         <v>660</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>1315</v>
+        <v>1043</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81201078</t>
+          <t>81280120</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>U1013/E9041</t>
+          <t>RW23112</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Оупен Ап" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Отличное вино" d 9,6 см h23,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>715</v>
+        <v>943</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>191</v>
+        <v>2266</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81201108</t>
+          <t>81201078</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>J9014</t>
+          <t>U1013/E9041</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Ревил Ап" d 11 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Оупен Ап" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>796</v>
+        <v>715</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>1177</v>
+        <v>185</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81269708</t>
+          <t>81201108</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J9014</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Симметрия" Optical d 9,2 см h26 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Ревил Ап" d 11 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>770</v>
+        <v>796</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>1211</v>
+        <v>356</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81269215</t>
+          <t>81269708</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>N4742</t>
+          <t>V2696</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Сублим Баллон" d 11,2 см h22,9 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Симметрия" Optical d 9,2 см h26 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>638</v>
+        <v>770</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>609</v>
+        <v>1198</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81201110</t>
+          <t>81269215</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>V3604/N1744 кор=12/6</t>
+          <t>N4742</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Сублим" d 9 см h26 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Сублим Баллон" d 11,2 см h22,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>1303</v>
+        <v>571</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81269375</t>
+          <t>81201110</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t>U0912</t>
+          <t>V3604/N1744 кор=12/6</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Энолог" d 9,3 см h22,8 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Сублим" d 9 см h26 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>512</v>
+        <v>640</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>0</v>
+        <v>931</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81269924</t>
+          <t>81269851</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t>28285020006</t>
+          <t>RW24070-570</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло d 7/9,2 см h24 см New TimeLess RCR [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Франсуа-Рене" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>702</v>
+        <v>1073</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>1279</v>
+        <v>1909</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81269654</t>
+          <t>81269375</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>U0912</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло Hotel R "Edelita" d 6 см h26 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Энолог" d 9,3 см h22,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>317</v>
+        <v>512</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>6289</v>
+        <v>0</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81262061</t>
+          <t>81269924</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>25159020506</t>
+          <t>28285020006</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло Universum d 9,6 см h22 см RCR [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло d 7/9,2 см h24 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>535</v>
+        <v>702</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>2068</v>
+        <v>1279</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81269228</t>
+          <t>81262061</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>26245020006</t>
+          <t>25159020506</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло WineDrop d 9 см h24,1 см RCR [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло Universum d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>584</v>
+        <v>535</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>43</v>
+        <v>1262</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81269543</t>
+          <t>81269228</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t>RW08069</t>
+          <t>26245020006</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 560 мл Face to Face d 8,9/6,5 см h24,8 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 550 мл хр. стекло WineDrop d 9 см h24,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>352</v>
+        <v>584</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81260103</t>
+          <t>81269654</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t>1LS21CB19</t>
+          <t>S97CB55</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 560 мл хр. стекло Cabernet "MuSe" d 6,5/9,3 см h24,5 см Lucaris [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло Отель Эр "Эделита" d 6 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>530</v>
+        <v>317</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>257</v>
+        <v>2522</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81269001</t>
+          <t>81269543</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>25516020106</t>
+          <t>RW08069</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 560 мл хр. стекло Invino d 9,3 см h23,5 см RCR [6]</t>
+          <t>Бокал для вина 560 мл Face to Face декор d 8,9/6,5 см h24,8 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>559</v>
+        <v>352</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>188</v>
+        <v>0</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81269133</t>
+          <t>81260103</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t>121570</t>
+          <t>1LS21CB19</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 561 мл хр. стекло Prizma (Wineshine) d 9 см h24,2 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 560 мл хр. стекло Cabernet "MuSe" d 6,5/9,3 см h24,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>813</v>
+        <v>530</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
         <v>0</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81269685</t>
+          <t>81269001</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25516020106</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 570 мл "Optical" d 9 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 560 мл хр. стекло Invino d 9,3 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>474</v>
+        <v>559</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81269548</t>
+          <t>81269133</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121570</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 570 мл "Vega" d 6 см h28 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 561 мл хр. стекло Prizma (Wineshine) d 9 см h24,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>657</v>
+        <v>813</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
         <v>0</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81269684</t>
+          <t>81269685</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAA220271</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 580 мл "Optical" d 9,5 см h23,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 570 мл "Optical" d 9 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
         <v>474</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>197</v>
+        <v>0</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81201041</t>
+          <t>81269548</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>N3210 кор=12</t>
+          <t>RW07895-LA</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 580 мл "Селест" d 6,5 см h26 см Arcoroc [12]</t>
+          <t>Бокал для вина 570 мл "Vega" d 6 см h28 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>220</v>
+        <v>657</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81201095</t>
+          <t>81269684</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>N4592/47026 кор=24/6</t>
+          <t>DAA230091</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 580 мл хр. стекло "Каберне Баллон" d 10,5 см h20,8 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 580 мл "Optical" d 9,5 см h23,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>537</v>
+        <v>474</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81201058</t>
+          <t>81201041</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>46888 / N4580</t>
+          <t>N3210/L5833 кор=12</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 580 мл хр. стекло "Каберне" d 9,5 см h23 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 580 мл "Селест" d 6,5 см h26 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>573</v>
+        <v>244</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>566</v>
+        <v>14</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81262060</t>
+          <t>81201095</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>26530020106</t>
+          <t>N4592/47026 кор=24/6</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 580 мл хр. стекло Glamour d 10 см h23 см RCR [6]</t>
+          <t>Бокал для вина 580 мл хр. стекло "Каберне Баллон" d 10,5 см h20,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81200801</t>
+          <t>81201058</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t>44738</t>
+          <t>46888 / N4580</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 590 мл "Энотека" d 8,5 см h23,8 см Pasabahce [6]</t>
+          <t>Бокал для вина 580 мл хр. стекло "Каберне" d 9,5 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>210</v>
+        <v>573</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>0</v>
+        <v>525</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81269461</t>
+          <t>81262060</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>1LS10ER21E</t>
+          <t>26530020106</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 590 мл хр. стекло Elegant Red "Desire" d 11 см h22 см Lucaris [6]</t>
+          <t>Бокал для вина 580 мл хр. стекло Glamour d 10 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>780</v>
+        <v>540</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>401</v>
+        <v>0</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81269433</t>
+          <t>81200801</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>1026A21</t>
+          <t>44738</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 595 мл Bordeaux "Sante" d 9,6 /6,7 см h23,5 см Ocean [6]</t>
+          <t>Бокал для вина 590 мл "Энотека" d 8,5 см h23,8 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>405</v>
+        <v>223</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>945</v>
+        <v>563</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>81280129</t>
+          <t>81269461</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS10ER21E</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло "Chalet" d 9,9 см h23 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 590 мл хр. стекло Elegant Red "Desire" d 11 см h22 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>943</v>
+        <v>780</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>2240</v>
+        <v>371</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81269302</t>
+          <t>81269433</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t>N6385</t>
+          <t>1026A21</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло "Макарон Фэсинейшн" d 10,8 см h22,8 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 595 мл Bordeaux "Sante" d 9,6 /6,7 см h23,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>961</v>
+        <v>405</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>326</v>
+        <v>147</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81201033</t>
+          <t>81269302</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>L9414 кор=12/6</t>
+          <t>N6385</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло "Макарон" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 600 мл хр. стекло "Макарон Фэсинейшн" d 10,8 см h22,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>127</v>
+        <v>326</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81261227</t>
+          <t>81201033</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>121596</t>
+          <t>L9414 кор=12/6</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло Bordeaux Banquet d 9,3 см h22,3 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 600 мл хр. стекло "Макарон" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>508</v>
+        <v>950</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81260028</t>
+          <t>81280129</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>104096</t>
+          <t>RW21200</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло Diva d 10 см h24,7 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 600 мл хр. стекло "Шале" d 9,9 см h23 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>1072</v>
+        <v>943</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>0</v>
+        <v>2217</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81260031</t>
+          <t>81261227</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>110238</t>
+          <t>121596</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло Diva d 9 см h26 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 600 мл хр. стекло Bordeaux Banquet d 9,3 см h22,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>1029</v>
+        <v>508</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81269797</t>
+          <t>81260028</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>104096</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 610 мл хр. стекло Optiq d 10 см h23,5 см RCR [6]</t>
+          <t>Бокал для вина 600 мл хр. стекло Diva d 10 см h24,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>694</v>
+        <v>1072</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81269132</t>
+          <t>81260031</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>121568</t>
+          <t>110238</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 613 мл хр. стекло Prizma (Wineshine) d 9,4 см h24,3 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 600 мл хр. стекло Diva d 9 см h26 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>1072</v>
+        <v>1029</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>297</v>
+        <v>1</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81260140</t>
+          <t>81269797</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>1032A22</t>
+          <t>28079020006</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 620 мл "Allure" d 10,2/6,8 см h23 см Ocean [6]</t>
+          <t>Бокал для вина 610 мл хр. стекло Optiq d 10 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>334</v>
+        <v>694</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>1918</v>
+        <v>267</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81269667</t>
+          <t>81269132</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>WW08901</t>
+          <t>121568</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 620 мл хр. стекло "Restaurant" d 9,2/6,7 см h24 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 613 мл хр. стекло Prizma (Wineshine) d 9,4 см h24,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>1137</v>
+        <v>1072</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>6659</v>
+        <v>297</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81269330</t>
+          <t>81260140</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>FJ035</t>
+          <t>1032A22</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 620 мл хр. стекло "Каберне Сюпрем" d 9,5 см h24 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 620 мл "Allure" d 10,2/6,8 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>580</v>
+        <v>334</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>666</v>
+        <v>1031</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81269799</t>
+          <t>81269330</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FJ035</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 620 мл хр. стекло Optiq d 10,8 см h21,8 см RCR [6]</t>
+          <t>Бокал для вина 620 мл хр. стекло "Каберне Сюпрем" d 9,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>694</v>
+        <v>584</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>254</v>
+        <v>1230</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81269475</t>
+          <t>81269667</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW08901</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 625 мл хр. стекло Bordeaux "Serene" d 8,5 см h21,6 см Lucaris [6]</t>
+          <t>Бокал для вина 620 мл хр. стекло "Ресторан" d 9,2/6,7 см h24 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>358</v>
+        <v>1137</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>647</v>
+        <v>6660</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81201008</t>
+          <t>81269799</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>440153 кор=6</t>
+          <t>28081020006</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 630 мл "Классик" d 7,2 см h23,5 см Pasabahce [6]</t>
+          <t>Бокал для вина 620 мл хр. стекло Optiq d 10,8 см h21,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>180</v>
+        <v>694</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>192</v>
+        <v>241</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81200799</t>
+          <t>81269475</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t>44238 кор=12</t>
+          <t>1LS17BD22E</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 630 мл "Энотека" d 8,5 см h21,5 см Pasabahce [12]</t>
+          <t>Бокал для вина 625 мл хр. стекло Bordeaux "Serene" d 8,5 см h21,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>230</v>
+        <v>358</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>420</v>
+        <v>599</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81261228</t>
+          <t>81201008</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t>121590</t>
+          <t>440153 кор=6</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 630 мл хр. стекло Burgundy Banquet d 10,1 см h21 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 630 мл "Классик" d 7,2 см h23,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>370</v>
+        <v>180</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81269626</t>
+          <t>81200799</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>44238 кор=12</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 630 мл хр. стекло Finesse d 9,8 см h26 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 630 мл "Энотека" d 8,5 см h21,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>1097</v>
+        <v>230</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>344</v>
+        <v>264</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81269436</t>
+          <t>81261228</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>1026D22</t>
+          <t>121590</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 635 мл Burgundy "Sante" d 10,6/7,3 см h21,5 см Ocean [6]</t>
+          <t>Бокал для вина 630 мл хр. стекло Burgundy Banquet d 10,1 см h21 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>1155</v>
+        <v>0</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81269687</t>
+          <t>81269626</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118608</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл "Optical" d 9,5 см h23,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 630 мл хр. стекло Finesse d 9,8 см h26 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>507</v>
+        <v>1097</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>4668</v>
+        <v>339</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>81269609</t>
+          <t>81269436</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1026D22</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл "Style Riesling" d 6 см h22,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 635 мл Burgundy "Sante" d 10,6/7,3 см h21,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>513</v>
+        <v>362</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>1830</v>
+        <v>999</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>81260182</t>
+          <t>81269687</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>X2712</t>
+          <t>DAA230399</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло "Галеа" d 10/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 650 мл "Optical" d 9,5 см h23,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>714</v>
+        <v>507</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>698</v>
+        <v>4580</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>81260186</t>
+          <t>81269609</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>X2716</t>
+          <t>D15343</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло "Милла" d 10,5/6,8 см h24 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 650 мл "Style Riesling" d 6 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>714</v>
+        <v>513</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>580</v>
+        <v>1830</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>81260009</t>
+          <t>81260182</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>115588</t>
+          <t>X2712</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло Bordeaux Ivento d 9,1 см h23,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 650 мл хр. стекло "Галеа" d 10/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>664</v>
+        <v>714</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>0</v>
+        <v>688</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>81260039</t>
+          <t>81260186</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>110496</t>
+          <t>X2716</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло Bordeaux Vina d 9,3 см h22,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 650 мл хр. стекло "Милла" d 10,5/6,8 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>744</v>
+        <v>787</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>0</v>
+        <v>702</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81269925</t>
+          <t>81260009</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>28286020006</t>
+          <t>115588</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло d 7,5/9,7 см h24,5 см New TimeLess RCR [6]</t>
+          <t>Бокал для вина 650 мл хр. стекло Bordeaux Ivento d 9,1 см h23,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>723</v>
+        <v>664</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>1116</v>
+        <v>0</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81251018</t>
+          <t>81260039</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t>27289020006 / 27289020206</t>
+          <t>110496</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло Essential d 9,2 см h23,6 см RCR [6]</t>
+          <t>Бокал для вина 650 мл хр. стекло Bordeaux Vina d 9,3 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>724</v>
+        <v>744</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>1061</v>
+        <v>0</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81262068</t>
+          <t>81269925</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>26194020206</t>
+          <t>28286020006</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло Invino d 11,5 см h23,5 см RCR [6]</t>
+          <t>Бокал для вина 650 мл хр. стекло d 7,5/9,7 см h24,5 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>845</v>
+        <v>723</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
-        <v>2</v>
+        <v>1116</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>81269227</t>
+          <t>81251018</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>26247020006</t>
+          <t>27289020006 / 27289020206</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло WineDrop d 9,3 см h25 см RCR [6]</t>
+          <t>Бокал для вина 650 мл хр. стекло Essential d 9,2 см h23,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>608</v>
+        <v>724</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>316</v>
+        <v>786</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81261095</t>
+          <t>81262068</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>115672</t>
+          <t>26194020206</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 656 мл хр. стекло Bordeaux Taste d 6,5 см h23,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 650 мл хр. стекло Invino d 11,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>746</v>
+        <v>845</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81261203</t>
+          <t>81269227</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>121170</t>
+          <t>26247020006</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 656 мл хр. стекло Chianti La Rose d 10,2 см h31 см Schott Zwiesel (Z)</t>
+          <t>Бокал для вина 650 мл хр. стекло WineDrop d 9,3 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>10702</v>
+        <v>608</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>0</v>
+        <v>214</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81262067</t>
+          <t>81261095</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t>26193020106</t>
+          <t>115672</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 660 мл хр. стекло Gran Cuvee Invino d 9,3 см h24 см RCR [6]</t>
+          <t>Бокал для вина 656 мл хр. стекло Bordeaux Taste d 6,5 см h23,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>500</v>
+        <v>746</v>
       </c>
       <c r="H313" s="9">
         <v/>
       </c>
       <c r="I313" s="10">
-        <v>203</v>
+        <v>1</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81260015</t>
+          <t>81261203</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>120593</t>
+          <t>121170</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 660 мл хр. стекло Sensa d 9,4 см h24,4 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 656 мл хр. стекло Chianti La Rose d 10,2 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>929</v>
+        <v>10702</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>3911</v>
+        <v>0</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81262066</t>
+          <t>81262067</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>26192020006</t>
+          <t>26193020106</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 670 мл хр. стекло Invino d 10,5 см h22,3 см RCR [6]</t>
+          <t>Бокал для вина 660 мл хр. стекло Gran Cuvee Invino d 9,3 см h24 см RCR [6]</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>397</v>
+        <v>500</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81260045</t>
+          <t>81260015</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>112420</t>
+          <t>120593</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 680 мл хр. стекло Bordeaux Pure (Belfesta) d 9,4 см h26,7 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 660 мл хр. стекло Sensa d 9,4 см h24,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>967</v>
+        <v>929</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>0</v>
+        <v>3619</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81269119</t>
+          <t>81262066</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>121413</t>
+          <t>26192020006</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 685 мл хр. стекло VerVino (Verbelle) d 10,5 см h23 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 670 мл хр. стекло Invino d 10,5 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>805</v>
+        <v>397</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
         <v>0</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81280118</t>
+          <t>81260045</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>112420</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 700 мл хр. стекло "Great Wine" d 10,6 см h24 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 680 мл хр. стекло Bordeaux Pure (Belfesta) d 9,4 см h26,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>943</v>
+        <v>967</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>1323</v>
+        <v>0</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>81269331</t>
+          <t>81269119</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>FJ037</t>
+          <t>121413</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 700 мл хр. стекло "Каберне Абондан" d 11 см h22 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 685 мл хр. стекло VerVino (Verbelle) d 10,5 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>635</v>
+        <v>805</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>743</v>
+        <v>0</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>81260047</t>
+          <t>81269331</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>112421</t>
+          <t>FJ037</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 700 мл хр. стекло Burgundy Pure (Belfesta) d 11,4 см h23,4 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 700 мл хр. стекло "Каберне Абондан" d 11 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>966</v>
+        <v>635</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>0</v>
+        <v>356</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81269680</t>
+          <t>81280118</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW23108</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 710 мл "Zie Optical" d 12,2/6,6 см h25,3 см оптические грани P.L. - BarWare [4]</t>
+          <t>Бокал для вина 700 мл хр. стекло "Отличное вино" d 10,6 см h24 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>893</v>
+        <v>943</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>2166</v>
+        <v>1249</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81260014</t>
+          <t>81260047</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>120595</t>
+          <t>112421</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 710 мл хр. стекло Sensa d 10,5 см h23 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 700 мл хр. стекло Burgundy Pure (Belfesta) d 11,4 см h23,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>929</v>
+        <v>966</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>383</v>
+        <v>0</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81262049</t>
+          <t>81269680</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t>25351020006 / 25351020206</t>
+          <t>WA08064</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 720 мл хр. стекло Burgundy Aria d 10,5 см h23,5 см RCR [6]</t>
+          <t>Бокал для вина 710 мл "Zie Optical" d 12,2/6,6 см h25,3 см оптические грани P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>730</v>
+        <v>893</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>0</v>
+        <v>2127</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81200891</t>
+          <t>81260014</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>L9951 кор=12/6</t>
+          <t>120595</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 740 мл хр. стекло "Сиквенс" d 10 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для вина 710 мл хр. стекло Sensa d 10,5 см h23 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>443</v>
+        <v>929</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>387</v>
+        <v>305</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81269117</t>
+          <t>81262049</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>121408</t>
+          <t>25351020006 / 25351020206</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 742 мл хр. стекло VerVino (Verbelle) d 10 см h24,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 720 мл хр. стекло Burgundy Aria d 10,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>1213</v>
+        <v>730</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>81269456</t>
+          <t>81200891</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>1LS01BD26E</t>
+          <t>L9951 кор=12/6</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 745 мл хр. стекло Bordeaux "Bangkok Bliss" d 10 см h22,6 см Lucaris [6]</t>
+          <t>Бокал для вина 740 мл хр. стекло "Сиквенс" d 10 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>466</v>
+        <v>443</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>1084</v>
+        <v>363</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81200966</t>
+          <t>81269117</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>44248 кор=6</t>
+          <t>121408</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 750 мл "Энотека" d 8 см h22,7 см Pasabahce [6]</t>
+          <t>Бокал для вина 742 мл хр. стекло VerVino (Verbelle) d 10 см h24,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>237</v>
+        <v>1213</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>181</v>
+        <v>0</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81269666</t>
+          <t>81269456</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>RW08901</t>
+          <t>1LS01BD26E</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 750 мл хр. стекло "Restaurant" d 7 см h26 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 745 мл хр. стекло Bordeaux "Bangkok Bliss" d 10 см h22,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>1173</v>
+        <v>466</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>6799</v>
+        <v>1078</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>81269455</t>
+          <t>81200966</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t>1LS01BG26E</t>
+          <t>44248 кор=6</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 750 мл хр. стекло Burgundy "Bangkok Bliss" d 11 см h21,2 см Lucaris [6]</t>
+          <t>Бокал для вина 750 мл "Энотека" d 8 см h22,7 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>509</v>
+        <v>237</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>735</v>
+        <v>553</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81260041</t>
+          <t>81269666</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t>110499</t>
+          <t>RW08901</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 750 мл хр. стекло Burgundy Vina d 11,1 см h22,1 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 750 мл хр. стекло "Ресторан" d 7 см h26 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>1059</v>
+        <v>1173</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>6</v>
+        <v>6800</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>81269542</t>
+          <t>81269455</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS01BG26E</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 760 мл "ProBar Optical" d 10,7/8,1 см h25,2 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 750 мл хр. стекло Burgundy "Bangkok Bliss" d 11 см h21,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>723</v>
+        <v>509</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>2261</v>
+        <v>735</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>81262050</t>
+          <t>81260041</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t>25324020506</t>
+          <t>110499</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 770 мл хр. стекло Aria d 10,5 см h24,7 см RCR [6]</t>
+          <t>Бокал для вина 750 мл хр. стекло Burgundy Vina d 11,1 см h22,1 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>648</v>
+        <v>1059</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81269465</t>
+          <t>81269542</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>1LS04BD27E</t>
+          <t>WA07893</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 770 мл хр. стекло Bordeaux "Hongkong Hip" d 8,5 см h27,6 см Lucaris [6]</t>
+          <t>Бокал для вина 760 мл "ProBar Optical" d 10,7/8,1 см h25,2 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>525</v>
+        <v>2093</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>81260101</t>
+          <t>81262050</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>1LS21BD27</t>
+          <t>25324020506</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 770 мл хр. стекло Bordeaux "MuSe" d 7/9,8 см h26,5 см Lucaris [6]</t>
+          <t>Бокал для вина 770 мл хр. стекло Aria d 10,5 см h24,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>582</v>
+        <v>648</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>836</v>
+        <v>230</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>81260010</t>
+          <t>81269465</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>115589B</t>
+          <t>1LS04BD27E</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 780 мл хр. стекло Burgundy Ivento d 11,1 см h22,1 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 770 мл хр. стекло Bordeaux "Hongkong Hip" d 8,5 см h27,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>651</v>
+        <v>720</v>
       </c>
       <c r="H335" s="9">
         <v/>
       </c>
       <c r="I335" s="10">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81261096</t>
+          <t>81260101</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>115673</t>
+          <t>1LS21BD27</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 790 мл хр. стекло Burgundy Taste d 7,2 см h22,5 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 770 мл хр. стекло Bordeaux "MuSe" d 7/9,8 см h26,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>708</v>
+        <v>582</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
-        <v>3</v>
+        <v>598</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81269850</t>
+          <t>81260010</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>115589B</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 800 мл хр. стекло "Francois-Rene" d 9,6 см h28 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 780 мл хр. стекло Burgundy Ivento d 11,1 см h22,1 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>989</v>
+        <v>651</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>1734</v>
+        <v>7</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81260102</t>
+          <t>81261096</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>1LS21BG28</t>
+          <t>115673</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 800 мл хр. стекло Burgundy "MuSe" d 8,3/11,6 см h24 см Lucaris [6]</t>
+          <t>Бокал для вина 790 мл хр. стекло Burgundy Taste d 7,2 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>530</v>
+        <v>708</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>924</v>
+        <v>3</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>81260026</t>
+          <t>81269850</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t>106227</t>
+          <t>WA24070-810</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 800 мл хр. стекло Burgundy Classico d 11,6 см h23 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина 800 мл хр. стекло "Франсуа-Рене" d 9,6 см h28 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>619</v>
+        <v>989</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>1</v>
+        <v>1721</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>81262056</t>
+          <t>81260102</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t>26315020106</t>
+          <t>1LS21BG28</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 800 мл хр. стекло Burgundy Glamour d 11 см h24,3 см RCR [6]</t>
+          <t>Бокал для вина 800 мл хр. стекло Burgundy "MuSe" d 8,3/11,6 см h24 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>592</v>
+        <v>530</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
-        <v>192</v>
+        <v>868</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81280131</t>
+          <t>81260026</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>106227</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 830 мл хр. стекло "Chalet" d 10,4 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 800 мл хр. стекло Burgundy Classico d 11,6 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>973</v>
+        <v>619</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>1483</v>
+        <v>1</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>81260032</t>
+          <t>81262056</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t>104103</t>
+          <t>26315020106</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 840 мл хр. стекло Burgundy Diva d 11,6 см h24,8 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина 800 мл хр. стекло Burgundy Glamour d 11 см h24,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>1484</v>
+        <v>592</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81269464</t>
+          <t>81280131</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t>1LS04BG32E</t>
+          <t>WA21200</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 910 мл хр. стекло Burgundy "Hongkong Hip" d 8,5 см h25,2 см Lucaris [6]</t>
+          <t>Бокал для вина 830 мл хр. стекло "Шале" d 10,4 см h25,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>796</v>
+        <v>973</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
-        <v>1</v>
+        <v>1449</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>81269118</t>
+          <t>81260032</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t>121409</t>
+          <t>104103</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 955 мл хр. стекло VerVino (Verbelle) Schott Zwiesel [6] </t>
+          <t>Бокал для вина 840 мл хр. стекло Burgundy Diva d 11,6 см h24,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>1207</v>
+        <v>1484</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>397</v>
+        <v>0</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>81261201</t>
+          <t>81269464</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t>121167</t>
+          <t>1LS04BG32E</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина Bordeaux La Rose 1007 хр. стекло d 10,9 см h31 см Schott Zwiesel (Z)</t>
+          <t>Бокал для вина 910 мл хр. стекло Burgundy "Hongkong Hip" d 8,5 см h25,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>10702</v>
+        <v>796</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>81261202</t>
+          <t>81269118</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>121169</t>
+          <t>121409</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина Burgundy La Rose 1153 мл хр. стекло d 12,7 см h31 см Schott Zwiesel (Z)</t>
+          <t>Бокал для вина 955 мл хр. стекло VerVino (Verbelle) Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>10702</v>
+        <v>1207</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>0</v>
+        <v>379</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>81269113</t>
+          <t>81261201</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t>116457</t>
+          <t>121167</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина/бренди 218 мл хр. стекло Bar Special d 6,6 см h17,5 см Schott Zwiesel [6]</t>
+          <t>Бокал для вина Bordeaux La Rose 1007 хр. стекло d 10,9 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>1072</v>
+        <v>10702</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
         <v>0</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>81261229</t>
+          <t>81261202</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t>121595</t>
+          <t>121169</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 253 мл хр. стекло Banquet d 6,9 см h13,8 см Schott Zwiesel [6] </t>
+          <t>Бокал для вина Burgundy La Rose 1153 мл хр. стекло d 12,7 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>370</v>
+        <v>10702</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>81200946</t>
+          <t>81269113</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t>44445 кор=12</t>
+          <t>116457</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 255 мл "Банкет" d 7,5 см h13,7 см Pasabahce [12]</t>
+          <t>Бокал для вина/бренди 218 мл хр. стекло Bar Special d 6,6 см h17,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>60</v>
+        <v>1072</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
         <v>0</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>81200986</t>
+          <t>81261229</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>44162 кор=12</t>
+          <t>121595</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 310 мл "Тулип" d 8 см h17 см Pasabahce [12]</t>
+          <t>Бокал для воды 253 мл хр. стекло Banquet d 6,9 см h13,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>105</v>
+        <v>370</v>
       </c>
       <c r="H350" s="9">
         <v/>
       </c>
       <c r="I350" s="10">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>81261064</t>
+          <t>81200946</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>111222</t>
+          <t>44445 кор=12</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 344 мл хр. стекло Bar Special d 7,6 см h16,3 см Schott Zwiesel [6]</t>
+          <t>Бокал для воды 255 мл "Банкет" d 7,5 см h13,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>551</v>
+        <v>60</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
         <v>0</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>81269972</t>
+          <t>81200986</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t>N9696</t>
+          <t>44162 кор=12</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Бокал для портвейна 220 мл хр. стекло "Сиквенс" d 4,9/6,5 см h19 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для воды 310 мл "Тулип" d 8 см h17 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>682</v>
+        <v>107</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
-        <v>559</v>
+        <v>0</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>81269271</t>
+          <t>81261064</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>N6374</t>
+          <t>111222</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Бокал для рома 170 мл хр. стекло "Спиритс" d 7,5 см h12,7 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для воды 344 мл хр. стекло Bar Special d 7,6 см h16,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>586</v>
+        <v>551</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
-        <v>661</v>
+        <v>0</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
+          <t>81269972</t>
+        </is>
+      </c>
+      <c r="D354" s="7" t="inlineStr">
+        <is>
+          <t>N9696</t>
+        </is>
+      </c>
+      <c r="E354" s="8" t="inlineStr">
+        <is>
+          <t>Бокал для портвейна 220 мл хр. стекло "Сиквенс" d 4,9/6,5 см h19 см Chef&amp;Sommelier [6]</t>
+        </is>
+      </c>
+      <c r="F354" s="7" t="inlineStr">
+        <is>
+          <t>Chef&amp;Sommelier</t>
+        </is>
+      </c>
+      <c r="G354" s="9">
+        <v>682</v>
+      </c>
+      <c r="H354" s="9">
+        <v/>
+      </c>
+      <c r="I354" s="10">
+        <v>457</v>
+      </c>
+      <c r="J354" s="4"/>
+    </row>
+    <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="4"/>
+      <c r="B355" s="5"/>
+      <c r="C355" s="6" t="inlineStr">
+        <is>
+          <t>81269271</t>
+        </is>
+      </c>
+      <c r="D355" s="7" t="inlineStr">
+        <is>
+          <t>N6374</t>
+        </is>
+      </c>
+      <c r="E355" s="8" t="inlineStr">
+        <is>
+          <t>Бокал для рома 170 мл хр. стекло "Спиритс" d 7,5 см h12,7 см Chef&amp;Sommelier [6]</t>
+        </is>
+      </c>
+      <c r="F355" s="7" t="inlineStr">
+        <is>
+          <t>Chef&amp;Sommelier</t>
+        </is>
+      </c>
+      <c r="G355" s="9">
+        <v>586</v>
+      </c>
+      <c r="H355" s="9">
+        <v/>
+      </c>
+      <c r="I355" s="10">
+        <v>637</v>
+      </c>
+      <c r="J355" s="4"/>
+    </row>
+    <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="4"/>
+      <c r="B356" s="5"/>
+      <c r="C356" s="6" t="inlineStr">
+        <is>
           <t>81269402</t>
         </is>
       </c>
-      <c r="D354" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E354" s="8" t="inlineStr">
+      <c r="D356" s="7" t="inlineStr">
+        <is>
+          <t>N8209</t>
+        </is>
+      </c>
+      <c r="E356" s="8" t="inlineStr">
         <is>
           <t>Бокал для хереса/шерри 120 мл хр. стекло "Спиритс" d 6 см h19 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
-      <c r="F354" s="7" t="inlineStr">
+      <c r="F356" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
-      <c r="G354" s="9">
+      <c r="G356" s="9">
         <v>633</v>
       </c>
-      <c r="H354" s="9">
-[...2 lines deleted...]
-      <c r="I354" s="10">
+      <c r="H356" s="9">
+        <v/>
+      </c>
+      <c r="I356" s="10">
         <v>746</v>
       </c>
-      <c r="J354" s="4"/>
+      <c r="J356" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>