--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -19829,51 +19829,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 00:31</t>
+          <t>Прайс актуален на 07.11.2026 10:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -19921,255 +19921,255 @@
           <t>81269796</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>28060020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 210 мл хр. стекло Melodia d 11,2 см h16,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>630</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>470</v>
+        <v>402</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81262018</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>25849020206 / 25849020506</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 240 мл хр. стекло Opera d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>767</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>498</v>
       </c>
       <c r="I7" s="10">
-        <v>1581</v>
+        <v>1413</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81262053</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>25327020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 250 мл хр. стекло d 10,5 см h17,2 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>800</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81262013</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>26638020006 / 26638020406</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло Tattoo d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>602</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>508</v>
+        <v>374</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269747</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>28042020006</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло TimeLess d 10 см h16,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>692</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1473</v>
+        <v>1406</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262089</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>25606020306</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 160 мл хр. стекло Opera d 6,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>560</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280115</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>WW19086</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 170 мл хр. стекло "Улица Роз" d 7,9 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>937</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I12" s="10">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201256</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>53468</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 190 мл хр. стекло "Каберне" d 6,7 см h16,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -20190,54 +20190,54 @@
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269646</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>27436020006</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Etna d 7,9 см h18,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>546</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>354</v>
       </c>
       <c r="I14" s="10">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269163</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>27375020006</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Marilyn d 8,3 см h20,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -20295,51 +20295,51 @@
           <t>81262031</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>25747020006 / 25747020306</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл хр. стекло Adagio d 8,6 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>590</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81261078</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>106222</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл хр. стекло Classico d 6,7 см h19,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -20360,156 +20360,156 @@
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269340</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>27595020006</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Laurus d 8,9 см h18,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>562</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>365</v>
       </c>
       <c r="I19" s="10">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81262088</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>25605020106 / 25605020306</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Opera d 7,2 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>756</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>491</v>
       </c>
       <c r="I20" s="10">
-        <v>700</v>
+        <v>688</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81262004</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>25880020106</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло TimeLess d 8 см h19,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>619</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>402</v>
       </c>
       <c r="I21" s="10">
-        <v>2572</v>
+        <v>2416</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269754</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S81RL23</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Бистро "Эделита" d 5 см h17 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>197</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I22" s="10">
-        <v>1813</v>
+        <v>1765</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280116</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>RW19086</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл хр. стекло "Улица Роз" d 8,8 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20530,54 +20530,54 @@
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269918</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>26290020006</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл хр. стекло d 8,1 см h20,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1074</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>698</v>
       </c>
       <c r="I24" s="10">
-        <v>722</v>
+        <v>710</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81201063</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>46978 /N4582 кор=12шт</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Каберне" d 6 см h17,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -20598,54 +20598,54 @@
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81201111</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>L2609 кор=24/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Сублим" d 7,2 см h20,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>542</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>406</v>
       </c>
       <c r="I26" s="10">
-        <v>1099</v>
+        <v>1063</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81260020</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>116 485</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло Riesling Audience d 7,3 см h19,3 см Schott Zwiesel </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -20669,82 +20669,82 @@
           <t>81269758</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>S80RL25</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло Кафе "Эделита" d 5 см h18,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>198</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>8020</v>
+        <v>7720</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269452</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>1LS01RL09E</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 255 мл хр. стекло Riesling "Bangkok Bliss" d 7,5 см h19,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>439</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>329</v>
       </c>
       <c r="I29" s="10">
         <v>596</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81263001</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>27279020006</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл хр. стекло Marilyn d 9 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
@@ -20771,184 +20771,184 @@
           <t>81262039</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>25652020206 / 25652020706</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл хр. стекло Melodia d 8,8 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>642</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>975</v>
+        <v>855</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269404</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>Q8990</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло "Дистинкшн" d 8,3 см h20,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>412</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>309</v>
       </c>
       <c r="I32" s="10">
-        <v>557</v>
+        <v>425</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81262030</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>25836020206 / 25836020406</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Adagio d 9,4 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>676</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>439</v>
       </c>
       <c r="I33" s="10">
-        <v>847</v>
+        <v>828</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269161</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>27435020006</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Etna d 8,7 см h19,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>665</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269339</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>27594020006</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Laurus d 8,5 см h19,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>646</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>419</v>
       </c>
       <c r="I35" s="10">
         <v>314</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81201072</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>D1481/U1009</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло "Оупен Ап" d 8 см h19,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
@@ -20972,88 +20972,88 @@
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81262012</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>26637020106 / 26637020106</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло Tattoo d 9 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>752</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>488</v>
       </c>
       <c r="I37" s="10">
-        <v>614</v>
+        <v>565</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269116</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>121406</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло VerVino (Verbelle) d 7,2 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1207</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269134</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>121569</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 296 мл хр. стекло Prizma (Wineshine) d 7,4 см h21,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -21074,156 +21074,156 @@
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280124</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>WW18034</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "1873" d 7 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>973</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I40" s="10">
-        <v>2261</v>
+        <v>2243</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81201031</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>L9348 кор=24/6</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "Макарон" d 8 см h19,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>896</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81201104</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>J8908</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "Ревил Ап" d 8,5 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>702</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>388</v>
+        <v>355</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81261225</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>121593</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Banquet d 7,5 см h18,2 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>508</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>330</v>
       </c>
       <c r="I43" s="10">
-        <v>313</v>
+        <v>271</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81260023</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>106221</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Classico d 7,5 см h21 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -21315,51 +21315,51 @@
           <t>81262006</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>25879020606</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло TimeLess d 9 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>588</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1657</v>
+        <v>1410</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269230</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>26906020106</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло WineDrop d 7,4 см h22,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -21482,88 +21482,88 @@
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81201073</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>U1008/D6773</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл хр. стекло "Оупен Ап" d 8,5 см h18 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>752</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>564</v>
       </c>
       <c r="I52" s="10">
         <v>277</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269917</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>26289020006</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл хр. стекло d 8,9 см h22,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1118</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I53" s="10">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81201092</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>47019</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Каберне Баллон" d 9 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -21621,187 +21621,187 @@
           <t>81200887</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>L9948 кор=6</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сиквенс" d 7,5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>522</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>730</v>
+        <v>706</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269641</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>V1483</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Симметрия" Optical d 8 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>720</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269270</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>N5368</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сублим Баллон" d 8 см h17,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>593</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>444</v>
       </c>
       <c r="I58" s="10">
         <v>630</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81200922</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>L2761 кор=24/6</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сублим" d 7 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>565</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1434</v>
+        <v>1367</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269374</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>U0910</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Энолог" d 8 см h20,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>476</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>357</v>
       </c>
       <c r="I60" s="10">
-        <v>510</v>
+        <v>480</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81260007</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>115586</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло Ivento d 7,7 см h20,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -21822,122 +21822,122 @@
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269752</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>S81CD35</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло Бистро "Эделита" d 6 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>223</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>144</v>
       </c>
       <c r="I62" s="10">
-        <v>5786</v>
+        <v>5682</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269759</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>S80CD35</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло Кафе "Эделита" d 5,5 см h20,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>217</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>6099</v>
+        <v>5053</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269757</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>S83CB35</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло Отель "Эделита" d 5,5 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>234</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>717</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81261097</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>115670</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 356 мл хр. стекло Taste d 5,5 см h21 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -21958,51 +21958,51 @@
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81280123</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>RW18034</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл хр. стекло "1873" d 7,4 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>973</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I66" s="10">
         <v>2150</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81201091</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>46973</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл хр. стекло "Каберне" d 8 см h20,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
@@ -22029,85 +22029,85 @@
           <t>81260012</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>120588</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл хр. стекло Sensa d 7,6 см h22,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>929</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>2694</v>
+        <v>2656</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81269462</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>1LS10CW13E</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 365 мл хр. стекло Crisp White "Desire" d 7,7 см h23,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>657</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>492</v>
       </c>
       <c r="I69" s="10">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81261223</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>121591</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 368 мл хр. стекло Chardonnay Banquet d 8 см h20 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -22162,88 +22162,88 @@
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81269981</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>1LS01CD13</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 370 мл хр. стекло Chardonnay "Bangkok Bliss" d 5,8/7,8 см h21,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>434</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>325</v>
       </c>
       <c r="I72" s="10">
         <v>949</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269477</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>1LS17CD13E</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 375 мл хр. стекло Chardonnay "Serene" d 7,1 см h19,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>288</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>216</v>
       </c>
       <c r="I73" s="10">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269856</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>WW23174-400</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Витторе Карпаччо" d 7,7 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22264,190 +22264,190 @@
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81260185</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>X2714</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Галеа" d 8,5/5,7 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>624</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>468</v>
       </c>
       <c r="I75" s="10">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81269405</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>Q9062</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Дистинкшн" d 9,1 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>618</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>924</v>
+        <v>888</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81260189</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>X2718</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Милла" d 8,5/6 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>624</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>789</v>
+        <v>776</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81280127</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>WW18035</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Прованс" d 8 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1083</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>4357</v>
+        <v>4358</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81262047</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>26976020006</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло Aria d 8,5 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>584</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81262069</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>26196020006/26265020006</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло Invino d 8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -22505,153 +22505,153 @@
           <t>81201030</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>L9267</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло "Макарон" d 9 см h20,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>920</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>480</v>
+        <v>377</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81201107</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>J8743</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло "Ревил Ап" d 9,1 см h23,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>778</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1791</v>
+        <v>1675</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81260022</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>106219</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Burgundy Classico d 8,2 см h22,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>567</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>368</v>
       </c>
       <c r="I84" s="10">
         <v>57</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81260104</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>1LS21CD14</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Chardonnay "MuSe" d 6,2/8,3 см h23,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>530</v>
+        <v>702</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>9</v>
+        <v>1135</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81261069</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>120232</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Modo d 8,2 см h22,1 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -22672,51 +22672,51 @@
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81269229</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>25957020006</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло WineDrop d 8,1 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>522</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>339</v>
       </c>
       <c r="I87" s="10">
         <v>152</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81269655</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>S83CD43</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Отель "Эделита" d 6 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
@@ -22740,54 +22740,54 @@
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269114</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>121404</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 406 мл хр. стекло VerVino (Verbelle) d 8 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>1213</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I89" s="10">
-        <v>788</v>
+        <v>776</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81201080</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>U1011/D1458</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 410 мл хр. стекло "Оупен Ап" d 9 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -22876,88 +22876,88 @@
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81280130</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>WW21200</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 420 мл хр. стекло "Шале" d 8,7 см h21 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>943</v>
       </c>
       <c r="H93" s="9">
-        <v/>
+        <v>612</v>
       </c>
       <c r="I93" s="10">
-        <v>2287</v>
+        <v>2286</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81269458</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>1LS10US15E</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 420 мл хр. стекло Aerlumer Universal "Desire" d 5,6 см h22,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>660</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I94" s="10">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81261204</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>121172</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 421 мл хр. стекло Chardonnay La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -23012,292 +23012,292 @@
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81280126</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>RW18035</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло "Прованс" d 8,4 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>947</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>615</v>
       </c>
       <c r="I97" s="10">
-        <v>4347</v>
+        <v>4348</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81249112</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>25489020006 / 25489020206</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло EGO d 9,5 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>481</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1057</v>
+        <v>1032</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81251016</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>27288020206</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло Essential d 8,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>592</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>2313</v>
+        <v>1833</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81269627</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>118603</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 437 мл хр. стекло Finesse d 8,8 см h24,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>1097</v>
       </c>
       <c r="H100" s="9">
-        <v/>
+        <v>713</v>
       </c>
       <c r="I100" s="10">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81200889</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>L9949 кор=12/6</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 440 мл хр. стекло "Сиквенс" d 8,5 см h22,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>534</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>1305</v>
+        <v>1214</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81269379</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>L9398</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Магнифик" d 9,7 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>368</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81201105</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>J8742 кор=24/6</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Ревил Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>965</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>744</v>
+        <v>701</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81269639</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>V0391</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Симметрия" Optical d 8,7 см h25 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>655</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>950</v>
+        <v>667</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81269216</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>N4743</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Сублим Баллон" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -23321,51 +23321,51 @@
           <t>81200923</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>L2760/N1739</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Сублим" d 8,5 см h25 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>568</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>2025</v>
+        <v>1729</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81269383</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>U0911</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Энолог" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -23386,88 +23386,88 @@
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81260027</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>104095</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Burgundy Diva d 9,1 см h22,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>945</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>614</v>
       </c>
       <c r="I108" s="10">
         <v>14</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81269923</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>28284020006</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло d 6,4/8,6 см h23 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>677</v>
       </c>
       <c r="H109" s="9">
-        <v/>
+        <v>440</v>
       </c>
       <c r="I109" s="10">
-        <v>1097</v>
+        <v>1085</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81269002</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>26195020106</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Invino d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -23488,156 +23488,156 @@
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81269798</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>28080020006</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Optiq d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>627</v>
       </c>
       <c r="H111" s="9">
-        <v/>
+        <v>407</v>
       </c>
       <c r="I111" s="10">
         <v>445</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81269653</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>S99CD40</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Бистро "Эделита" d 6 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>273</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1644</v>
+        <v>0</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81262051</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>25325020006</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 460 мл хр. стекло Aria d 8,8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>800</v>
       </c>
       <c r="H113" s="9">
-        <v/>
+        <v>520</v>
       </c>
       <c r="I113" s="10">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81269760</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>S80BJ46</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 460 мл хр. стекло Кафе "Эделита" d 6 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>244</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>5744</v>
+        <v>3451</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81261218</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>112422</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 465 мл хр. стекло Beaujolais Pure (Belfesta) d 9,8 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -23658,156 +23658,156 @@
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81260184</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>X2495</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Галеа" d 9/6 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>660</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I116" s="10">
-        <v>867</v>
+        <v>824</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81269706</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>Q9064</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Дистинкшн" d 9,6 см h23,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>618</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>1103</v>
+        <v>844</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81201087</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>X2067/N4584 кор=12</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне Баллон" d 10 см h19,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>534</v>
       </c>
       <c r="H118" s="9">
-        <v/>
+        <v>400</v>
       </c>
       <c r="I118" s="10">
-        <v>576</v>
+        <v>462</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81269401</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>FJ036</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне Сюпрем" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>523</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>393</v>
+        <v>33</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81201093</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>E2790</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне" d 10 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -23865,51 +23865,51 @@
           <t>81260188</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>X2500</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Милла" d 9/6,2 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>660</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>1234</v>
+        <v>1155</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81201081</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>U1012/E9040</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Оупен Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -23930,54 +23930,54 @@
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81269454</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>1LS01CB17E</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло Cabernet "Bangkok Bliss" d 8,5 см h22,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>509</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I124" s="10">
-        <v>912</v>
+        <v>821</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81262059</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>26529020006</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло Glamour d 9 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -24001,51 +24001,51 @@
           <t>81261224</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>121592</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 475 мл хр. стекло Banquet d 8,6 см h21,3 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>508</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81269476</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>1LS17CB17E</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 475 мл хр. стекло Cabernet "Serene" d 7,9 см h21,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -24069,153 +24069,153 @@
           <t>81280119</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>WW23108</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 480 мл хр. стекло "Отличное вино" d 9 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>943</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>2009</v>
+        <v>2081</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81269852</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>WW24070-490</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 480 мл хр. стекло "Франсуа-Рене d 8,1 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>943</v>
       </c>
       <c r="H129" s="9">
-        <v/>
+        <v>612</v>
       </c>
       <c r="I129" s="10">
         <v>1962</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81269753</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>S81BJ48</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 480 мл хр. стекло Бистро "Эделита" d 5 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>243</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>5983</v>
+        <v>5922</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81269460</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>1LS10RW17E</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 485 мл хр. стекло Aerlumer Rich White "Desire" d 9,6 см h21,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>664</v>
       </c>
       <c r="H131" s="9">
-        <v/>
+        <v>498</v>
       </c>
       <c r="I131" s="10">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81269115</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>121405</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 487 мл хр. стекло VerVino (Verbelle) d 8,4 см h23,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -24304,51 +24304,51 @@
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81201085</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>FJ038 /01051030</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Каберне Абондан" d 10 см h20,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>523</v>
       </c>
       <c r="H135" s="9">
-        <v/>
+        <v>392</v>
       </c>
       <c r="I135" s="10">
         <v>427</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>81269242</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>N6383</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Макарон Фэсинейшн" d 10,3 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
@@ -24372,156 +24372,156 @@
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81201032</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>L9412</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Макарон" d 10 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>989</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>741</v>
       </c>
       <c r="I137" s="10">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81201106</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>J8909/N1738 кор=12/6</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Ревил Ап" d 9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>779</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>711</v>
+        <v>560</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81249113</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>25491020006 / 25491020106</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло EGO d 10 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>457</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>782</v>
+        <v>668</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81269399</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>115598</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 506 мл с риской уровня "250мл" хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>551</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>358</v>
       </c>
       <c r="I140" s="10">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81260008</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>115587</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 506 мл хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -24545,184 +24545,184 @@
           <t>81269652</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>S99BJ51</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 510 мл хр. стекло Бистро "Эделита" d 6 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>318</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>7799</v>
+        <v>7625</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81260018</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>116487</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 512 мл хр. стекло Burgundy Audience d 10,1 см h19,8 см Schott Zwiesel </t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>924</v>
       </c>
       <c r="H143" s="9">
-        <v/>
+        <v>600</v>
       </c>
       <c r="I143" s="10">
         <v>553</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81200890</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>L9950</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 530 мл хр. стекло "Сиквенс" d 9 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>576</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>801</v>
+        <v>741</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81260013</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>120586</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 530 мл хр. стекло Sensa d 8,8 см h23,6 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>873</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1418</v>
+        <v>1382</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81261222</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>110459</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 530 мл хр. стекло Vina d 8,7 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>926</v>
       </c>
       <c r="H146" s="9">
-        <v/>
+        <v>601</v>
       </c>
       <c r="I146" s="10">
         <v>90</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81260044</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>112413</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Cabernet Pure (Belfesta) d 9,2 см h24,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
@@ -24783,221 +24783,221 @@
           <t>81251017</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>27286020006</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Essential d 9,5 см h22,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>713</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>249</v>
+        <v>44</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81269656</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>S83BJ54</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Отель "Эделита" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>300</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81269463</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>1LS04CB19E</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 545 мл хр. стекло Cabernet "Hongkong Hip" d 9 см h26,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>720</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>197</v>
+        <v>165</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81260183</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>X2713</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Галеа" d 9,5/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>660</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81260187</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>X2717</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Милла" d 9,5/6,9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>660</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1049</v>
+        <v>1035</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>81280120</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>RW23112</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Отличное вино" d 9,6 см h23,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>943</v>
       </c>
       <c r="H154" s="9">
-        <v/>
+        <v>612</v>
       </c>
       <c r="I154" s="10">
-        <v>2266</v>
+        <v>2245</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81201078</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>U1013/E9041</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Оупен Ап" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -25021,85 +25021,85 @@
           <t>81201108</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>J9014</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Ревил Ап" d 11 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>796</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>356</v>
+        <v>210</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81269708</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>V2696</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Симметрия" Optical d 9,2 см h26 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>770</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>577</v>
       </c>
       <c r="I157" s="10">
-        <v>1198</v>
+        <v>953</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81269215</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>N4742</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Сублим Баллон" d 11,2 см h22,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -25123,51 +25123,51 @@
           <t>81201110</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>V3604/N1744 кор=12/6</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Сублим" d 9 см h26 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>640</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>931</v>
+        <v>847</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81269851</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>RW24070-570</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Франсуа-Рене" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -25222,224 +25222,224 @@
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81269924</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>28285020006</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло d 7/9,2 см h24 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>702</v>
       </c>
       <c r="H162" s="9">
-        <v/>
+        <v>456</v>
       </c>
       <c r="I162" s="10">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81262061</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>25159020506</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло Universum d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>535</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>1262</v>
+        <v>794</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81269228</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>26245020006</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло WineDrop d 9 см h24,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>584</v>
       </c>
       <c r="H164" s="9">
-        <v/>
+        <v>379</v>
       </c>
       <c r="I164" s="10">
         <v>43</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81269654</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>S97CB55</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло Отель Эр "Эделита" d 6 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>317</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>2713</v>
+        <v>1379</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81260103</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>1LS21CB19</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 560 мл хр. стекло Cabernet "MuSe" d 6,5/9,3 см h24,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>530</v>
+        <v>702</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>0</v>
+        <v>1088</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81269001</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>25516020106</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 560 мл хр. стекло Invino d 9,3 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>559</v>
       </c>
       <c r="H167" s="9">
-        <v/>
+        <v>363</v>
       </c>
       <c r="I167" s="10">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81269133</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>121570</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 561 мл хр. стекло Prizma (Wineshine) d 9 см h24,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -25565,153 +25565,153 @@
           <t>81269461</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>1LS10ER21E</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 590 мл хр. стекло Elegant Red "Desire" d 11 см h22 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>780</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>371</v>
+        <v>244</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81269302</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>N6385</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло "Макарон Фэсинейшн" d 10,8 см h22,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>961</v>
       </c>
       <c r="H173" s="9">
-        <v/>
+        <v>720</v>
       </c>
       <c r="I173" s="10">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>81201033</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>L9414 кор=12/6</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло "Макарон" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>950</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>81280129</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>RW21200</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло "Шале" d 9,9 см h23 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>943</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>2217</v>
+        <v>2205</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>81261227</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>121596</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло Bordeaux Banquet d 9,3 см h22,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -25834,85 +25834,85 @@
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81269132</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t>121568</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 613 мл хр. стекло Prizma (Wineshine) d 9,4 см h24,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G180" s="9">
         <v>1072</v>
       </c>
       <c r="H180" s="9">
-        <v/>
+        <v>696</v>
       </c>
       <c r="I180" s="10">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>81269330</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
           <t>FJ035</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло "Каберне Сюпрем" d 9,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G181" s="9">
         <v>584</v>
       </c>
       <c r="H181" s="9">
-        <v/>
+        <v>438</v>
       </c>
       <c r="I181" s="10">
         <v>1230</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>81269667</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
           <t>WW08901</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло "Ресторан" d 9,2/6,7 см h24 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
@@ -25936,88 +25936,88 @@
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>81269799</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
           <t>28081020006</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло Optiq d 10,8 см h21,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>694</v>
       </c>
       <c r="H183" s="9">
-        <v/>
+        <v>451</v>
       </c>
       <c r="I183" s="10">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>81269475</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
           <t>1LS17BD22E</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 625 мл хр. стекло Bordeaux "Serene" d 8,5 см h21,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>358</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>81261228</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>121590</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 630 мл хр. стекло Burgundy Banquet d 10,1 см h21 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -26038,122 +26038,122 @@
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>81269626</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>118608</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 630 мл хр. стекло Finesse d 9,8 см h26 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>1097</v>
       </c>
       <c r="H186" s="9">
-        <v/>
+        <v>713</v>
       </c>
       <c r="I186" s="10">
         <v>339</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>81260182</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>X2712</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло "Галеа" d 10/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G187" s="9">
         <v>714</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>81260186</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>X2716</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло "Милла" d 10,5/6,8 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G188" s="9">
         <v>787</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>750</v>
+        <v>709</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>81260009</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
           <t>115588</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Bordeaux Ivento d 9,1 см h23,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -26208,88 +26208,88 @@
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>81269925</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>28286020006</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло d 7,5/9,7 см h24,5 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>723</v>
       </c>
       <c r="H191" s="9">
-        <v/>
+        <v>469</v>
       </c>
       <c r="I191" s="10">
         <v>1116</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>81251018</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
           <t>27289020006 / 27289020206</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Essential d 9,2 см h23,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>724</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>786</v>
+        <v>522</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>81262068</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>26194020206</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Invino d 11,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -26310,51 +26310,51 @@
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>81269227</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>26247020006</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло WineDrop d 9,3 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G194" s="9">
         <v>608</v>
       </c>
       <c r="H194" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I194" s="10">
         <v>214</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>81261095</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
           <t>115672</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 656 мл хр. стекло Bordeaux Taste d 6,5 см h23,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
@@ -26412,88 +26412,88 @@
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>81262067</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
           <t>26193020106</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 660 мл хр. стекло Gran Cuvee Invino d 9,3 см h24 см RCR [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G197" s="9">
         <v>500</v>
       </c>
       <c r="H197" s="9">
-        <v/>
+        <v>325</v>
       </c>
       <c r="I197" s="10">
         <v>203</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>81260015</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
           <t>120593</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 660 мл хр. стекло Sensa d 9,4 см h24,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>929</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>3625</v>
+        <v>3595</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>81262066</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
           <t>26192020006</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 670 мл хр. стекло Invino d 10,5 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -26585,85 +26585,85 @@
           <t>81269331</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
           <t>FJ037</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 700 мл хр. стекло "Каберне Абондан" d 11 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G202" s="9">
         <v>635</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>356</v>
+        <v>185</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>81280118</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
           <t>RW23108</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 700 мл хр. стекло "Отличное вино" d 10,6 см h24 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
         <v>943</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>1249</v>
+        <v>1237</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>81260047</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
           <t>112421</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 700 мл хр. стекло Burgundy Pure (Belfesta) d 11,4 см h23,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -26684,51 +26684,51 @@
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>81260014</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
           <t>120595</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 710 мл хр. стекло Sensa d 10,5 см h23 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G205" s="9">
         <v>929</v>
       </c>
       <c r="H205" s="9">
-        <v/>
+        <v>603</v>
       </c>
       <c r="I205" s="10">
         <v>305</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
           <t>81262049</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
           <t>25351020006 / 25351020206</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 720 мл хр. стекло Burgundy Aria d 10,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
@@ -26752,51 +26752,51 @@
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>81200891</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
           <t>L9951 кор=12/6</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 740 мл хр. стекло "Сиквенс" d 10 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G207" s="9">
         <v>443</v>
       </c>
       <c r="H207" s="9">
-        <v/>
+        <v>332</v>
       </c>
       <c r="I207" s="10">
         <v>363</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>81269117</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
           <t>121408</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 742 мл хр. стекло VerVino (Verbelle) d 10 см h24,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
@@ -26820,122 +26820,122 @@
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>81269456</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
           <t>1LS01BD26E</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 745 мл хр. стекло Bordeaux "Bangkok Bliss" d 10 см h22,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G209" s="9">
         <v>466</v>
       </c>
       <c r="H209" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I209" s="10">
         <v>1078</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>81269666</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
           <t>RW08901</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 750 мл хр. стекло "Ресторан" d 7 см h26 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
         <v>1173</v>
       </c>
       <c r="H210" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I210" s="10">
         <v>6800</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
           <t>81269455</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
           <t>1LS01BG26E</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 750 мл хр. стекло Burgundy "Bangkok Bliss" d 11 см h21,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G211" s="9">
         <v>509</v>
       </c>
       <c r="H211" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I211" s="10">
-        <v>735</v>
+        <v>674</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
           <t>81260041</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
           <t>110499</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 750 мл хр. стекло Burgundy Vina d 11,1 см h22,1 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -26956,122 +26956,122 @@
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
           <t>81262050</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
           <t>25324020506</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Aria d 10,5 см h24,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G213" s="9">
         <v>648</v>
       </c>
       <c r="H213" s="9">
-        <v/>
+        <v>421</v>
       </c>
       <c r="I213" s="10">
-        <v>230</v>
+        <v>194</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
           <t>81269465</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
           <t>1LS04BD27E</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Bordeaux "Hongkong Hip" d 8,5 см h27,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G214" s="9">
         <v>720</v>
       </c>
       <c r="H214" s="9">
-        <v/>
+        <v>540</v>
       </c>
       <c r="I214" s="10">
-        <v>524</v>
+        <v>493</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
           <t>81260101</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
           <t>1LS21BD27</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Bordeaux "MuSe" d 7/9,8 см h26,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G215" s="9">
         <v>582</v>
       </c>
       <c r="H215" s="9">
-        <v/>
+        <v>436</v>
       </c>
       <c r="I215" s="10">
-        <v>598</v>
+        <v>530</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
           <t>81260010</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
           <t>115589B</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 780 мл хр. стекло Burgundy Ivento d 11,1 см h22,1 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -27163,51 +27163,51 @@
           <t>81260102</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
           <t>1LS21BG28</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 800 мл хр. стекло Burgundy "MuSe" d 8,3/11,6 см h24 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G219" s="9">
         <v>530</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>862</v>
+        <v>830</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>81260026</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
           <t>106227</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 800 мл хр. стекло Burgundy Classico d 11,6 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -27265,51 +27265,51 @@
           <t>81280131</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
           <t>WA21200</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 830 мл хр. стекло "Шале" d 10,4 см h25,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
         <v>973</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>81260032</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
           <t>104103</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 840 мл хр. стекло Burgundy Diva d 11,6 см h24,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -27327,91 +27327,91 @@
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>81269464</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
           <t>1LS04BG32E</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 910 мл хр. стекло Burgundy "Hongkong Hip" d 8,5 см h25,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>796</v>
+        <v>775</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>1</v>
+        <v>714</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
           <t>81269118</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
           <t>121409</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 955 мл хр. стекло VerVino (Verbelle) Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G225" s="9">
         <v>1207</v>
       </c>
       <c r="H225" s="9">
-        <v/>
+        <v>784</v>
       </c>
       <c r="I225" s="10">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
           <t>81261201</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
           <t>121167</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина Bordeaux La Rose 1007 хр. стекло d 10,9 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -27568,54 +27568,54 @@
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>81269457</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
           <t>1LS01AQ13E</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
           <t>Бокал для воды, пива 365 мл хр. стекло Water "Bangkok Bliss" d 7,8 см h17 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G231" s="9">
         <v>512</v>
       </c>
       <c r="H231" s="9">
-        <v/>
+        <v>384</v>
       </c>
       <c r="I231" s="10">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>81201094</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
           <t>G3573</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
           <t>Бокал для воды/пива 400 мл хр. стекло "Каберне" d 7,2 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -27639,51 +27639,51 @@
           <t>81260198</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
           <t>28410020006</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G233" s="9">
         <v>534</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
           <t>81269467</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
           <t>4LS13DC12E</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Orient Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -27707,51 +27707,51 @@
           <t>81269473</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
           <t>4LS12DC12E</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G235" s="9">
         <v>801</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
           <t>81261059</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
           <t>475676</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл хр. стекло IceCoffee Bar d 7,4 см h20 см Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -27772,88 +27772,88 @@
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
           <t>81260196</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
           <t>28409020006</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G237" s="9">
         <v>608</v>
       </c>
       <c r="H237" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I237" s="10">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
           <t>81260197</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
           <t>28381020006</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G238" s="9">
         <v>506</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>613</v>
+        <v>583</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>81262003</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
           <t>26314020206</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл хр. стекло Glamour d 11 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -27908,54 +27908,54 @@
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
           <t>81269745</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
           <t>28040020006</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 510 мл хр. стекло Spritz TimeLess d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G241" s="9">
         <v>608</v>
       </c>
       <c r="H241" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I241" s="10">
-        <v>7829</v>
+        <v>7642</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>81261056</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
           <t>111286</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 530 мл Харикейн хр. стекло Bar Special d 8,9 см h18,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -27979,255 +27979,255 @@
           <t>81262002</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
           <t>26521020506</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 530 мл хр. стекло Alkemist d 9 см 22,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G243" s="9">
         <v>632</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>508</v>
+        <v>436</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
           <t>81290292</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
           <t>28421020006</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл хр. стекло TINСTURA LABEL Universum d 9,6/6,4 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G244" s="9">
         <v>220</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>2713</v>
+        <v>2699</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
           <t>81269468</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
           <t>4LS12TL20E</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 575 мл хр. стекло Tulip "Rims" d 11 см h18,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G245" s="9">
         <v>1039</v>
       </c>
       <c r="H245" s="9">
-        <v/>
+        <v>779</v>
       </c>
       <c r="I245" s="10">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
           <t>81269638</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
           <t>Q8707</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 580 мл хр. стекло "Симметрия" Optical d 10,6 см h20,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G246" s="9">
         <v>716</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>222</v>
+        <v>179</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
           <t>81269110</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
           <t>27433020006</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 610 мл хр. стекло Gin Tonic Alkemist d 10,3 см h20,9 см RCR [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G247" s="9">
         <v>886</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
           <t>81269921</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
           <t>28056020006 / 28059020006</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 650 мл хр. стекло d 7/10,3 см h21 см Ballon Melodia RCR [6]</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G248" s="9">
         <v>630</v>
       </c>
       <c r="H248" s="9">
-        <v/>
+        <v>409</v>
       </c>
       <c r="I248" s="10">
         <v>1084</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
           <t>81262000</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
           <t>26522020006 / 26522020406</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 660 мл хр. стекло Alkemist d 10,8 см h23,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G249" s="9">
         <v>688</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
           <t>81261057</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
           <t>118741</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 710 мл хр. стекло GinTonic/Sangria d 11,6 см h17,8 Bar Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -28285,51 +28285,51 @@
           <t>81269657</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
           <t>S81CN25</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 250 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
         <v>203</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>2272</v>
+        <v>1996</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
           <t>81262071</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
           <t>27290020006</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 340 мл хр. стекло Invino d 9 см h12 см RCR [6]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -28353,85 +28353,85 @@
           <t>81269658</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
           <t>S81CN36</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 360 мл хр. стекло Бистро "Эделита" d 6,5 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
         <v>230</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>2764</v>
+        <v>2662</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
           <t>81201071</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
           <t>U1059/E6686</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 390 мл хр. стекло "Оупен Ап Спиритс" d 10 см h13,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G255" s="9">
         <v>944</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
           <t>81269272</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
           <t>N7984</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 400 мл хр. стекло "Спиритс" d 9,4 см h14,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -28489,51 +28489,51 @@
           <t>81280133</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
           <t>BD17008</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 480 мл хр. стекло "Ресторан" d 9,3 см h14,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
         <v>943</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>2052</v>
+        <v>1961</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
           <t>81260033</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
           <t>133948</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 500 мл хр. стекло Mondial d 10,1 см h14,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -28622,54 +28622,54 @@
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
           <t>81269669</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
           <t>BL08901</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 590 мл хр. стекло "Ресторан" d 6,7 см h15,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
         <v>1073</v>
       </c>
       <c r="H262" s="9">
-        <v/>
+        <v>697</v>
       </c>
       <c r="I262" s="10">
-        <v>4078</v>
+        <v>4070</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
           <t>81261219</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
           <t>113756</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 625 мл хр. стекло Pure (Belfesta) d 11,2 см h17,1 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -28693,85 +28693,85 @@
           <t>81269482</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
           <t>1LS03CN23E</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл хр. стекло "Shanghai Soul" d 10,7 см h15,7 см Lucaris [6] </t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>553</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>410</v>
+        <v>313</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
           <t>81269750</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
           <t>S99CN65</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл хр. стекло Бистро "Эделита" d 7,6 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
         <v>294</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>3983</v>
+        <v>3952</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
           <t>81269006</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
           <t>25620020106 / 25584020006</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 670 мл хр. стекло Invino d 10,5 см h14,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -28795,51 +28795,51 @@
           <t>81269273</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
           <t>N8172</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 700 мл хр. стекло "Спиритс" d 11,3 см h16,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G267" s="9">
         <v>784</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
           <t>81261062</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
           <t>111946</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 805 мл хр. стекло Bar Special d 11,8 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -28860,51 +28860,51 @@
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
           <t>81261033</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
           <t>865493</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Beer Basic d 6,9 см h20,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G269" s="9">
         <v>1002</v>
       </c>
       <c r="H269" s="9">
-        <v/>
+        <v>651</v>
       </c>
       <c r="I269" s="10">
         <v>86</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
           <t>81261028</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
           <t>115270</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Beer Basic d 7,4 см h21,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
@@ -29101,82 +29101,82 @@
           <t>81269378</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
           <t>G3570</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 470 мл хр. стекло "Каберне" d 8,1 см h18,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G276" s="9">
         <v>639</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>244</v>
+        <v>218</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
           <t>81261230</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
           <t>329978</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 480 мл хр. стекло Pilsner d 8 см h22,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G277" s="9">
         <v>2166</v>
       </c>
       <c r="H277" s="9">
-        <v/>
+        <v>1407</v>
       </c>
       <c r="I277" s="10">
         <v>450</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
           <t>81261031</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
           <t>120712</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 500 мл хр. стекло Beer Basic d 8,4 см h18 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
@@ -29203,51 +29203,51 @@
           <t>81261030</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
           <t>115274</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 540 мл хр. стекло Beer Basic d 7/8 см h19 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G279" s="9">
         <v>1296</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
           <t>81261029</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
           <t>115271</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 650 мл хр. стекло Beer Basic d 8,8 см h20,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -29302,119 +29302,119 @@
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
           <t>81269972</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
           <t>N9696</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
           <t>Бокал для портвейна 220 мл хр. стекло "Сиквенс" d 4,9/6,5 см h19 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G282" s="9">
         <v>682</v>
       </c>
       <c r="H282" s="9">
-        <v/>
+        <v>511</v>
       </c>
       <c r="I282" s="10">
         <v>457</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
           <t>81269271</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
           <t>N6374</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
           <t>Бокал для рома 170 мл хр. стекло "Спиритс" d 7,5 см h12,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G283" s="9">
         <v>586</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>637</v>
+        <v>402</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
           <t>81269402</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
           <t>N8209</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
           <t>Бокал для хереса/шерри 120 мл хр. стекло "Спиритс" d 6 см h19 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G284" s="9">
         <v>633</v>
       </c>
       <c r="H284" s="9">
-        <v/>
+        <v>474</v>
       </c>
       <c r="I284" s="10">
         <v>746</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
           <t>81269554</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
           <t>27703020006</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Etruria d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
@@ -29438,156 +29438,156 @@
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
           <t>81269555</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
           <t>27702020006</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Sardinia d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G286" s="9">
         <v>818</v>
       </c>
       <c r="H286" s="9">
-        <v/>
+        <v>531</v>
       </c>
       <c r="I286" s="10">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
           <t>81261060</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
           <t>111224</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 118 мл хр. стекло Sherry/Prosecco Bar Special d 5,8 см h18,8 Zwiesel [6]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G287" s="9">
         <v>551</v>
       </c>
       <c r="H287" s="9">
-        <v/>
+        <v>358</v>
       </c>
       <c r="I287" s="10">
         <v>130</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
           <t>81260121</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
           <t>26199020006</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 120 мл хр. стекло Laurus d 7,2 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G288" s="9">
         <v>619</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
           <t>81262090</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
           <t>25609020006 / 25609020406</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 130 мл хр. стекло Opera d 5,5 см h25,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G289" s="9">
         <v>642</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>683</v>
+        <v>640</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
           <t>81261321</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
           <t>25755020006</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло d 7,8 см h24,5 см Enigma RCR [6]</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -29608,51 +29608,51 @@
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
           <t>81260048</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
           <t>189921</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло Mondial d 7,2 см h25,3 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G291" s="9">
         <v>411</v>
       </c>
       <c r="H291" s="9">
-        <v/>
+        <v>267</v>
       </c>
       <c r="I291" s="10">
         <v>1020</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
           <t>81269640</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
           <t>V1375</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло "Симметрия" Optical d 6 см h19,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
@@ -29679,153 +29679,153 @@
           <t>81269341</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
           <t>27596020006</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Laurus d 7,2 см h22,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G293" s="9">
         <v>646</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>81262041</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
           <t>25600020206</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Melodia d 6,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G294" s="9">
         <v>797</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
           <t>81200888</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
           <t>L9947</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло "Сиквенс" d 5,5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G295" s="9">
         <v>541</v>
       </c>
       <c r="H295" s="9">
-        <v/>
+        <v>405</v>
       </c>
       <c r="I295" s="10">
-        <v>2192</v>
+        <v>2174</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
           <t>81269919</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
           <t>26291020006</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло d 6,6 см h24,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G296" s="9">
         <v>1118</v>
       </c>
       <c r="H296" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I296" s="10">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
           <t>81263002</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
           <t>27280020006</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло Marilyn d 7 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -29846,190 +29846,190 @@
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
           <t>81261053</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
           <t>115292</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 174 мл хр. стекло Bar d 5,8 см h20,1 см Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G298" s="9">
         <v>749</v>
       </c>
       <c r="H298" s="9">
-        <v/>
+        <v>486</v>
       </c>
       <c r="I298" s="10">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
           <t>81269453</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
           <t>1LS01CP06E</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло "Bangkok Bliss" d 5,1 см h22,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G299" s="9">
         <v>498</v>
       </c>
       <c r="H299" s="9">
-        <v/>
+        <v>373</v>
       </c>
       <c r="I299" s="10">
-        <v>1528</v>
+        <v>1516</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
           <t>81269478</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
           <t>1LS17CP07E</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло "Serene" d 6,3 см h19,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G300" s="9">
         <v>278</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>1419</v>
+        <v>1336</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
           <t>81262033</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
           <t>25948020006 / 25948020306</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Adagio d 6,5 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G301" s="9">
         <v>578</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>599</v>
+        <v>454</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
           <t>81249810</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
           <t>25492020006</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло EGO d 5 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G302" s="9">
         <v>438</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
           <t>81269005</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
           <t>25839020006</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Invino d 5,8 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -30050,156 +30050,156 @@
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
           <t>81201057</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
           <t>X2053/N4583 кор=12</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло "Каберне" d 5,2 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G304" s="9">
         <v>528</v>
       </c>
       <c r="H304" s="9">
-        <v/>
+        <v>396</v>
       </c>
       <c r="I304" s="10">
-        <v>2036</v>
+        <v>2030</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
           <t>81269162</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
           <t>27437020006</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло Etna d 7,6 см h22,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G305" s="9">
         <v>786</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
           <t>81280125</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
           <t>FL18035</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл хр. "Прованс" d 5,7 см h27 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G306" s="9">
         <v>947</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>2302</v>
+        <v>2271</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
           <t>81269857</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
           <t>FL23174-210</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл хр. стекло "Витторе Карпаччо" d 5,3 см h26 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
         <v>983</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
           <t>81261070</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
           <t>120234</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл хр. стекло Modo d 7 см h25 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -30257,119 +30257,119 @@
           <t>81201109</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
           <t>J8907</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Ревил Ап" d 5,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G310" s="9">
         <v>700</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>1155</v>
+        <v>1128</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
           <t>81269642</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
           <t>V2697</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Симметрия" Optical d 7,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G311" s="9">
         <v>740</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>1305</v>
+        <v>1029</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
           <t>81201112</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
           <t>L2762</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Сублим" d 5,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G312" s="9">
         <v>596</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>2460</v>
+        <v>2095</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
           <t>81261226</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
           <t>121594</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Banquet d 7 см h22,1 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -30461,119 +30461,119 @@
           <t>81262097</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
           <t>26198020006</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Laurus d 9,8 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G316" s="9">
         <v>645</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
           <t>81262005</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
           <t>25874020406</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло TimeLess d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G317" s="9">
         <v>649</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>1272</v>
+        <v>1014</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
           <t>81260151</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
           <t>26321020006</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло цветной Gipsy d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G318" s="9">
         <v>605</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>268</v>
+        <v>214</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
           <t>81261088</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
           <t>112415</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 215 мл хр. стекло Pure (Belfesta) d 7,2 см h25,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -30597,51 +30597,51 @@
           <t>81269773</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
           <t>S83CP25</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 225 мл хр. стекло Отель "Эделита" d 4,6/5,9 см h27,1 см P.L. [6]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
         <v>248</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>5801</v>
+        <v>4956</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
           <t>81261151</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
           <t>118540</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 228 мл хр. стекло набор 2 шт. Elegance Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -30662,156 +30662,156 @@
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
           <t>81280122</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
           <t>FL18034</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. "1873" d 5,2 см h23,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G322" s="9">
         <v>973</v>
       </c>
       <c r="H322" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I322" s="10">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
           <t>81269382</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
           <t>Q9080</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Дистинкшн" d 5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G323" s="9">
         <v>537</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>1575</v>
+        <v>1408</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
           <t>81201192</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
           <t>U1051/D0907 / 01060502</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Оупэн ап" d 5,6 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G324" s="9">
         <v>754</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
           <t>81269922</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
           <t>28283020006</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло d 7,4 см h25 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G325" s="9">
         <v>677</v>
       </c>
       <c r="H325" s="9">
-        <v/>
+        <v>440</v>
       </c>
       <c r="I325" s="10">
-        <v>2018</v>
+        <v>1994</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
           <t>81260011</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
           <t>115590</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло Ivento d 7 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -30832,54 +30832,54 @@
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
           <t>81269459</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
           <t>1LS10SL08E</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл хр. стекло "Desire" d 6,5 см h25 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G327" s="9">
         <v>660</v>
       </c>
       <c r="H327" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I327" s="10">
-        <v>354</v>
+        <v>329</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
           <t>81269395</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
           <t>P3787</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл хр. стекло "Сиквенс Империал" d 7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -30934,54 +30934,54 @@
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
           <t>81260021</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
           <t>116486</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 250 мл хр. стекло Audience d 6,7 см h21,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G330" s="9">
         <v>648</v>
       </c>
       <c r="H330" s="9">
-        <v/>
+        <v>421</v>
       </c>
       <c r="I330" s="10">
-        <v>2817</v>
+        <v>2816</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
           <t>81269376</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
           <t>U0952</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 260 мл хр. стекло "Энолог" d 7,1 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -31005,51 +31005,51 @@
           <t>81269771</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
           <t>S97CP27</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 265 мл хр. стекло Бистро "Эделита" d 4,2/5,3 см h25,2 см P.L. [6]</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G332" s="9">
         <v>268</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>5953</v>
+        <v>5773</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
           <t>81260042</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
           <t>111718</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 270 мл хр. стекло Vina d 7 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -31070,88 +31070,88 @@
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
           <t>81261098</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
           <t>115674</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 283 мл хр. стекло Taste d 4,5 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G334" s="9">
         <v>746</v>
       </c>
       <c r="H334" s="9">
-        <v/>
+        <v>484</v>
       </c>
       <c r="I334" s="10">
         <v>256</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
           <t>81269135</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
           <t>121571</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 288 мл хр. стекло Prizma (Wineshine) d 7,4 см h24 см Sch Zwiesel [6]</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G335" s="9">
         <v>813</v>
       </c>
       <c r="H335" s="9">
-        <v/>
+        <v>528</v>
       </c>
       <c r="I335" s="10">
-        <v>239</v>
+        <v>46</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
           <t>81262070</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
           <t>26197020006</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 290 мл хр. стекло Invino d 7 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -31175,85 +31175,85 @@
           <t>81269112</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
           <t>118607</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 298 мл хр. стекло Finesse d 7,5 см h23,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G337" s="9">
         <v>1097</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
           <t>81260105</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
           <t>1LS21CP10</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "MuSe" d 4,7/6,7 см h25 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G338" s="9">
         <v>530</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>557</v>
+        <v>518</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
           <t>81269243</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
           <t>N6386</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "Макарон Фэсинейшн" d 9 см h19,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -31277,51 +31277,51 @@
           <t>81269668</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
           <t>FL08901</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "Ресторан" d 4,7 см h26,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G340" s="9">
         <v>1093</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
-        <v>6760</v>
+        <v>6664</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
           <t>81201314</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
           <t>Q1151</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "Эксалтейшн" d 5,9 см h21,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -31345,51 +31345,51 @@
           <t>81251019</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
           <t>27287020006 / 27287020206</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло Essential d 6 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G342" s="9">
         <v>584</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
-        <v>1908</v>
+        <v>1625</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
           <t>81260046</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
           <t>112418</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло Pure (Belfesta) d 7,2 см h23,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -31413,51 +31413,51 @@
           <t>81269120</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
           <t>121407</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 348 мл хр. стекло VerVino (Verbelle) d 7,2 см h23 с Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G344" s="9">
         <v>897</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
           <t>81201315</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
           <t>Q0818</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 350 мл хр. стекло "Эксалтейшн" d 8,1 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -31481,51 +31481,51 @@
           <t>81262052</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
           <t>25326020206</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 350 мл хр. стекло d 7 см h24,3 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G346" s="9">
         <v>630</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
           <t>81261206</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
           <t>121176</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 353 мл хр. стекло La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -31549,85 +31549,85 @@
           <t>81260016</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
           <t>120591</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 360 мл хр. стекло Sensa d 7,2 см h24 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G348" s="9">
         <v>929</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
           <t>81280121</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
           <t>FL23108</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 400 мл хр. "Отличное вино" d 8,1 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G349" s="9">
         <v>943</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>2215</v>
+        <v>2185</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
           <t>81262057</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
           <t>26317020006</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 440 мл хр. стекло Glamour d 8 см h26 см RCR [6]</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -31648,51 +31648,51 @@
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
           <t>81280117</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
           <t>FL19086</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 80 мл хр. "Улица Роз" d 8 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G351" s="9">
         <v>937</v>
       </c>
       <c r="H351" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I351" s="10">
         <v>2261</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
           <t>81261322</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
           <t>25759020006</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского/коктейля 270 мл хр. стекло Enigma d 9,2 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
@@ -31716,88 +31716,88 @@
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
           <t>81269283</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
           <t>27282020006</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
           <t>Ваза для цветов h28 см d 12,5 см хруст. стекло "Arabesque" RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G353" s="9">
         <v>3281</v>
       </c>
       <c r="H353" s="9">
-        <v/>
+        <v>2132</v>
       </c>
       <c r="I353" s="10">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
           <t>81262122</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
           <t>51652020006</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
           <t>Графин  0,35 л с крышкой хр. стекло Combo d 9 см h12,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G354" s="9">
         <v>1530</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
           <t>81261039</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
           <t>113743Q</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
           <t>Графин  0,5 л Караф с крышкой хр. стекло Pure (Belfesta) d 9 см h30,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -31920,54 +31920,54 @@
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
           <t>81262143</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
           <t>51522020006</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
           <t>Графин  0,9 л с крышкой хр. стекло TimeLess d 12,5 см h31,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G359" s="9">
         <v>4423</v>
       </c>
       <c r="H359" s="9">
-        <v/>
+        <v>2874</v>
       </c>
       <c r="I359" s="10">
-        <v>689</v>
+        <v>648</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
           <t>81269111</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
           <t>51622020006</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
           <t>Графин  0,95 л с крышкой хр. стекло d 11,2 см h29,3 см Tattoo RCR [1]</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -31988,122 +31988,122 @@
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
           <t>81262010</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
           <t>51521020406</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
           <t>Графин 0,75 л штоф с крышкой хр. стекло TimeLess d 9,5 см h22 см RCR [1]</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G361" s="9">
         <v>2790</v>
       </c>
       <c r="H361" s="9">
-        <v/>
+        <v>1813</v>
       </c>
       <c r="I361" s="10">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
           <t>81262153</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
           <t>51593020106</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
           <t>Графин 1,1 л штоф с крышкой хр. стекло d 10,1 см h25,1 см Alkemist RCR [1]</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G362" s="9">
         <v>3102</v>
       </c>
       <c r="H362" s="9">
         <v/>
       </c>
       <c r="I362" s="10">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="J362" s="4"/>
     </row>
     <row r="363" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="4"/>
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
           <t>81261035</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
           <t>110257U</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
           <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G363" s="9">
         <v>3807</v>
       </c>
       <c r="H363" s="9">
-        <v/>
+        <v>2474</v>
       </c>
       <c r="I363" s="10">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
           <t>81261036</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
           <t>110255U</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
           <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -32124,51 +32124,51 @@
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
           <t>81261034</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
           <t>113745S</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
           <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G365" s="9">
         <v>10463</v>
       </c>
       <c r="H365" s="9">
-        <v/>
+        <v>6800</v>
       </c>
       <c r="I365" s="10">
         <v>58</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
           <t>81261037</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
           <t>104112R</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
           <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
@@ -32195,116 +32195,116 @@
           <t>81269861</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
           <t>BT24100</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
           <t>Декантер 1,1 л хр. стекло "Франсуа-Рене" d 15,5 см h22 см  P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G367" s="9">
         <v>2143</v>
       </c>
       <c r="H367" s="9">
         <v/>
       </c>
       <c r="I367" s="10">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="J367" s="4"/>
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
           <t>81269860</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
           <t>DC18346</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
           <t>Декантер 1,3 л хр. стекло "Франсуа-Рене" d 16 см h30,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G368" s="9">
         <v>2437</v>
       </c>
       <c r="H368" s="9">
-        <v/>
+        <v>1584</v>
       </c>
       <c r="I368" s="10">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
           <t>81269221</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
           <t>P0265</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
           <t>Декантер 1,5 л хр. стекло Универсал d 13,6 см h29,2 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G369" s="9">
         <v>2932</v>
       </c>
       <c r="H369" s="9">
-        <v/>
+        <v>2199</v>
       </c>
       <c r="I369" s="10">
         <v>49</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
           <t>81269220</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
           <t>P0264</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
           <t>Декантер 2,0 л хр. стекло Сублим d 6 см h30 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
@@ -32399,51 +32399,51 @@
           <t>81269164</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
           <t>27442020006</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 430 хр. стекло Tattoo d 8,4 см h11,1 см RCR [4]</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G373" s="9">
         <v>918</v>
       </c>
       <c r="H373" s="9">
         <v/>
       </c>
       <c r="I373" s="10">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="J373" s="4"/>
     </row>
     <row r="374" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="4"/>
       <c r="B374" s="5"/>
       <c r="C374" s="6" t="inlineStr">
         <is>
           <t>81260202</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
           <t>25999020006</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
           <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -32498,122 +32498,122 @@
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
           <t>81261075</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
           <t>400044R</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,125 л без крышки хр. стекло Bistro d 6,4 см h9,2 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G376" s="9">
         <v>2840</v>
       </c>
       <c r="H376" s="9">
-        <v/>
+        <v>1846</v>
       </c>
       <c r="I376" s="10">
         <v>26</v>
       </c>
       <c r="J376" s="4"/>
     </row>
     <row r="377" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4"/>
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
           <t>81261076</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
           <t>400045Q</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,25 л без крышки хр. стекло Bistro d 7,5 см h11,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G377" s="9">
         <v>3772</v>
       </c>
       <c r="H377" s="9">
-        <v/>
+        <v>2451</v>
       </c>
       <c r="I377" s="10">
         <v>18</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
           <t>81261041</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
           <t>115842</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G378" s="9">
         <v>3763</v>
       </c>
       <c r="H378" s="9">
         <v/>
       </c>
       <c r="I378" s="10">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="J378" s="4"/>
     </row>
     <row r="379" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="4"/>
       <c r="B379" s="5"/>
       <c r="C379" s="6" t="inlineStr">
         <is>
           <t>81261044</t>
         </is>
       </c>
       <c r="D379" s="7" t="inlineStr">
         <is>
           <t>113786</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F379" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -32634,85 +32634,85 @@
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
           <t>81261077</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
           <t>400047Q</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,5 л без крышки хр. стекло Bistro d 9,8 см h13,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G380" s="9">
         <v>4628</v>
       </c>
       <c r="H380" s="9">
-        <v/>
+        <v>3008</v>
       </c>
       <c r="I380" s="10">
         <v>14</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
           <t>81261042</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
           <t>115844</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G381" s="9">
         <v>5032</v>
       </c>
       <c r="H381" s="9">
-        <v/>
+        <v>3270</v>
       </c>
       <c r="I381" s="10">
         <v>168</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
           <t>81261045</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
           <t>115156S</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
@@ -32770,54 +32770,54 @@
       <c r="B384" s="5"/>
       <c r="C384" s="6" t="inlineStr">
         <is>
           <t>81280137</t>
         </is>
       </c>
       <c r="D384" s="7" t="inlineStr">
         <is>
           <t>PI19085M</t>
         </is>
       </c>
       <c r="E384" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,7 л графин Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G384" s="9">
         <v>1197</v>
       </c>
       <c r="H384" s="9">
-        <v/>
+        <v>778</v>
       </c>
       <c r="I384" s="10">
-        <v>2374</v>
+        <v>2365</v>
       </c>
       <c r="J384" s="4"/>
     </row>
     <row r="385" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4"/>
       <c r="B385" s="5"/>
       <c r="C385" s="6" t="inlineStr">
         <is>
           <t>81261043</t>
         </is>
       </c>
       <c r="D385" s="7" t="inlineStr">
         <is>
           <t>115845</t>
         </is>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
           <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F385" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -32909,85 +32909,85 @@
           <t>81269373</t>
         </is>
       </c>
       <c r="D388" s="7" t="inlineStr">
         <is>
           <t>27623020006</t>
         </is>
       </c>
       <c r="E388" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1 л графин бутылка с крышкой хр. стекло Eco Bottle d 9 см h27,2 см RCR [1]</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G388" s="9">
         <v>1521</v>
       </c>
       <c r="H388" s="9">
         <v/>
       </c>
       <c r="I388" s="10">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="J388" s="4"/>
     </row>
     <row r="389" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="4"/>
       <c r="B389" s="5"/>
       <c r="C389" s="6" t="inlineStr">
         <is>
           <t>81261047</t>
         </is>
       </c>
       <c r="D389" s="7" t="inlineStr">
         <is>
           <t>116521</t>
         </is>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1 л графин Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F389" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G389" s="9">
         <v>5926</v>
       </c>
       <c r="H389" s="9">
-        <v/>
+        <v>3851</v>
       </c>
       <c r="I389" s="10">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J389" s="4"/>
     </row>
     <row r="390" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="4"/>
       <c r="B390" s="5"/>
       <c r="C390" s="6" t="inlineStr">
         <is>
           <t>81262024</t>
         </is>
       </c>
       <c r="D390" s="7" t="inlineStr">
         <is>
           <t>26000099906</t>
         </is>
       </c>
       <c r="E390" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1 л графин Караф без крышки хр. стекло Sidro d 11 см h23,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -33042,54 +33042,54 @@
       <c r="B392" s="5"/>
       <c r="C392" s="6" t="inlineStr">
         <is>
           <t>81260141</t>
         </is>
       </c>
       <c r="D392" s="7" t="inlineStr">
         <is>
           <t>51608020306</t>
         </is>
       </c>
       <c r="E392" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,16 л графин Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G392" s="9">
         <v>2330</v>
       </c>
       <c r="H392" s="9">
-        <v/>
+        <v>1514</v>
       </c>
       <c r="I392" s="10">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="J392" s="4"/>
     </row>
     <row r="393" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="4"/>
       <c r="B393" s="5"/>
       <c r="C393" s="6" t="inlineStr">
         <is>
           <t>81262011</t>
         </is>
       </c>
       <c r="D393" s="7" t="inlineStr">
         <is>
           <t>26280020006</t>
         </is>
       </c>
       <c r="E393" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л без крышки хр. стекло TimeLess d 11 см h22,8 см RCR [1]</t>
         </is>
       </c>
       <c r="F393" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -33110,54 +33110,54 @@
       <c r="B394" s="5"/>
       <c r="C394" s="6" t="inlineStr">
         <is>
           <t>81280136</t>
         </is>
       </c>
       <c r="D394" s="7" t="inlineStr">
         <is>
           <t>PI19085L</t>
         </is>
       </c>
       <c r="E394" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,3 л графин Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F394" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G394" s="9">
         <v>1317</v>
       </c>
       <c r="H394" s="9">
-        <v/>
+        <v>856</v>
       </c>
       <c r="I394" s="10">
-        <v>2370</v>
+        <v>2357</v>
       </c>
       <c r="J394" s="4"/>
     </row>
     <row r="395" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="4"/>
       <c r="B395" s="5"/>
       <c r="C395" s="6" t="inlineStr">
         <is>
           <t>81262142</t>
         </is>
       </c>
       <c r="D395" s="7" t="inlineStr">
         <is>
           <t>25866020106</t>
         </is>
       </c>
       <c r="E395" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,4 л без крышки хр. стекло Laurus d 10,7 см h23 см RCR [1]</t>
         </is>
       </c>
       <c r="F395" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -33181,119 +33181,119 @@
           <t>81262093</t>
         </is>
       </c>
       <c r="D396" s="7" t="inlineStr">
         <is>
           <t>25604020106 / 25604020306</t>
         </is>
       </c>
       <c r="E396" s="8" t="inlineStr">
         <is>
           <t>Рюмка 50 мл хр. стекло Melodia d 5,2 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F396" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G396" s="9">
         <v>485</v>
       </c>
       <c r="H396" s="9">
         <v/>
       </c>
       <c r="I396" s="10">
-        <v>968</v>
+        <v>659</v>
       </c>
       <c r="J396" s="4"/>
     </row>
     <row r="397" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="4"/>
       <c r="B397" s="5"/>
       <c r="C397" s="6" t="inlineStr">
         <is>
           <t>81262091</t>
         </is>
       </c>
       <c r="D397" s="7" t="inlineStr">
         <is>
           <t>25608020006 / 25608020306</t>
         </is>
       </c>
       <c r="E397" s="8" t="inlineStr">
         <is>
           <t>Рюмка 60 мл хр. стекло Opera d 5 см h13 см RCR [6]</t>
         </is>
       </c>
       <c r="F397" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G397" s="9">
         <v>450</v>
       </c>
       <c r="H397" s="9">
-        <v/>
+        <v>292</v>
       </c>
       <c r="I397" s="10">
-        <v>1858</v>
+        <v>1474</v>
       </c>
       <c r="J397" s="4"/>
     </row>
     <row r="398" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4"/>
       <c r="B398" s="5"/>
       <c r="C398" s="6" t="inlineStr">
         <is>
           <t>81201064</t>
         </is>
       </c>
       <c r="D398" s="7" t="inlineStr">
         <is>
           <t>E5358/V5794</t>
         </is>
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло "Каберне" d 5 см h13,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F398" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G398" s="9">
         <v>470</v>
       </c>
       <c r="H398" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I398" s="10">
-        <v>2062</v>
+        <v>2026</v>
       </c>
       <c r="J398" s="4"/>
     </row>
     <row r="399" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4"/>
       <c r="B399" s="5"/>
       <c r="C399" s="6" t="inlineStr">
         <is>
           <t>81260049</t>
         </is>
       </c>
       <c r="D399" s="7" t="inlineStr">
         <is>
           <t>138260</t>
         </is>
       </c>
       <c r="E399" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло Mondial d 5,2 см h13,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F399" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -33317,119 +33317,119 @@
           <t>81269792</t>
         </is>
       </c>
       <c r="D400" s="7" t="inlineStr">
         <is>
           <t>N8211</t>
         </is>
       </c>
       <c r="E400" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 100 мл хр. стекло "Спиритс" d 6,4 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F400" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G400" s="9">
         <v>559</v>
       </c>
       <c r="H400" s="9">
         <v/>
       </c>
       <c r="I400" s="10">
-        <v>586</v>
+        <v>321</v>
       </c>
       <c r="J400" s="4"/>
     </row>
     <row r="401" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="4"/>
       <c r="B401" s="5"/>
       <c r="C401" s="6" t="inlineStr">
         <is>
           <t>81269481</t>
         </is>
       </c>
       <c r="D401" s="7" t="inlineStr">
         <is>
           <t>1LS03GP04E</t>
         </is>
       </c>
       <c r="E401" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 110 мл хр. стекло "Shanghai Soul" d 5,3 см h19,2 см Lucaris [12]</t>
         </is>
       </c>
       <c r="F401" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G401" s="9">
-        <v>478</v>
+        <v>522</v>
       </c>
       <c r="H401" s="9">
         <v/>
       </c>
       <c r="I401" s="10">
-        <v>403</v>
+        <v>1558</v>
       </c>
       <c r="J401" s="4"/>
     </row>
     <row r="402" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="4"/>
       <c r="B402" s="5"/>
       <c r="C402" s="6" t="inlineStr">
         <is>
           <t>81261063</t>
         </is>
       </c>
       <c r="D402" s="7" t="inlineStr">
         <is>
           <t>111232</t>
         </is>
       </c>
       <c r="E402" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 113 мл хр. стекло Bar Special d 5,8 см h19 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F402" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G402" s="9">
         <v>929</v>
       </c>
       <c r="H402" s="9">
-        <v/>
+        <v>603</v>
       </c>
       <c r="I402" s="10">
-        <v>510</v>
+        <v>340</v>
       </c>
       <c r="J402" s="4"/>
     </row>
     <row r="403" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="4"/>
       <c r="B403" s="5"/>
       <c r="C403" s="6" t="inlineStr">
         <is>
           <t>81201074</t>
         </is>
       </c>
       <c r="D403" s="7" t="inlineStr">
         <is>
           <t>E5210</t>
         </is>
       </c>
       <c r="E403" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 120 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F403" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -33453,51 +33453,51 @@
           <t>81269762</t>
         </is>
       </c>
       <c r="D404" s="7" t="inlineStr">
         <is>
           <t>S99GP10</t>
         </is>
       </c>
       <c r="E404" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 125 мл "Классик" хр. стекло Бистро d 4,5/5,3 см h19,3 см "Эделита" P.L.  [6]</t>
         </is>
       </c>
       <c r="F404" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G404" s="9">
         <v>268</v>
       </c>
       <c r="H404" s="9">
         <v/>
       </c>
       <c r="I404" s="10">
-        <v>2761</v>
+        <v>2493</v>
       </c>
       <c r="J404" s="4"/>
     </row>
     <row r="405" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4"/>
       <c r="B405" s="5"/>
       <c r="C405" s="6" t="inlineStr">
         <is>
           <t>81261208</t>
         </is>
       </c>
       <c r="D405" s="7" t="inlineStr">
         <is>
           <t>121175</t>
         </is>
       </c>
       <c r="E405" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 167 мл хр. стекло La Rose d 7,7 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F405" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -33521,51 +33521,51 @@
           <t>81201082</t>
         </is>
       </c>
       <c r="D406" s="7" t="inlineStr">
         <is>
           <t>U1062</t>
         </is>
       </c>
       <c r="E406" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 200 мл хр. стекло "Оупен Ап Спиритс" d 7 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F406" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G406" s="9">
         <v>944</v>
       </c>
       <c r="H406" s="9">
         <v/>
       </c>
       <c r="I406" s="10">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="J406" s="4"/>
     </row>
     <row r="407" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="4"/>
       <c r="B407" s="5"/>
       <c r="C407" s="6" t="inlineStr">
         <is>
           <t>81262073</t>
         </is>
       </c>
       <c r="D407" s="7" t="inlineStr">
         <is>
           <t>45538020006</t>
         </is>
       </c>
       <c r="E407" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 70 мл хр. стекло Invino d 7 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F407" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -33620,122 +33620,122 @@
       <c r="B409" s="5"/>
       <c r="C409" s="6" t="inlineStr">
         <is>
           <t>81269480</t>
         </is>
       </c>
       <c r="D409" s="7" t="inlineStr">
         <is>
           <t>1LS03LQ03E</t>
         </is>
       </c>
       <c r="E409" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Shanghai Soul" d 5,3 см h17 см Lucaris [12]</t>
         </is>
       </c>
       <c r="F409" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G409" s="9">
         <v>424</v>
       </c>
       <c r="H409" s="9">
-        <v/>
+        <v>318</v>
       </c>
       <c r="I409" s="10">
         <v>542</v>
       </c>
       <c r="J409" s="4"/>
     </row>
     <row r="410" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="4"/>
       <c r="B410" s="5"/>
       <c r="C410" s="6" t="inlineStr">
         <is>
           <t>81269403</t>
         </is>
       </c>
       <c r="D410" s="7" t="inlineStr">
         <is>
           <t>N8212</t>
         </is>
       </c>
       <c r="E410" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Спиритс" d 6 см h20 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F410" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G410" s="9">
         <v>573</v>
       </c>
       <c r="H410" s="9">
         <v/>
       </c>
       <c r="I410" s="10">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="J410" s="4"/>
     </row>
     <row r="411" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="4"/>
       <c r="B411" s="5"/>
       <c r="C411" s="6" t="inlineStr">
         <is>
           <t>81262072</t>
         </is>
       </c>
       <c r="D411" s="7" t="inlineStr">
         <is>
           <t>25349020006</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло Invino d 5 см h17,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F411" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G411" s="9">
         <v>505</v>
       </c>
       <c r="H411" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I411" s="10">
-        <v>1415</v>
+        <v>1403</v>
       </c>
       <c r="J411" s="4"/>
     </row>
     <row r="412" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="4"/>
       <c r="B412" s="5"/>
       <c r="C412" s="6" t="inlineStr">
         <is>
           <t>81263331</t>
         </is>
       </c>
       <c r="D412" s="7" t="inlineStr">
         <is>
           <t>25983020006</t>
         </is>
       </c>
       <c r="E412" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 110 мл хр. стекло TimeLess d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F412" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -33827,221 +33827,221 @@
           <t>81262032</t>
         </is>
       </c>
       <c r="D415" s="7" t="inlineStr">
         <is>
           <t>25968020206</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 80 мл хр. стекло Adagio d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F415" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G415" s="9">
         <v>449</v>
       </c>
       <c r="H415" s="9">
         <v/>
       </c>
       <c r="I415" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J415" s="4"/>
     </row>
     <row r="416" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="4"/>
       <c r="B416" s="5"/>
       <c r="C416" s="6" t="inlineStr">
         <is>
           <t>81269749</t>
         </is>
       </c>
       <c r="D416" s="7" t="inlineStr">
         <is>
           <t>S99LQ08</t>
         </is>
       </c>
       <c r="E416" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 80 мл хр. стекло Бистро "Эделита" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F416" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G416" s="9">
         <v>277</v>
       </c>
       <c r="H416" s="9">
         <v/>
       </c>
       <c r="I416" s="10">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="J416" s="4"/>
     </row>
     <row r="417" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="4"/>
       <c r="B417" s="5"/>
       <c r="C417" s="6" t="inlineStr">
         <is>
           <t>81269793</t>
         </is>
       </c>
       <c r="D417" s="7" t="inlineStr">
         <is>
           <t>28057020006</t>
         </is>
       </c>
       <c r="E417" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F417" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G417" s="9">
         <v>530</v>
       </c>
       <c r="H417" s="9">
         <v/>
       </c>
       <c r="I417" s="10">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="J417" s="4"/>
     </row>
     <row r="418" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="4"/>
       <c r="B418" s="5"/>
       <c r="C418" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D418" s="7" t="inlineStr">
         <is>
           <t>S81MN15</t>
         </is>
       </c>
       <c r="E418" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F418" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G418" s="9">
         <v>247</v>
       </c>
       <c r="H418" s="9">
         <v/>
       </c>
       <c r="I418" s="10">
-        <v>2516</v>
+        <v>2456</v>
       </c>
       <c r="J418" s="4"/>
     </row>
     <row r="419" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="4"/>
       <c r="B419" s="5"/>
       <c r="C419" s="6" t="inlineStr">
         <is>
           <t>81269246</t>
         </is>
       </c>
       <c r="D419" s="7" t="inlineStr">
         <is>
           <t>Q3702</t>
         </is>
       </c>
       <c r="E419" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл хр. стекло "Nick&amp;Nora" d 7 см h14,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F419" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G419" s="9">
         <v>678</v>
       </c>
       <c r="H419" s="9">
         <v/>
       </c>
       <c r="I419" s="10">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="J419" s="4"/>
     </row>
     <row r="420" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="4"/>
       <c r="B420" s="5"/>
       <c r="C420" s="6" t="inlineStr">
         <is>
           <t>81269471</t>
         </is>
       </c>
       <c r="D420" s="7" t="inlineStr">
         <is>
           <t>4LS12MN06E</t>
         </is>
       </c>
       <c r="E420" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл Мартини хр. стекло "Rims" d 8,7 см h17,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F420" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G420" s="9">
         <v>796</v>
       </c>
       <c r="H420" s="9">
         <v/>
       </c>
       <c r="I420" s="10">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="J420" s="4"/>
     </row>
     <row r="421" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="4"/>
       <c r="B421" s="5"/>
       <c r="C421" s="6" t="inlineStr">
         <is>
           <t>81261074</t>
         </is>
       </c>
       <c r="D421" s="7" t="inlineStr">
         <is>
           <t>118745</t>
         </is>
       </c>
       <c r="E421" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл Мартини хр. стекло Basic Bar d 8,5 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F421" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -34065,187 +34065,187 @@
           <t>81269794</t>
         </is>
       </c>
       <c r="D422" s="7" t="inlineStr">
         <is>
           <t>28058020006</t>
         </is>
       </c>
       <c r="E422" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F422" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G422" s="9">
         <v>503</v>
       </c>
       <c r="H422" s="9">
         <v/>
       </c>
       <c r="I422" s="10">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="J422" s="4"/>
     </row>
     <row r="423" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="4"/>
       <c r="B423" s="5"/>
       <c r="C423" s="6" t="inlineStr">
         <is>
           <t>81261054</t>
         </is>
       </c>
       <c r="D423" s="7" t="inlineStr">
         <is>
           <t>111231</t>
         </is>
       </c>
       <c r="E423" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F423" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G423" s="9">
         <v>1391</v>
       </c>
       <c r="H423" s="9">
-        <v/>
+        <v>904</v>
       </c>
       <c r="I423" s="10">
         <v>242</v>
       </c>
       <c r="J423" s="4"/>
     </row>
     <row r="424" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="4"/>
       <c r="B424" s="5"/>
       <c r="C424" s="6" t="inlineStr">
         <is>
           <t>81269743</t>
         </is>
       </c>
       <c r="D424" s="7" t="inlineStr">
         <is>
           <t>4LS13SC07E</t>
         </is>
       </c>
       <c r="E424" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 170 мл хр. стекло "Orient Rims" d 8,9 см h17 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F424" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G424" s="9">
-        <v>756</v>
+        <v>614</v>
       </c>
       <c r="H424" s="9">
         <v/>
       </c>
       <c r="I424" s="10">
-        <v>135</v>
+        <v>381</v>
       </c>
       <c r="J424" s="4"/>
     </row>
     <row r="425" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="4"/>
       <c r="B425" s="5"/>
       <c r="C425" s="6" t="inlineStr">
         <is>
           <t>81269470</t>
         </is>
       </c>
       <c r="D425" s="7" t="inlineStr">
         <is>
           <t>4LS12NR06E</t>
         </is>
       </c>
       <c r="E425" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 170 мл хр. стекло Nick&amp;Nora d 7 см h16,8 см "Rims" Lucaris [6]</t>
         </is>
       </c>
       <c r="F425" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G425" s="9">
         <v>796</v>
       </c>
       <c r="H425" s="9">
-        <v/>
+        <v>597</v>
       </c>
       <c r="I425" s="10">
-        <v>647</v>
+        <v>622</v>
       </c>
       <c r="J425" s="4"/>
     </row>
     <row r="426" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4"/>
       <c r="B426" s="5"/>
       <c r="C426" s="6" t="inlineStr">
         <is>
           <t>81261067</t>
         </is>
       </c>
       <c r="D426" s="7" t="inlineStr">
         <is>
           <t>115838</t>
         </is>
       </c>
       <c r="E426" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F426" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G426" s="9">
         <v>594</v>
       </c>
       <c r="H426" s="9">
         <v/>
       </c>
       <c r="I426" s="10">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J426" s="4"/>
     </row>
     <row r="427" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4"/>
       <c r="B427" s="5"/>
       <c r="C427" s="6" t="inlineStr">
         <is>
           <t>81269795</t>
         </is>
       </c>
       <c r="D427" s="7" t="inlineStr">
         <is>
           <t>28059020006</t>
         </is>
       </c>
       <c r="E427" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F427" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -34269,51 +34269,51 @@
           <t>81269187</t>
         </is>
       </c>
       <c r="D428" s="7" t="inlineStr">
         <is>
           <t>L3678</t>
         </is>
       </c>
       <c r="E428" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F428" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G428" s="9">
         <v>664</v>
       </c>
       <c r="H428" s="9">
         <v/>
       </c>
       <c r="I428" s="10">
-        <v>198</v>
+        <v>162</v>
       </c>
       <c r="J428" s="4"/>
     </row>
     <row r="429" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="4"/>
       <c r="B429" s="5"/>
       <c r="C429" s="6" t="inlineStr">
         <is>
           <t>81269219</t>
         </is>
       </c>
       <c r="D429" s="7" t="inlineStr">
         <is>
           <t>N6887</t>
         </is>
       </c>
       <c r="E429" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F429" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -34334,292 +34334,292 @@
       <c r="B430" s="5"/>
       <c r="C430" s="6" t="inlineStr">
         <is>
           <t>81269746</t>
         </is>
       </c>
       <c r="D430" s="7" t="inlineStr">
         <is>
           <t>28041020006</t>
         </is>
       </c>
       <c r="E430" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
         </is>
       </c>
       <c r="F430" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G430" s="9">
         <v>643</v>
       </c>
       <c r="H430" s="9">
-        <v/>
+        <v>417</v>
       </c>
       <c r="I430" s="10">
-        <v>4125</v>
+        <v>4094</v>
       </c>
       <c r="J430" s="4"/>
     </row>
     <row r="431" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="4"/>
       <c r="B431" s="5"/>
       <c r="C431" s="6" t="inlineStr">
         <is>
           <t>81269469</t>
         </is>
       </c>
       <c r="D431" s="7" t="inlineStr">
         <is>
           <t>4LS12SC07E</t>
         </is>
       </c>
       <c r="E431" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Rims" d 9 см h13,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F431" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G431" s="9">
         <v>756</v>
       </c>
       <c r="H431" s="9">
         <v/>
       </c>
       <c r="I431" s="10">
-        <v>276</v>
+        <v>240</v>
       </c>
       <c r="J431" s="4"/>
     </row>
     <row r="432" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="4"/>
       <c r="B432" s="5"/>
       <c r="C432" s="6" t="inlineStr">
         <is>
           <t>81269976</t>
         </is>
       </c>
       <c r="D432" s="7" t="inlineStr">
         <is>
           <t>Q7785</t>
         </is>
       </c>
       <c r="E432" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F432" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G432" s="9">
         <v>682</v>
       </c>
       <c r="H432" s="9">
-        <v/>
+        <v>511</v>
       </c>
       <c r="I432" s="10">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="J432" s="4"/>
     </row>
     <row r="433" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="4"/>
       <c r="B433" s="5"/>
       <c r="C433" s="6" t="inlineStr">
         <is>
           <t>81269707</t>
         </is>
       </c>
       <c r="D433" s="7" t="inlineStr">
         <is>
           <t>V1171</t>
         </is>
       </c>
       <c r="E433" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Симметрия" Optical d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F433" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G433" s="9">
         <v>715</v>
       </c>
       <c r="H433" s="9">
-        <v/>
+        <v>536</v>
       </c>
       <c r="I433" s="10">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="J433" s="4"/>
     </row>
     <row r="434" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="4"/>
       <c r="B434" s="5"/>
       <c r="C434" s="6" t="inlineStr">
         <is>
           <t>81269479</t>
         </is>
       </c>
       <c r="D434" s="7" t="inlineStr">
         <is>
           <t>1LS03MN08E</t>
         </is>
       </c>
       <c r="E434" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 230 мл Мартини хр. стекло "Shanghai Soul" d 11,7 см h18,1 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F434" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G434" s="9">
         <v>521</v>
       </c>
       <c r="H434" s="9">
         <v/>
       </c>
       <c r="I434" s="10">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="J434" s="4"/>
     </row>
     <row r="435" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="4"/>
       <c r="B435" s="5"/>
       <c r="C435" s="6" t="inlineStr">
         <is>
           <t>81280132</t>
         </is>
       </c>
       <c r="D435" s="7" t="inlineStr">
         <is>
           <t>IC15504</t>
         </is>
       </c>
       <c r="E435" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F435" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G435" s="9">
         <v>943</v>
       </c>
       <c r="H435" s="9">
         <v/>
       </c>
       <c r="I435" s="10">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="J435" s="4"/>
     </row>
     <row r="436" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="4"/>
       <c r="B436" s="5"/>
       <c r="C436" s="6" t="inlineStr">
         <is>
           <t>81269466</t>
         </is>
       </c>
       <c r="D436" s="7" t="inlineStr">
         <is>
           <t>4LS13LT09E</t>
         </is>
       </c>
       <c r="E436" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Orient Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F436" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G436" s="9">
         <v>747</v>
       </c>
       <c r="H436" s="9">
         <v/>
       </c>
       <c r="I436" s="10">
-        <v>275</v>
+        <v>245</v>
       </c>
       <c r="J436" s="4"/>
     </row>
     <row r="437" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="4"/>
       <c r="B437" s="5"/>
       <c r="C437" s="6" t="inlineStr">
         <is>
           <t>81269472</t>
         </is>
       </c>
       <c r="D437" s="7" t="inlineStr">
         <is>
           <t>4LS12LT09E</t>
         </is>
       </c>
       <c r="E437" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F437" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G437" s="9">
-        <v>851</v>
+        <v>623</v>
       </c>
       <c r="H437" s="9">
         <v/>
       </c>
       <c r="I437" s="10">
-        <v>176</v>
+        <v>392</v>
       </c>
       <c r="J437" s="4"/>
     </row>
     <row r="438" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="4"/>
       <c r="B438" s="5"/>
       <c r="C438" s="6" t="inlineStr">
         <is>
           <t>81261068</t>
         </is>
       </c>
       <c r="D438" s="7" t="inlineStr">
         <is>
           <t>115840</t>
         </is>
       </c>
       <c r="E438" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F438" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -34640,54 +34640,54 @@
       <c r="B439" s="5"/>
       <c r="C439" s="6" t="inlineStr">
         <is>
           <t>81261079</t>
         </is>
       </c>
       <c r="D439" s="7" t="inlineStr">
         <is>
           <t>109398</t>
         </is>
       </c>
       <c r="E439" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F439" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G439" s="9">
         <v>1086</v>
       </c>
       <c r="H439" s="9">
-        <v/>
+        <v>705</v>
       </c>
       <c r="I439" s="10">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="J439" s="4"/>
     </row>
     <row r="440" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="4"/>
       <c r="B440" s="5"/>
       <c r="C440" s="6" t="inlineStr">
         <is>
           <t>81261085</t>
         </is>
       </c>
       <c r="D440" s="7" t="inlineStr">
         <is>
           <t>185534</t>
         </is>
       </c>
       <c r="E440" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 275 мл Мартини хр. стекло Mondial d 10,4 см h17 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F440" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -34708,88 +34708,88 @@
       <c r="B441" s="5"/>
       <c r="C441" s="6" t="inlineStr">
         <is>
           <t>81260038</t>
         </is>
       </c>
       <c r="D441" s="7" t="inlineStr">
         <is>
           <t>111219</t>
         </is>
       </c>
       <c r="E441" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F441" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G441" s="9">
         <v>1208</v>
       </c>
       <c r="H441" s="9">
-        <v/>
+        <v>785</v>
       </c>
       <c r="I441" s="10">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="J441" s="4"/>
     </row>
     <row r="442" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="4"/>
       <c r="B442" s="5"/>
       <c r="C442" s="6" t="inlineStr">
         <is>
           <t>81201088</t>
         </is>
       </c>
       <c r="D442" s="7" t="inlineStr">
         <is>
           <t>N4594/N6831/62449</t>
         </is>
       </c>
       <c r="E442" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F442" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G442" s="9">
         <v>614</v>
       </c>
       <c r="H442" s="9">
         <v/>
       </c>
       <c r="I442" s="10">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="J442" s="4"/>
     </row>
     <row r="443" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="4"/>
       <c r="B443" s="5"/>
       <c r="C443" s="6" t="inlineStr">
         <is>
           <t>81261055</t>
         </is>
       </c>
       <c r="D443" s="7" t="inlineStr">
         <is>
           <t>111234</t>
         </is>
       </c>
       <c r="E443" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F443" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -34813,119 +34813,119 @@
           <t>81269744</t>
         </is>
       </c>
       <c r="D444" s="7" t="inlineStr">
         <is>
           <t>4LS13CU12E</t>
         </is>
       </c>
       <c r="E444" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл хр. стекло "Orient Rims" d 9,5 см h15,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F444" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G444" s="9">
         <v>1037</v>
       </c>
       <c r="H444" s="9">
         <v/>
       </c>
       <c r="I444" s="10">
-        <v>309</v>
+        <v>279</v>
       </c>
       <c r="J444" s="4"/>
     </row>
     <row r="445" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="4"/>
       <c r="B445" s="5"/>
       <c r="C445" s="6" t="inlineStr">
         <is>
           <t>81201097</t>
         </is>
       </c>
       <c r="D445" s="7" t="inlineStr">
         <is>
           <t>D6140/N6815 к=12/6</t>
         </is>
       </c>
       <c r="E445" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F445" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G445" s="9">
         <v>620</v>
       </c>
       <c r="H445" s="9">
         <v/>
       </c>
       <c r="I445" s="10">
-        <v>1528</v>
+        <v>1435</v>
       </c>
       <c r="J445" s="4"/>
     </row>
     <row r="446" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A446" s="4"/>
       <c r="B446" s="5"/>
       <c r="C446" s="6" t="inlineStr">
         <is>
           <t>81269004</t>
         </is>
       </c>
       <c r="D446" s="7" t="inlineStr">
         <is>
           <t>25343020006</t>
         </is>
       </c>
       <c r="E446" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F446" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G446" s="9">
         <v>708</v>
       </c>
       <c r="H446" s="9">
         <v/>
       </c>
       <c r="I446" s="10">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="J446" s="4"/>
     </row>
     <row r="447" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A447" s="4"/>
       <c r="B447" s="5"/>
       <c r="C447" s="6" t="inlineStr">
         <is>
           <t>81201304</t>
         </is>
       </c>
       <c r="D447" s="7" t="inlineStr">
         <is>
           <t>N8214</t>
         </is>
       </c>
       <c r="E447" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F447" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -34946,54 +34946,54 @@
       <c r="B448" s="5"/>
       <c r="C448" s="6" t="inlineStr">
         <is>
           <t>81269474</t>
         </is>
       </c>
       <c r="D448" s="7" t="inlineStr">
         <is>
           <t>4LS12CU12E</t>
         </is>
       </c>
       <c r="E448" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл хр. стекло "Rims" d 9,3 см h16 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F448" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G448" s="9">
         <v>1037</v>
       </c>
       <c r="H448" s="9">
-        <v/>
+        <v>777</v>
       </c>
       <c r="I448" s="10">
-        <v>639</v>
+        <v>610</v>
       </c>
       <c r="J448" s="4"/>
     </row>
     <row r="449" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A449" s="4"/>
       <c r="B449" s="5"/>
       <c r="C449" s="6" t="inlineStr">
         <is>
           <t>81261220</t>
         </is>
       </c>
       <c r="D449" s="7" t="inlineStr">
         <is>
           <t>113755</t>
         </is>
       </c>
       <c r="E449" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл Мартини хр. стекло Pure (Belfesta) d 11,4 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F449" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -35017,51 +35017,51 @@
           <t>81261058</t>
         </is>
       </c>
       <c r="D450" s="7" t="inlineStr">
         <is>
           <t>111220</t>
         </is>
       </c>
       <c r="E450" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F450" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G450" s="9">
         <v>929</v>
       </c>
       <c r="H450" s="9">
         <v/>
       </c>
       <c r="I450" s="10">
-        <v>254</v>
+        <v>212</v>
       </c>
       <c r="J450" s="4"/>
     </row>
     <row r="451" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="4"/>
       <c r="B451" s="5"/>
       <c r="C451" s="6" t="inlineStr">
         <is>
           <t>81233001</t>
         </is>
       </c>
       <c r="D451" s="7" t="inlineStr">
         <is>
           <t>26046020006</t>
         </is>
       </c>
       <c r="E451" s="8" t="inlineStr">
         <is>
           <t>Салатник d 21 см h3,8 см хр. стекло Galassia RCR [4]</t>
         </is>
       </c>
       <c r="F451" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -35116,51 +35116,51 @@
       <c r="B453" s="5"/>
       <c r="C453" s="6" t="inlineStr">
         <is>
           <t>81269557</t>
         </is>
       </c>
       <c r="D453" s="7" t="inlineStr">
         <is>
           <t>27701020006</t>
         </is>
       </c>
       <c r="E453" s="8" t="inlineStr">
         <is>
           <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
         </is>
       </c>
       <c r="F453" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G453" s="9">
         <v>370</v>
       </c>
       <c r="H453" s="9">
-        <v/>
+        <v>240</v>
       </c>
       <c r="I453" s="10">
         <v>1508</v>
       </c>
       <c r="J453" s="4"/>
     </row>
     <row r="454" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A454" s="4"/>
       <c r="B454" s="5"/>
       <c r="C454" s="6" t="inlineStr">
         <is>
           <t>81262140</t>
         </is>
       </c>
       <c r="D454" s="7" t="inlineStr">
         <is>
           <t>26524020006</t>
         </is>
       </c>
       <c r="E454" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 650 мл хр.стекло Luxion Combo RCR  </t>
         </is>
       </c>
       <c r="F454" s="7" t="inlineStr">
@@ -35221,184 +35221,184 @@
           <t>81262037</t>
         </is>
       </c>
       <c r="D456" s="7" t="inlineStr">
         <is>
           <t>26977020006</t>
         </is>
       </c>
       <c r="E456" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F456" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G456" s="9">
         <v>438</v>
       </c>
       <c r="H456" s="9">
         <v/>
       </c>
       <c r="I456" s="10">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="J456" s="4"/>
     </row>
     <row r="457" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A457" s="4"/>
       <c r="B457" s="5"/>
       <c r="C457" s="6" t="inlineStr">
         <is>
           <t>81260201</t>
         </is>
       </c>
       <c r="D457" s="7" t="inlineStr">
         <is>
           <t>28452020006</t>
         </is>
       </c>
       <c r="E457" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F457" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G457" s="9">
         <v>348</v>
       </c>
       <c r="H457" s="9">
         <v/>
       </c>
       <c r="I457" s="10">
-        <v>2158</v>
+        <v>2087</v>
       </c>
       <c r="J457" s="4"/>
     </row>
     <row r="458" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="4"/>
       <c r="B458" s="5"/>
       <c r="C458" s="6" t="inlineStr">
         <is>
           <t>81262036</t>
         </is>
       </c>
       <c r="D458" s="7" t="inlineStr">
         <is>
           <t>25935020406</t>
         </is>
       </c>
       <c r="E458" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F458" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G458" s="9">
         <v>398</v>
       </c>
       <c r="H458" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I458" s="10">
-        <v>4721</v>
+        <v>4697</v>
       </c>
       <c r="J458" s="4"/>
     </row>
     <row r="459" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="4"/>
       <c r="B459" s="5"/>
       <c r="C459" s="6" t="inlineStr">
         <is>
           <t>81269840</t>
         </is>
       </c>
       <c r="D459" s="7" t="inlineStr">
         <is>
           <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E459" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F459" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G459" s="9">
         <v>226</v>
       </c>
       <c r="H459" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I459" s="10">
         <v>9354</v>
       </c>
       <c r="J459" s="4"/>
     </row>
     <row r="460" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="4"/>
       <c r="B460" s="5"/>
       <c r="C460" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D460" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E460" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F460" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G460" s="9">
         <v>226</v>
       </c>
       <c r="H460" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I460" s="10">
         <v>4085</v>
       </c>
       <c r="J460" s="4"/>
     </row>
     <row r="461" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="4"/>
       <c r="B461" s="5"/>
       <c r="C461" s="6" t="inlineStr">
         <is>
           <t>81261051</t>
         </is>
       </c>
       <c r="D461" s="7" t="inlineStr">
         <is>
           <t>974261</t>
         </is>
       </c>
       <c r="E461" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F461" s="7" t="inlineStr">
@@ -35493,85 +35493,85 @@
           <t>81201068</t>
         </is>
       </c>
       <c r="D464" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E464" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F464" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G464" s="9">
         <v>814</v>
       </c>
       <c r="H464" s="9">
         <v/>
       </c>
       <c r="I464" s="10">
-        <v>655</v>
+        <v>542</v>
       </c>
       <c r="J464" s="4"/>
     </row>
     <row r="465" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="4"/>
       <c r="B465" s="5"/>
       <c r="C465" s="6" t="inlineStr">
         <is>
           <t>81269837</t>
         </is>
       </c>
       <c r="D465" s="7" t="inlineStr">
         <is>
           <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E465" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F465" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G465" s="9">
         <v>226</v>
       </c>
       <c r="H465" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I465" s="10">
-        <v>17395</v>
+        <v>17383</v>
       </c>
       <c r="J465" s="4"/>
     </row>
     <row r="466" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="4"/>
       <c r="B466" s="5"/>
       <c r="C466" s="6" t="inlineStr">
         <is>
           <t>81269833</t>
         </is>
       </c>
       <c r="D466" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E466" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F466" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -35595,51 +35595,51 @@
           <t>81269632</t>
         </is>
       </c>
       <c r="D467" s="7" t="inlineStr">
         <is>
           <t>1LT17RK10E</t>
         </is>
       </c>
       <c r="E467" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло "Serene" d 7 см h7,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F467" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G467" s="9">
         <v>237</v>
       </c>
       <c r="H467" s="9">
         <v/>
       </c>
       <c r="I467" s="10">
-        <v>3724</v>
+        <v>3379</v>
       </c>
       <c r="J467" s="4"/>
     </row>
     <row r="468" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" s="4"/>
       <c r="B468" s="5"/>
       <c r="C468" s="6" t="inlineStr">
         <is>
           <t>81261083</t>
         </is>
       </c>
       <c r="D468" s="7" t="inlineStr">
         <is>
           <t>175531</t>
         </is>
       </c>
       <c r="E468" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло Convention d 8 см h8,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F468" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -35663,289 +35663,289 @@
           <t>81262092</t>
         </is>
       </c>
       <c r="D469" s="7" t="inlineStr">
         <is>
           <t>25861020706</t>
         </is>
       </c>
       <c r="E469" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F469" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G469" s="9">
         <v>428</v>
       </c>
       <c r="H469" s="9">
         <v/>
       </c>
       <c r="I469" s="10">
-        <v>781</v>
+        <v>662</v>
       </c>
       <c r="J469" s="4"/>
     </row>
     <row r="470" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="4"/>
       <c r="B470" s="5"/>
       <c r="C470" s="6" t="inlineStr">
         <is>
           <t>81261093</t>
         </is>
       </c>
       <c r="D470" s="7" t="inlineStr">
         <is>
           <t>112844</t>
         </is>
       </c>
       <c r="E470" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 306 мл хр. стекло Pure (Belfesta) d 8,9 см h8,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F470" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G470" s="9">
         <v>1048</v>
       </c>
       <c r="H470" s="9">
         <v/>
       </c>
       <c r="I470" s="10">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="J470" s="4"/>
     </row>
     <row r="471" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A471" s="4"/>
       <c r="B471" s="5"/>
       <c r="C471" s="6" t="inlineStr">
         <is>
           <t>81269189</t>
         </is>
       </c>
       <c r="D471" s="7" t="inlineStr">
         <is>
           <t>G3666</t>
         </is>
       </c>
       <c r="E471" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F471" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G471" s="9">
         <v>282</v>
       </c>
       <c r="H471" s="9">
-        <v/>
+        <v>211</v>
       </c>
       <c r="I471" s="10">
-        <v>1126</v>
+        <v>1114</v>
       </c>
       <c r="J471" s="4"/>
     </row>
     <row r="472" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="4"/>
       <c r="B472" s="5"/>
       <c r="C472" s="6" t="inlineStr">
         <is>
           <t>81262008</t>
         </is>
       </c>
       <c r="D472" s="7" t="inlineStr">
         <is>
           <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E472" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F472" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G472" s="9">
         <v>427</v>
       </c>
       <c r="H472" s="9">
         <v/>
       </c>
       <c r="I472" s="10">
-        <v>1592</v>
+        <v>1095</v>
       </c>
       <c r="J472" s="4"/>
     </row>
     <row r="473" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="4"/>
       <c r="B473" s="5"/>
       <c r="C473" s="6" t="inlineStr">
         <is>
           <t>81262035</t>
         </is>
       </c>
       <c r="D473" s="7" t="inlineStr">
         <is>
           <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E473" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F473" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G473" s="9">
         <v>497</v>
       </c>
       <c r="H473" s="9">
         <v/>
       </c>
       <c r="I473" s="10">
-        <v>2155</v>
+        <v>2107</v>
       </c>
       <c r="J473" s="4"/>
     </row>
     <row r="474" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="4"/>
       <c r="B474" s="5"/>
       <c r="C474" s="6" t="inlineStr">
         <is>
           <t>81262064</t>
         </is>
       </c>
       <c r="D474" s="7" t="inlineStr">
         <is>
           <t>26979020006</t>
         </is>
       </c>
       <c r="E474" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F474" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G474" s="9">
         <v>505</v>
       </c>
       <c r="H474" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I474" s="10">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="J474" s="4"/>
     </row>
     <row r="475" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="4"/>
       <c r="B475" s="5"/>
       <c r="C475" s="6" t="inlineStr">
         <is>
           <t>81262022</t>
         </is>
       </c>
       <c r="D475" s="7" t="inlineStr">
         <is>
           <t>26980020006</t>
         </is>
       </c>
       <c r="E475" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F475" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G475" s="9">
         <v>505</v>
       </c>
       <c r="H475" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I475" s="10">
-        <v>1195</v>
+        <v>1183</v>
       </c>
       <c r="J475" s="4"/>
     </row>
     <row r="476" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A476" s="4"/>
       <c r="B476" s="5"/>
       <c r="C476" s="6" t="inlineStr">
         <is>
           <t>81269337</t>
         </is>
       </c>
       <c r="D476" s="7" t="inlineStr">
         <is>
           <t>27616020306</t>
         </is>
       </c>
       <c r="E476" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F476" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G476" s="9">
         <v>448</v>
       </c>
       <c r="H476" s="9">
         <v/>
       </c>
       <c r="I476" s="10">
-        <v>869</v>
+        <v>820</v>
       </c>
       <c r="J476" s="4"/>
     </row>
     <row r="477" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A477" s="4"/>
       <c r="B477" s="5"/>
       <c r="C477" s="6" t="inlineStr">
         <is>
           <t>81261061</t>
         </is>
       </c>
       <c r="D477" s="7" t="inlineStr">
         <is>
           <t>118742</t>
         </is>
       </c>
       <c r="E477" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 322 мл хр. стекло Bar Special d 8,3 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F477" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -35966,224 +35966,224 @@
       <c r="B478" s="5"/>
       <c r="C478" s="6" t="inlineStr">
         <is>
           <t>81261232</t>
         </is>
       </c>
       <c r="D478" s="7" t="inlineStr">
         <is>
           <t>145063</t>
         </is>
       </c>
       <c r="E478" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F478" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G478" s="9">
         <v>1350</v>
       </c>
       <c r="H478" s="9">
-        <v/>
+        <v>877</v>
       </c>
       <c r="I478" s="10">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="J478" s="4"/>
     </row>
     <row r="479" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A479" s="4"/>
       <c r="B479" s="5"/>
       <c r="C479" s="6" t="inlineStr">
         <is>
           <t>81261052</t>
         </is>
       </c>
       <c r="D479" s="7" t="inlineStr">
         <is>
           <t>978483</t>
         </is>
       </c>
       <c r="E479" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F479" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G479" s="9">
         <v>486</v>
       </c>
       <c r="H479" s="9">
-        <v/>
+        <v>315</v>
       </c>
       <c r="I479" s="10">
-        <v>4884</v>
+        <v>4885</v>
       </c>
       <c r="J479" s="4"/>
     </row>
     <row r="480" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A480" s="4"/>
       <c r="B480" s="5"/>
       <c r="C480" s="6" t="inlineStr">
         <is>
           <t>81269159</t>
         </is>
       </c>
       <c r="D480" s="7" t="inlineStr">
         <is>
           <t>27439020506</t>
         </is>
       </c>
       <c r="E480" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F480" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G480" s="9">
         <v>472</v>
       </c>
       <c r="H480" s="9">
         <v/>
       </c>
       <c r="I480" s="10">
-        <v>802</v>
+        <v>780</v>
       </c>
       <c r="J480" s="4"/>
     </row>
     <row r="481" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A481" s="4"/>
       <c r="B481" s="5"/>
       <c r="C481" s="6" t="inlineStr">
         <is>
           <t>81260122</t>
         </is>
       </c>
       <c r="D481" s="7" t="inlineStr">
         <is>
           <t>25924020206</t>
         </is>
       </c>
       <c r="E481" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F481" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G481" s="9">
         <v>451</v>
       </c>
       <c r="H481" s="9">
-        <v/>
+        <v>293</v>
       </c>
       <c r="I481" s="10">
-        <v>3928</v>
+        <v>3911</v>
       </c>
       <c r="J481" s="4"/>
     </row>
     <row r="482" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A482" s="4"/>
       <c r="B482" s="5"/>
       <c r="C482" s="6" t="inlineStr">
         <is>
           <t>81262015</t>
         </is>
       </c>
       <c r="D482" s="7" t="inlineStr">
         <is>
           <t>26244020106</t>
         </is>
       </c>
       <c r="E482" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F482" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G482" s="9">
         <v>522</v>
       </c>
       <c r="H482" s="9">
         <v/>
       </c>
       <c r="I482" s="10">
-        <v>281</v>
+        <v>226</v>
       </c>
       <c r="J482" s="4"/>
     </row>
     <row r="483" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A483" s="4"/>
       <c r="B483" s="5"/>
       <c r="C483" s="6" t="inlineStr">
         <is>
           <t>81262095</t>
         </is>
       </c>
       <c r="D483" s="7" t="inlineStr">
         <is>
           <t>26526020006</t>
         </is>
       </c>
       <c r="E483" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F483" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G483" s="9">
         <v>635</v>
       </c>
       <c r="H483" s="9">
-        <v/>
+        <v>412</v>
       </c>
       <c r="I483" s="10">
-        <v>1173</v>
+        <v>1149</v>
       </c>
       <c r="J483" s="4"/>
     </row>
     <row r="484" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="4"/>
       <c r="B484" s="5"/>
       <c r="C484" s="6" t="inlineStr">
         <is>
           <t>81260111</t>
         </is>
       </c>
       <c r="D484" s="7" t="inlineStr">
         <is>
           <t>27204020006</t>
         </is>
       </c>
       <c r="E484" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F484" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -36207,153 +36207,153 @@
           <t>81263004</t>
         </is>
       </c>
       <c r="D485" s="7" t="inlineStr">
         <is>
           <t>27277020006</t>
         </is>
       </c>
       <c r="E485" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F485" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G485" s="9">
         <v>482</v>
       </c>
       <c r="H485" s="9">
         <v/>
       </c>
       <c r="I485" s="10">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="J485" s="4"/>
     </row>
     <row r="486" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="4"/>
       <c r="B486" s="5"/>
       <c r="C486" s="6" t="inlineStr">
         <is>
           <t>81260108</t>
         </is>
       </c>
       <c r="D486" s="7" t="inlineStr">
         <is>
           <t>1LP23DR12</t>
         </is>
       </c>
       <c r="E486" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F486" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G486" s="9">
         <v>300</v>
       </c>
       <c r="H486" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I486" s="10">
         <v>1165</v>
       </c>
       <c r="J486" s="4"/>
     </row>
     <row r="487" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A487" s="4"/>
       <c r="B487" s="5"/>
       <c r="C487" s="6" t="inlineStr">
         <is>
           <t>81260110</t>
         </is>
       </c>
       <c r="D487" s="7" t="inlineStr">
         <is>
           <t>1LP24DR12</t>
         </is>
       </c>
       <c r="E487" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F487" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G487" s="9">
         <v>300</v>
       </c>
       <c r="H487" s="9">
         <v/>
       </c>
       <c r="I487" s="10">
-        <v>748</v>
+        <v>687</v>
       </c>
       <c r="J487" s="4"/>
     </row>
     <row r="488" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A488" s="4"/>
       <c r="B488" s="5"/>
       <c r="C488" s="6" t="inlineStr">
         <is>
           <t>81260106</t>
         </is>
       </c>
       <c r="D488" s="7" t="inlineStr">
         <is>
           <t>1LP22DR12</t>
         </is>
       </c>
       <c r="E488" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F488" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G488" s="9">
         <v>300</v>
       </c>
       <c r="H488" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I488" s="10">
-        <v>424</v>
+        <v>400</v>
       </c>
       <c r="J488" s="4"/>
     </row>
     <row r="489" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="4"/>
       <c r="B489" s="5"/>
       <c r="C489" s="6" t="inlineStr">
         <is>
           <t>81200907</t>
         </is>
       </c>
       <c r="D489" s="7" t="inlineStr">
         <is>
           <t>G3367</t>
         </is>
       </c>
       <c r="E489" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл хр. стекло "Лима" d 9 см h8,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F489" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -36442,122 +36442,122 @@
       <c r="B492" s="5"/>
       <c r="C492" s="6" t="inlineStr">
         <is>
           <t>81262094</t>
         </is>
       </c>
       <c r="D492" s="7" t="inlineStr">
         <is>
           <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E492" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F492" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G492" s="9">
         <v>580</v>
       </c>
       <c r="H492" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I492" s="10">
-        <v>866</v>
+        <v>817</v>
       </c>
       <c r="J492" s="4"/>
     </row>
     <row r="493" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A493" s="4"/>
       <c r="B493" s="5"/>
       <c r="C493" s="6" t="inlineStr">
         <is>
           <t>81262009</t>
         </is>
       </c>
       <c r="D493" s="7" t="inlineStr">
         <is>
           <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E493" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F493" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G493" s="9">
         <v>435</v>
       </c>
       <c r="H493" s="9">
         <v/>
       </c>
       <c r="I493" s="10">
-        <v>624</v>
+        <v>0</v>
       </c>
       <c r="J493" s="4"/>
     </row>
     <row r="494" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A494" s="4"/>
       <c r="B494" s="5"/>
       <c r="C494" s="6" t="inlineStr">
         <is>
           <t>81260153</t>
         </is>
       </c>
       <c r="D494" s="7" t="inlineStr">
         <is>
           <t>26323020006</t>
         </is>
       </c>
       <c r="E494" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F494" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G494" s="9">
         <v>1043</v>
       </c>
       <c r="H494" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I494" s="10">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="J494" s="4"/>
     </row>
     <row r="495" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A495" s="4"/>
       <c r="B495" s="5"/>
       <c r="C495" s="6" t="inlineStr">
         <is>
           <t>81269101</t>
         </is>
       </c>
       <c r="D495" s="7" t="inlineStr">
         <is>
           <t>27293020006</t>
         </is>
       </c>
       <c r="E495" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F495" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -36578,54 +36578,54 @@
       <c r="B496" s="5"/>
       <c r="C496" s="6" t="inlineStr">
         <is>
           <t>81262027</t>
         </is>
       </c>
       <c r="D496" s="7" t="inlineStr">
         <is>
           <t>26537020006</t>
         </is>
       </c>
       <c r="E496" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F496" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G496" s="9">
         <v>3225</v>
       </c>
       <c r="H496" s="9">
-        <v/>
+        <v>2096</v>
       </c>
       <c r="I496" s="10">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="J496" s="4"/>
     </row>
     <row r="497" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A497" s="4"/>
       <c r="B497" s="5"/>
       <c r="C497" s="6" t="inlineStr">
         <is>
           <t>81262141</t>
         </is>
       </c>
       <c r="D497" s="7" t="inlineStr">
         <is>
           <t>26322020106</t>
         </is>
       </c>
       <c r="E497" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F497" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -36680,88 +36680,88 @@
       <c r="B499" s="5"/>
       <c r="C499" s="6" t="inlineStr">
         <is>
           <t>81201069</t>
         </is>
       </c>
       <c r="D499" s="7" t="inlineStr">
         <is>
           <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E499" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F499" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G499" s="9">
         <v>486</v>
       </c>
       <c r="H499" s="9">
-        <v/>
+        <v>364</v>
       </c>
       <c r="I499" s="10">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="J499" s="4"/>
     </row>
     <row r="500" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="4"/>
       <c r="B500" s="5"/>
       <c r="C500" s="6" t="inlineStr">
         <is>
           <t>81262075</t>
         </is>
       </c>
       <c r="D500" s="7" t="inlineStr">
         <is>
           <t>26319020406</t>
         </is>
       </c>
       <c r="E500" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F500" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G500" s="9">
         <v>378</v>
       </c>
       <c r="H500" s="9">
         <v/>
       </c>
       <c r="I500" s="10">
-        <v>1890</v>
+        <v>1783</v>
       </c>
       <c r="J500" s="4"/>
     </row>
     <row r="501" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="4"/>
       <c r="B501" s="5"/>
       <c r="C501" s="6" t="inlineStr">
         <is>
           <t>81269266</t>
         </is>
       </c>
       <c r="D501" s="7" t="inlineStr">
         <is>
           <t>L8673</t>
         </is>
       </c>
       <c r="E501" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F501" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -36850,122 +36850,122 @@
       <c r="B504" s="5"/>
       <c r="C504" s="6" t="inlineStr">
         <is>
           <t>81200908</t>
         </is>
       </c>
       <c r="D504" s="7" t="inlineStr">
         <is>
           <t>G3368</t>
         </is>
       </c>
       <c r="E504" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло "Лима" d 9,5 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F504" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G504" s="9">
         <v>340</v>
       </c>
       <c r="H504" s="9">
-        <v/>
+        <v>255</v>
       </c>
       <c r="I504" s="10">
-        <v>1090</v>
+        <v>755</v>
       </c>
       <c r="J504" s="4"/>
     </row>
     <row r="505" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A505" s="4"/>
       <c r="B505" s="5"/>
       <c r="C505" s="6" t="inlineStr">
         <is>
           <t>81262048</t>
         </is>
       </c>
       <c r="D505" s="7" t="inlineStr">
         <is>
           <t>26978020006</t>
         </is>
       </c>
       <c r="E505" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F505" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G505" s="9">
         <v>438</v>
       </c>
       <c r="H505" s="9">
         <v/>
       </c>
       <c r="I505" s="10">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J505" s="4"/>
     </row>
     <row r="506" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A506" s="4"/>
       <c r="B506" s="5"/>
       <c r="C506" s="6" t="inlineStr">
         <is>
           <t>81260199</t>
         </is>
       </c>
       <c r="D506" s="7" t="inlineStr">
         <is>
           <t>28437020006</t>
         </is>
       </c>
       <c r="E506" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F506" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G506" s="9">
         <v>354</v>
       </c>
       <c r="H506" s="9">
         <v/>
       </c>
       <c r="I506" s="10">
-        <v>1948</v>
+        <v>1919</v>
       </c>
       <c r="J506" s="4"/>
     </row>
     <row r="507" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A507" s="4"/>
       <c r="B507" s="5"/>
       <c r="C507" s="6" t="inlineStr">
         <is>
           <t>81261092</t>
         </is>
       </c>
       <c r="D507" s="7" t="inlineStr">
         <is>
           <t>112417</t>
         </is>
       </c>
       <c r="E507" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 389 мл хр. стекло Pure (Belfesta) d 9,6 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F507" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -36986,122 +36986,122 @@
       <c r="B508" s="5"/>
       <c r="C508" s="6" t="inlineStr">
         <is>
           <t>81269109</t>
         </is>
       </c>
       <c r="D508" s="7" t="inlineStr">
         <is>
           <t>27432020006</t>
         </is>
       </c>
       <c r="E508" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F508" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G508" s="9">
         <v>530</v>
       </c>
       <c r="H508" s="9">
-        <v/>
+        <v>344</v>
       </c>
       <c r="I508" s="10">
-        <v>1523</v>
+        <v>1510</v>
       </c>
       <c r="J508" s="4"/>
     </row>
     <row r="509" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A509" s="4"/>
       <c r="B509" s="5"/>
       <c r="C509" s="6" t="inlineStr">
         <is>
           <t>81249110</t>
         </is>
       </c>
       <c r="D509" s="7" t="inlineStr">
         <is>
           <t>25478020006</t>
         </is>
       </c>
       <c r="E509" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F509" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G509" s="9">
         <v>389</v>
       </c>
       <c r="H509" s="9">
-        <v/>
+        <v>252</v>
       </c>
       <c r="I509" s="10">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="J509" s="4"/>
     </row>
     <row r="510" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A510" s="4"/>
       <c r="B510" s="5"/>
       <c r="C510" s="6" t="inlineStr">
         <is>
           <t>81269628</t>
         </is>
       </c>
       <c r="D510" s="7" t="inlineStr">
         <is>
           <t>1LT17DR14E</t>
         </is>
       </c>
       <c r="E510" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 395 мл хр. стекло "Serene" d 8,7 см h8,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F510" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G510" s="9">
         <v>237</v>
       </c>
       <c r="H510" s="9">
         <v/>
       </c>
       <c r="I510" s="10">
-        <v>13601</v>
+        <v>12526</v>
       </c>
       <c r="J510" s="4"/>
     </row>
     <row r="511" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="4"/>
       <c r="B511" s="5"/>
       <c r="C511" s="6" t="inlineStr">
         <is>
           <t>81269122</t>
         </is>
       </c>
       <c r="D511" s="7" t="inlineStr">
         <is>
           <t>121411</t>
         </is>
       </c>
       <c r="E511" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 398 мл хр. стекло VerVino (Verbelle) d 9,1 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F511" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -37193,221 +37193,221 @@
           <t>81269920</t>
         </is>
       </c>
       <c r="D514" s="7" t="inlineStr">
         <is>
           <t>28078020006</t>
         </is>
       </c>
       <c r="E514" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
         </is>
       </c>
       <c r="F514" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G514" s="9">
         <v>374</v>
       </c>
       <c r="H514" s="9">
         <v/>
       </c>
       <c r="I514" s="10">
-        <v>937</v>
+        <v>871</v>
       </c>
       <c r="J514" s="4"/>
     </row>
     <row r="515" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="4"/>
       <c r="B515" s="5"/>
       <c r="C515" s="6" t="inlineStr">
         <is>
           <t>81269158</t>
         </is>
       </c>
       <c r="D515" s="7" t="inlineStr">
         <is>
           <t>27434020006</t>
         </is>
       </c>
       <c r="E515" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
         </is>
       </c>
       <c r="F515" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G515" s="9">
         <v>605</v>
       </c>
       <c r="H515" s="9">
-        <v/>
+        <v>393</v>
       </c>
       <c r="I515" s="10">
-        <v>3210</v>
+        <v>3096</v>
       </c>
       <c r="J515" s="4"/>
     </row>
     <row r="516" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="4"/>
       <c r="B516" s="5"/>
       <c r="C516" s="6" t="inlineStr">
         <is>
           <t>81262062</t>
         </is>
       </c>
       <c r="D516" s="7" t="inlineStr">
         <is>
           <t>25952020006, 26538</t>
         </is>
       </c>
       <c r="E516" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F516" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G516" s="9">
         <v>362</v>
       </c>
       <c r="H516" s="9">
-        <v/>
+        <v>235</v>
       </c>
       <c r="I516" s="10">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="J516" s="4"/>
     </row>
     <row r="517" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="4"/>
       <c r="B517" s="5"/>
       <c r="C517" s="6" t="inlineStr">
         <is>
           <t>81200910</t>
         </is>
       </c>
       <c r="D517" s="7" t="inlineStr">
         <is>
           <t>G3323</t>
         </is>
       </c>
       <c r="E517" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 440 мл хр. стекло "Праймери" d 6,5 см h11 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F517" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G517" s="9">
         <v>375</v>
       </c>
       <c r="H517" s="9">
-        <v/>
+        <v>281</v>
       </c>
       <c r="I517" s="10">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="J517" s="4"/>
     </row>
     <row r="518" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="4"/>
       <c r="B518" s="5"/>
       <c r="C518" s="6" t="inlineStr">
         <is>
           <t>81269854</t>
         </is>
       </c>
       <c r="D518" s="7" t="inlineStr">
         <is>
           <t>DF24070-500</t>
         </is>
       </c>
       <c r="E518" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 450 мл хр. стекло "Франсуа-Рене" d 8,8 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F518" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G518" s="9">
         <v>763</v>
       </c>
       <c r="H518" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I518" s="10">
         <v>1981</v>
       </c>
       <c r="J518" s="4"/>
     </row>
     <row r="519" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="4"/>
       <c r="B519" s="5"/>
       <c r="C519" s="6" t="inlineStr">
         <is>
           <t>81269859</t>
         </is>
       </c>
       <c r="D519" s="7" t="inlineStr">
         <is>
           <t>DF23174-500</t>
         </is>
       </c>
       <c r="E519" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 480 мл хр. стекло "Витторе Карпаччо" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F519" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G519" s="9">
         <v>763</v>
       </c>
       <c r="H519" s="9">
         <v/>
       </c>
       <c r="I519" s="10">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="J519" s="4"/>
     </row>
     <row r="520" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A520" s="4"/>
       <c r="B520" s="5"/>
       <c r="C520" s="6" t="inlineStr">
         <is>
           <t>81262054</t>
         </is>
       </c>
       <c r="D520" s="7" t="inlineStr">
         <is>
           <t>25352020006</t>
         </is>
       </c>
       <c r="E520" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F520" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -37428,88 +37428,88 @@
       <c r="B521" s="5"/>
       <c r="C521" s="6" t="inlineStr">
         <is>
           <t>81280134</t>
         </is>
       </c>
       <c r="D521" s="7" t="inlineStr">
         <is>
           <t>TU18035</t>
         </is>
       </c>
       <c r="E521" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 530 мл хр. стекло "Ресторан" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F521" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G521" s="9">
         <v>753</v>
       </c>
       <c r="H521" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I521" s="10">
         <v>2373</v>
       </c>
       <c r="J521" s="4"/>
     </row>
     <row r="522" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A522" s="4"/>
       <c r="B522" s="5"/>
       <c r="C522" s="6" t="inlineStr">
         <is>
           <t>81269188</t>
         </is>
       </c>
       <c r="D522" s="7" t="inlineStr">
         <is>
           <t>G3658</t>
         </is>
       </c>
       <c r="E522" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 220 мл хр. стекло "Вине" d 6,2 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F522" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G522" s="9">
         <v>263</v>
       </c>
       <c r="H522" s="9">
         <v/>
       </c>
       <c r="I522" s="10">
-        <v>328</v>
+        <v>280</v>
       </c>
       <c r="J522" s="4"/>
     </row>
     <row r="523" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A523" s="4"/>
       <c r="B523" s="5"/>
       <c r="C523" s="6" t="inlineStr">
         <is>
           <t>81260035</t>
         </is>
       </c>
       <c r="D523" s="7" t="inlineStr">
         <is>
           <t>813893</t>
         </is>
       </c>
       <c r="E523" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 240 мл хр. стекло Paris d 6 см h11,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F523" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -37601,218 +37601,218 @@
           <t>81269751</t>
         </is>
       </c>
       <c r="D526" s="7" t="inlineStr">
         <is>
           <t>S99HB26</t>
         </is>
       </c>
       <c r="E526" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 260 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F526" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G526" s="9">
         <v>213</v>
       </c>
       <c r="H526" s="9">
         <v/>
       </c>
       <c r="I526" s="10">
-        <v>2332</v>
+        <v>2115</v>
       </c>
       <c r="J526" s="4"/>
     </row>
     <row r="527" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="4"/>
       <c r="B527" s="5"/>
       <c r="C527" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D527" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E527" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F527" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G527" s="9">
         <v>226</v>
       </c>
       <c r="H527" s="9">
         <v/>
       </c>
       <c r="I527" s="10">
-        <v>8217</v>
+        <v>8204</v>
       </c>
       <c r="J527" s="4"/>
     </row>
     <row r="528" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="4"/>
       <c r="B528" s="5"/>
       <c r="C528" s="6" t="inlineStr">
         <is>
           <t>81200904</t>
         </is>
       </c>
       <c r="D528" s="7" t="inlineStr">
         <is>
           <t>G0036 кор=24/6</t>
         </is>
       </c>
       <c r="E528" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "Праймери" d 7 см h9,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F528" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G528" s="9">
         <v>332</v>
       </c>
       <c r="H528" s="9">
         <v/>
       </c>
       <c r="I528" s="10">
-        <v>1111</v>
+        <v>833</v>
       </c>
       <c r="J528" s="4"/>
     </row>
     <row r="529" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A529" s="4"/>
       <c r="B529" s="5"/>
       <c r="C529" s="6" t="inlineStr">
         <is>
           <t>81260036</t>
         </is>
       </c>
       <c r="D529" s="7" t="inlineStr">
         <is>
           <t>571703 / 122415=4 шт/кор</t>
         </is>
       </c>
       <c r="E529" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл хр. стекло Paris d 6,1 см h14,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F529" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G529" s="9">
         <v>1213</v>
       </c>
       <c r="H529" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I529" s="10">
         <v>1501</v>
       </c>
       <c r="J529" s="4"/>
     </row>
     <row r="530" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="4"/>
       <c r="B530" s="5"/>
       <c r="C530" s="6" t="inlineStr">
         <is>
           <t>81269629</t>
         </is>
       </c>
       <c r="D530" s="7" t="inlineStr">
         <is>
           <t>1LT17HB10E</t>
         </is>
       </c>
       <c r="E530" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 285 мл хр. стекло "Serene" d 6,2 см h12,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F530" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G530" s="9">
         <v>256</v>
       </c>
       <c r="H530" s="9">
         <v/>
       </c>
       <c r="I530" s="10">
-        <v>4148</v>
+        <v>4003</v>
       </c>
       <c r="J530" s="4"/>
     </row>
     <row r="531" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="4"/>
       <c r="B531" s="5"/>
       <c r="C531" s="6" t="inlineStr">
         <is>
           <t>81269838</t>
         </is>
       </c>
       <c r="D531" s="7" t="inlineStr">
         <is>
           <t>1NT16HB10</t>
         </is>
       </c>
       <c r="E531" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Noble line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F531" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G531" s="9">
         <v>226</v>
       </c>
       <c r="H531" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I531" s="10">
         <v>11761</v>
       </c>
       <c r="J531" s="4"/>
     </row>
     <row r="532" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="4"/>
       <c r="B532" s="5"/>
       <c r="C532" s="6" t="inlineStr">
         <is>
           <t>81201102</t>
         </is>
       </c>
       <c r="D532" s="7" t="inlineStr">
         <is>
           <t>J9522</t>
         </is>
       </c>
       <c r="E532" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Ревил Ап" d 8,4 см h9,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F532" s="7" t="inlineStr">
@@ -37873,51 +37873,51 @@
           <t>81269190</t>
         </is>
       </c>
       <c r="D534" s="7" t="inlineStr">
         <is>
           <t>G3674</t>
         </is>
       </c>
       <c r="E534" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло "Вине" d 6,9 см h12,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F534" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G534" s="9">
         <v>275</v>
       </c>
       <c r="H534" s="9">
         <v/>
       </c>
       <c r="I534" s="10">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="J534" s="4"/>
     </row>
     <row r="535" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="4"/>
       <c r="B535" s="5"/>
       <c r="C535" s="6" t="inlineStr">
         <is>
           <t>81261048</t>
         </is>
       </c>
       <c r="D535" s="7" t="inlineStr">
         <is>
           <t>974244</t>
         </is>
       </c>
       <c r="E535" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Banquet d 6,9 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F535" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -37941,187 +37941,187 @@
           <t>81260123</t>
         </is>
       </c>
       <c r="D536" s="7" t="inlineStr">
         <is>
           <t>25967020606</t>
         </is>
       </c>
       <c r="E536" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Laurus d 7,3 см h14,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F536" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G536" s="9">
         <v>498</v>
       </c>
       <c r="H536" s="9">
         <v/>
       </c>
       <c r="I536" s="10">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="J536" s="4"/>
     </row>
     <row r="537" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="4"/>
       <c r="B537" s="5"/>
       <c r="C537" s="6" t="inlineStr">
         <is>
           <t>81269160</t>
         </is>
       </c>
       <c r="D537" s="7" t="inlineStr">
         <is>
           <t>27438020306</t>
         </is>
       </c>
       <c r="E537" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл хр. стекло Etna d 6,8 см h14,9 см RCR [6]  </t>
         </is>
       </c>
       <c r="F537" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G537" s="9">
         <v>510</v>
       </c>
       <c r="H537" s="9">
         <v/>
       </c>
       <c r="I537" s="10">
-        <v>843</v>
+        <v>620</v>
       </c>
       <c r="J537" s="4"/>
     </row>
     <row r="538" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="4"/>
       <c r="B538" s="5"/>
       <c r="C538" s="6" t="inlineStr">
         <is>
           <t>81260109</t>
         </is>
       </c>
       <c r="D538" s="7" t="inlineStr">
         <is>
           <t>1LP23HB12</t>
         </is>
       </c>
       <c r="E538" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Dazzle Pavilion" d 7,2/5,8 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F538" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G538" s="9">
         <v>300</v>
       </c>
       <c r="H538" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I538" s="10">
         <v>1189</v>
       </c>
       <c r="J538" s="4"/>
     </row>
     <row r="539" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="4"/>
       <c r="B539" s="5"/>
       <c r="C539" s="6" t="inlineStr">
         <is>
           <t>81260112</t>
         </is>
       </c>
       <c r="D539" s="7" t="inlineStr">
         <is>
           <t>1LP24HB12</t>
         </is>
       </c>
       <c r="E539" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Gleam Pavilion" d 7,2/5,8 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F539" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G539" s="9">
         <v>300</v>
       </c>
       <c r="H539" s="9">
         <v/>
       </c>
       <c r="I539" s="10">
-        <v>954</v>
+        <v>882</v>
       </c>
       <c r="J539" s="4"/>
     </row>
     <row r="540" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="4"/>
       <c r="B540" s="5"/>
       <c r="C540" s="6" t="inlineStr">
         <is>
           <t>81260107</t>
         </is>
       </c>
       <c r="D540" s="7" t="inlineStr">
         <is>
           <t>1LP22HB12</t>
         </is>
       </c>
       <c r="E540" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Radiant Pavilion" d 7,2/5,4 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F540" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G540" s="9">
         <v>300</v>
       </c>
       <c r="H540" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I540" s="10">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="J540" s="4"/>
     </row>
     <row r="541" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="4"/>
       <c r="B541" s="5"/>
       <c r="C541" s="6" t="inlineStr">
         <is>
           <t>81269193</t>
         </is>
       </c>
       <c r="D541" s="7" t="inlineStr">
         <is>
           <t>L8675</t>
         </is>
       </c>
       <c r="E541" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Аска" d 7,6 см h12,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F541" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -38142,51 +38142,51 @@
       <c r="B542" s="5"/>
       <c r="C542" s="6" t="inlineStr">
         <is>
           <t>81201066</t>
         </is>
       </c>
       <c r="D542" s="7" t="inlineStr">
         <is>
           <t>U1041/G9100</t>
         </is>
       </c>
       <c r="E542" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Оупен Ап" d 8 см h12 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F542" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G542" s="9">
         <v>480</v>
       </c>
       <c r="H542" s="9">
-        <v/>
+        <v>360</v>
       </c>
       <c r="I542" s="10">
         <v>542</v>
       </c>
       <c r="J542" s="4"/>
     </row>
     <row r="543" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A543" s="4"/>
       <c r="B543" s="5"/>
       <c r="C543" s="6" t="inlineStr">
         <is>
           <t>81249511</t>
         </is>
       </c>
       <c r="D543" s="7" t="inlineStr">
         <is>
           <t>26730020006</t>
         </is>
       </c>
       <c r="E543" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло FIRE d 7,2 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F543" s="7" t="inlineStr">
@@ -38247,85 +38247,85 @@
           <t>81262019</t>
         </is>
       </c>
       <c r="D545" s="7" t="inlineStr">
         <is>
           <t>25860020806</t>
         </is>
       </c>
       <c r="E545" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Opera d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F545" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G545" s="9">
         <v>498</v>
       </c>
       <c r="H545" s="9">
         <v/>
       </c>
       <c r="I545" s="10">
-        <v>643</v>
+        <v>517</v>
       </c>
       <c r="J545" s="4"/>
     </row>
     <row r="546" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="4"/>
       <c r="B546" s="5"/>
       <c r="C546" s="6" t="inlineStr">
         <is>
           <t>81262021</t>
         </is>
       </c>
       <c r="D546" s="7" t="inlineStr">
         <is>
           <t>26981020006</t>
         </is>
       </c>
       <c r="E546" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Sound Soul d 7 см h15,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F546" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G546" s="9">
         <v>519</v>
       </c>
       <c r="H546" s="9">
         <v/>
       </c>
       <c r="I546" s="10">
-        <v>637</v>
+        <v>595</v>
       </c>
       <c r="J546" s="4"/>
     </row>
     <row r="547" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A547" s="4"/>
       <c r="B547" s="5"/>
       <c r="C547" s="6" t="inlineStr">
         <is>
           <t>81261091</t>
         </is>
       </c>
       <c r="D547" s="7" t="inlineStr">
         <is>
           <t>113771</t>
         </is>
       </c>
       <c r="E547" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 357 мл хр. стекло Pure (Belfesta) d 7 см h14,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F547" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -38349,51 +38349,51 @@
           <t>81262014</t>
         </is>
       </c>
       <c r="D548" s="7" t="inlineStr">
         <is>
           <t>26941020406</t>
         </is>
       </c>
       <c r="E548" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекл Tattoo d 7 см h16 см RCR [6]</t>
         </is>
       </c>
       <c r="F548" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G548" s="9">
         <v>496</v>
       </c>
       <c r="H548" s="9">
         <v/>
       </c>
       <c r="I548" s="10">
-        <v>731</v>
+        <v>580</v>
       </c>
       <c r="J548" s="4"/>
     </row>
     <row r="549" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="4"/>
       <c r="B549" s="5"/>
       <c r="C549" s="6" t="inlineStr">
         <is>
           <t>81269213</t>
         </is>
       </c>
       <c r="D549" s="7" t="inlineStr">
         <is>
           <t>L6772</t>
         </is>
       </c>
       <c r="E549" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло "Праймери Арпэж Лежиро" Optical d 6,8 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F549" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -38448,122 +38448,122 @@
       <c r="B551" s="5"/>
       <c r="C551" s="6" t="inlineStr">
         <is>
           <t>81200906</t>
         </is>
       </c>
       <c r="D551" s="7" t="inlineStr">
         <is>
           <t>G3322</t>
         </is>
       </c>
       <c r="E551" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло "Праймери" d 8,5 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F551" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G551" s="9">
         <v>342</v>
       </c>
       <c r="H551" s="9">
-        <v/>
+        <v>256</v>
       </c>
       <c r="I551" s="10">
-        <v>1163</v>
+        <v>1104</v>
       </c>
       <c r="J551" s="4"/>
     </row>
     <row r="552" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="4"/>
       <c r="B552" s="5"/>
       <c r="C552" s="6" t="inlineStr">
         <is>
           <t>81262034</t>
         </is>
       </c>
       <c r="D552" s="7" t="inlineStr">
         <is>
           <t>25766020506 / 25766021206</t>
         </is>
       </c>
       <c r="E552" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло Melodia d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F552" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G552" s="9">
         <v>495</v>
       </c>
       <c r="H552" s="9">
         <v/>
       </c>
       <c r="I552" s="10">
-        <v>583</v>
+        <v>535</v>
       </c>
       <c r="J552" s="4"/>
     </row>
     <row r="553" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="4"/>
       <c r="B553" s="5"/>
       <c r="C553" s="6" t="inlineStr">
         <is>
           <t>81260162</t>
         </is>
       </c>
       <c r="D553" s="7" t="inlineStr">
         <is>
           <t>V3051</t>
         </is>
       </c>
       <c r="E553" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери Эмеральд" d 8,1/6,5 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F553" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G553" s="9">
         <v>545</v>
       </c>
       <c r="H553" s="9">
-        <v/>
+        <v>408</v>
       </c>
       <c r="I553" s="10">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="J553" s="4"/>
     </row>
     <row r="554" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A554" s="4"/>
       <c r="B554" s="5"/>
       <c r="C554" s="6" t="inlineStr">
         <is>
           <t>81269269</t>
         </is>
       </c>
       <c r="D554" s="7" t="inlineStr">
         <is>
           <t>L9411/V3052</t>
         </is>
       </c>
       <c r="E554" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери" d 8,1 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F554" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -38655,289 +38655,289 @@
           <t>81269839</t>
         </is>
       </c>
       <c r="D557" s="7" t="inlineStr">
         <is>
           <t>1NT16LD14</t>
         </is>
       </c>
       <c r="E557" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл хр. стекло "Noble line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F557" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G557" s="9">
         <v>226</v>
       </c>
       <c r="H557" s="9">
         <v/>
       </c>
       <c r="I557" s="10">
-        <v>6321</v>
+        <v>6320</v>
       </c>
       <c r="J557" s="4"/>
     </row>
     <row r="558" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="4"/>
       <c r="B558" s="5"/>
       <c r="C558" s="6" t="inlineStr">
         <is>
           <t>81261233</t>
         </is>
       </c>
       <c r="D558" s="7" t="inlineStr">
         <is>
           <t>145077</t>
         </is>
       </c>
       <c r="E558" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 375 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F558" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G558" s="9">
         <v>1621</v>
       </c>
       <c r="H558" s="9">
-        <v/>
+        <v>1053</v>
       </c>
       <c r="I558" s="10">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="J558" s="4"/>
     </row>
     <row r="559" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="4"/>
       <c r="B559" s="5"/>
       <c r="C559" s="6" t="inlineStr">
         <is>
           <t>81269338</t>
         </is>
       </c>
       <c r="D559" s="7" t="inlineStr">
         <is>
           <t>27614020306</t>
         </is>
       </c>
       <c r="E559" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл хр. стекло Stack d 8 см h14,1 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F559" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G559" s="9">
         <v>510</v>
       </c>
       <c r="H559" s="9">
-        <v/>
+        <v>331</v>
       </c>
       <c r="I559" s="10">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="J559" s="4"/>
     </row>
     <row r="560" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A560" s="4"/>
       <c r="B560" s="5"/>
       <c r="C560" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D560" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E560" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F560" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G560" s="9">
         <v>226</v>
       </c>
       <c r="H560" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I560" s="10">
-        <v>14187</v>
+        <v>14186</v>
       </c>
       <c r="J560" s="4"/>
     </row>
     <row r="561" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A561" s="4"/>
       <c r="B561" s="5"/>
       <c r="C561" s="6" t="inlineStr">
         <is>
           <t>81201029</t>
         </is>
       </c>
       <c r="D561" s="7" t="inlineStr">
         <is>
           <t>N0834</t>
         </is>
       </c>
       <c r="E561" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "Макарон" d 9 см h10,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F561" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G561" s="9">
         <v>535</v>
       </c>
       <c r="H561" s="9">
         <v/>
       </c>
       <c r="I561" s="10">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="J561" s="4"/>
     </row>
     <row r="562" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A562" s="4"/>
       <c r="B562" s="5"/>
       <c r="C562" s="6" t="inlineStr">
         <is>
           <t>81200905</t>
         </is>
       </c>
       <c r="D562" s="7" t="inlineStr">
         <is>
           <t>L8677 кор=24/6</t>
         </is>
       </c>
       <c r="E562" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "Праймери" d 8 см h12,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F562" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G562" s="9">
         <v>328</v>
       </c>
       <c r="H562" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I562" s="10">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="J562" s="4"/>
     </row>
     <row r="563" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A563" s="4"/>
       <c r="B563" s="5"/>
       <c r="C563" s="6" t="inlineStr">
         <is>
           <t>81262028</t>
         </is>
       </c>
       <c r="D563" s="7" t="inlineStr">
         <is>
           <t>25934020006</t>
         </is>
       </c>
       <c r="E563" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло Adagio d 7,8 см h11,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F563" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G563" s="9">
         <v>635</v>
       </c>
       <c r="H563" s="9">
         <v/>
       </c>
       <c r="I563" s="10">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="J563" s="4"/>
     </row>
     <row r="564" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A564" s="4"/>
       <c r="B564" s="5"/>
       <c r="C564" s="6" t="inlineStr">
         <is>
           <t>81269631</t>
         </is>
       </c>
       <c r="D564" s="7" t="inlineStr">
         <is>
           <t>1LT17LD15E</t>
         </is>
       </c>
       <c r="E564" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 430 мл хр. стекло "Serene" d 7 см h14,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F564" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G564" s="9">
         <v>237</v>
       </c>
       <c r="H564" s="9">
         <v/>
       </c>
       <c r="I564" s="10">
-        <v>4542</v>
+        <v>3772</v>
       </c>
       <c r="J564" s="4"/>
     </row>
     <row r="565" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A565" s="4"/>
       <c r="B565" s="5"/>
       <c r="C565" s="6" t="inlineStr">
         <is>
           <t>81269128</t>
         </is>
       </c>
       <c r="D565" s="7" t="inlineStr">
         <is>
           <t>121556</t>
         </is>
       </c>
       <c r="E565" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл хр. стекло Stage d 7,6 см h15 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F565" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -38961,51 +38961,51 @@
           <t>81262007</t>
         </is>
       </c>
       <c r="D566" s="7" t="inlineStr">
         <is>
           <t>25753021106</t>
         </is>
       </c>
       <c r="E566" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл хр. стекло TimeLess d 7,5 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F566" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G566" s="9">
         <v>472</v>
       </c>
       <c r="H566" s="9">
         <v/>
       </c>
       <c r="I566" s="10">
-        <v>759</v>
+        <v>422</v>
       </c>
       <c r="J566" s="4"/>
     </row>
     <row r="567" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A567" s="4"/>
       <c r="B567" s="5"/>
       <c r="C567" s="6" t="inlineStr">
         <is>
           <t>81269192</t>
         </is>
       </c>
       <c r="D567" s="7" t="inlineStr">
         <is>
           <t>L8508</t>
         </is>
       </c>
       <c r="E567" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл хр. стекло "Аска" d 8,3 см h14 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F567" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -39060,156 +39060,156 @@
       <c r="B569" s="5"/>
       <c r="C569" s="6" t="inlineStr">
         <is>
           <t>81269853</t>
         </is>
       </c>
       <c r="D569" s="7" t="inlineStr">
         <is>
           <t>TU24070-530</t>
         </is>
       </c>
       <c r="E569" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло "Франсуа-Рене" d 7,9 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F569" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G569" s="9">
         <v>763</v>
       </c>
       <c r="H569" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I569" s="10">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="J569" s="4"/>
     </row>
     <row r="570" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A570" s="4"/>
       <c r="B570" s="5"/>
       <c r="C570" s="6" t="inlineStr">
         <is>
           <t>81249111</t>
         </is>
       </c>
       <c r="D570" s="7" t="inlineStr">
         <is>
           <t>25479020006 / 25479020106</t>
         </is>
       </c>
       <c r="E570" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло EGO d 8,5 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F570" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G570" s="9">
         <v>360</v>
       </c>
       <c r="H570" s="9">
         <v/>
       </c>
       <c r="I570" s="10">
-        <v>645</v>
+        <v>573</v>
       </c>
       <c r="J570" s="4"/>
     </row>
     <row r="571" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A571" s="4"/>
       <c r="B571" s="5"/>
       <c r="C571" s="6" t="inlineStr">
         <is>
           <t>81261221</t>
         </is>
       </c>
       <c r="D571" s="7" t="inlineStr">
         <is>
           <t>120590</t>
         </is>
       </c>
       <c r="E571" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло Sensa Cocktail&amp;Beer d 8,4 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F571" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G571" s="9">
         <v>932</v>
       </c>
       <c r="H571" s="9">
-        <v/>
+        <v>605</v>
       </c>
       <c r="I571" s="10">
-        <v>1443</v>
+        <v>1642</v>
       </c>
       <c r="J571" s="4"/>
     </row>
     <row r="572" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A572" s="4"/>
       <c r="B572" s="5"/>
       <c r="C572" s="6" t="inlineStr">
         <is>
           <t>81269858</t>
         </is>
       </c>
       <c r="D572" s="7" t="inlineStr">
         <is>
           <t>TU23174-550</t>
         </is>
       </c>
       <c r="E572" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 530 мл хр. стекло "Витторе Карпаччо" d 8,3 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F572" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G572" s="9">
         <v>763</v>
       </c>
       <c r="H572" s="9">
         <v/>
       </c>
       <c r="I572" s="10">
-        <v>1767</v>
+        <v>1551</v>
       </c>
       <c r="J572" s="4"/>
     </row>
     <row r="573" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A573" s="4"/>
       <c r="B573" s="5"/>
       <c r="C573" s="6" t="inlineStr">
         <is>
           <t>81280135</t>
         </is>
       </c>
       <c r="D573" s="7" t="inlineStr">
         <is>
           <t>TU23103</t>
         </is>
       </c>
       <c r="E573" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 530 мл хр. стекло "Ресторан" d 8 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F573" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -39233,51 +39233,51 @@
           <t>81260200</t>
         </is>
       </c>
       <c r="D574" s="7" t="inlineStr">
         <is>
           <t>28438020006</t>
         </is>
       </c>
       <c r="E574" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F574" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G574" s="9">
         <v>425</v>
       </c>
       <c r="H574" s="9">
         <v/>
       </c>
       <c r="I574" s="10">
-        <v>1720</v>
+        <v>1654</v>
       </c>
       <c r="J574" s="4"/>
     </row>
     <row r="575" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A575" s="4"/>
       <c r="B575" s="5"/>
       <c r="C575" s="6" t="inlineStr">
         <is>
           <t>81260037</t>
         </is>
       </c>
       <c r="D575" s="7" t="inlineStr">
         <is>
           <t>572702</t>
         </is>
       </c>
       <c r="E575" s="8" t="inlineStr">
         <is>
           <t>Стопка 40 мл хр. стекло Paris d 3,8 см h7,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F575" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -39298,122 +39298,122 @@
       <c r="B576" s="5"/>
       <c r="C576" s="6" t="inlineStr">
         <is>
           <t>81240990</t>
         </is>
       </c>
       <c r="D576" s="7" t="inlineStr">
         <is>
           <t>25977020006</t>
         </is>
       </c>
       <c r="E576" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F576" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G576" s="9">
         <v>335</v>
       </c>
       <c r="H576" s="9">
-        <v/>
+        <v>217</v>
       </c>
       <c r="I576" s="10">
         <v>6891</v>
       </c>
       <c r="J576" s="4"/>
     </row>
     <row r="577" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A577" s="4"/>
       <c r="B577" s="5"/>
       <c r="C577" s="6" t="inlineStr">
         <is>
           <t>81262103</t>
         </is>
       </c>
       <c r="D577" s="7" t="inlineStr">
         <is>
           <t>25982020106</t>
         </is>
       </c>
       <c r="E577" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Opera d 5 см h6,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F577" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G577" s="9">
         <v>354</v>
       </c>
       <c r="H577" s="9">
         <v/>
       </c>
       <c r="I577" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J577" s="4"/>
     </row>
     <row r="578" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A578" s="4"/>
       <c r="B578" s="5"/>
       <c r="C578" s="6" t="inlineStr">
         <is>
           <t>81261231</t>
         </is>
       </c>
       <c r="D578" s="7" t="inlineStr">
         <is>
           <t>145046</t>
         </is>
       </c>
       <c r="E578" s="8" t="inlineStr">
         <is>
           <t>Стопка 74 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F578" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G578" s="9">
         <v>800</v>
       </c>
       <c r="H578" s="9">
-        <v/>
+        <v>520</v>
       </c>
       <c r="I578" s="10">
-        <v>1503</v>
+        <v>1497</v>
       </c>
       <c r="J578" s="4"/>
     </row>
     <row r="579" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A579" s="4"/>
       <c r="B579" s="5"/>
       <c r="C579" s="6" t="inlineStr">
         <is>
           <t>81261049</t>
         </is>
       </c>
       <c r="D579" s="7" t="inlineStr">
         <is>
           <t>128092</t>
         </is>
       </c>
       <c r="E579" s="8" t="inlineStr">
         <is>
           <t>Стопка 75 мл хр. стекло Banquet d 4,7 см h6,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F579" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -39434,88 +39434,88 @@
       <c r="B580" s="5"/>
       <c r="C580" s="6" t="inlineStr">
         <is>
           <t>81262038</t>
         </is>
       </c>
       <c r="D580" s="7" t="inlineStr">
         <is>
           <t>26686020006</t>
         </is>
       </c>
       <c r="E580" s="8" t="inlineStr">
         <is>
           <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
         </is>
       </c>
       <c r="F580" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G580" s="9">
         <v>292</v>
       </c>
       <c r="H580" s="9">
-        <v/>
+        <v>189</v>
       </c>
       <c r="I580" s="10">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="J580" s="4"/>
     </row>
     <row r="581" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A581" s="4"/>
       <c r="B581" s="5"/>
       <c r="C581" s="6" t="inlineStr">
         <is>
           <t>81262096</t>
         </is>
       </c>
       <c r="D581" s="7" t="inlineStr">
         <is>
           <t>25878020106</t>
         </is>
       </c>
       <c r="E581" s="8" t="inlineStr">
         <is>
           <t>Стопка 90 мл хр. стекло TimeLess d 5,2 см h6,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F581" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G581" s="9">
         <v>603</v>
       </c>
       <c r="H581" s="9">
         <v/>
       </c>
       <c r="I581" s="10">
-        <v>1591</v>
+        <v>1398</v>
       </c>
       <c r="J581" s="4"/>
     </row>
     <row r="582" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A582" s="4"/>
       <c r="B582" s="5"/>
       <c r="C582" s="6" t="inlineStr">
         <is>
           <t>81261090</t>
         </is>
       </c>
       <c r="D582" s="7" t="inlineStr">
         <is>
           <t>112843</t>
         </is>
       </c>
       <c r="E582" s="8" t="inlineStr">
         <is>
           <t>Стопка 94 мл хр. стекло Pure (Belfesta) d 4,7 см h9,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F582" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -39570,51 +39570,51 @@
       <c r="B584" s="5"/>
       <c r="C584" s="6" t="inlineStr">
         <is>
           <t>81233002</t>
         </is>
       </c>
       <c r="D584" s="7" t="inlineStr">
         <is>
           <t>26039020006</t>
         </is>
       </c>
       <c r="E584" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см хр. стекло Galassia RCR [4]</t>
         </is>
       </c>
       <c r="F584" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G584" s="9">
         <v>940</v>
       </c>
       <c r="H584" s="9">
-        <v/>
+        <v>611</v>
       </c>
       <c r="I584" s="10">
         <v>140</v>
       </c>
       <c r="J584" s="4"/>
     </row>
     <row r="585" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A585" s="4"/>
       <c r="B585" s="5"/>
       <c r="C585" s="6" t="inlineStr">
         <is>
           <t>81233006</t>
         </is>
       </c>
       <c r="D585" s="7" t="inlineStr">
         <is>
           <t>26040020106</t>
         </is>
       </c>
       <c r="E585" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см хр. стекло Sunbeam RCR [4]</t>
         </is>
       </c>
       <c r="F585" s="7" t="inlineStr">
@@ -39638,88 +39638,88 @@
       <c r="B586" s="5"/>
       <c r="C586" s="6" t="inlineStr">
         <is>
           <t>81233008</t>
         </is>
       </c>
       <c r="D586" s="7" t="inlineStr">
         <is>
           <t>26057099906</t>
         </is>
       </c>
       <c r="E586" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 32 см черная хр. стекло Rotondo Nero Sottopiattii RCR [1]</t>
         </is>
       </c>
       <c r="F586" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G586" s="9">
         <v>3024</v>
       </c>
       <c r="H586" s="9">
-        <v/>
+        <v>1965</v>
       </c>
       <c r="I586" s="10">
         <v>23</v>
       </c>
       <c r="J586" s="4"/>
     </row>
     <row r="587" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A587" s="4"/>
       <c r="B587" s="5"/>
       <c r="C587" s="6" t="inlineStr">
         <is>
           <t>81262074</t>
         </is>
       </c>
       <c r="D587" s="7" t="inlineStr">
         <is>
           <t>26318020106 / 26318020206</t>
         </is>
       </c>
       <c r="E587" s="8" t="inlineStr">
         <is>
           <t>Хайбол 480 мл хр. стекло Invino d 7,9 см h13,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F587" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G587" s="9">
         <v>397</v>
       </c>
       <c r="H587" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I587" s="10">
-        <v>1923</v>
+        <v>1909</v>
       </c>
       <c r="J587" s="4"/>
     </row>
     <row r="588" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A588" s="4"/>
       <c r="B588" s="5"/>
       <c r="C588" s="6" t="inlineStr">
         <is>
           <t>81261072</t>
         </is>
       </c>
       <c r="D588" s="7" t="inlineStr">
         <is>
           <t>115847С</t>
         </is>
       </c>
       <c r="E588" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,85 л Бостон хр.стекло + нерж. Basic Bar Schott Zwiesel   </t>
         </is>
       </c>
       <c r="F588" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>