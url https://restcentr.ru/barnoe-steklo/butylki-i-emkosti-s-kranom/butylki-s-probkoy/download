--- v0 (2026-06-06)
+++ v1 (2026-09-22)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 17:58</t>
+          <t>Прайс актуален на 22.09.2026 16:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,51 +1111,51 @@
           <t>81200149</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>15С250 (кор=24шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бутылка 0,25 л стекло с винт. крышкой прозрачная d 6 см h16,1 см P.L. </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>113</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2971</v>
+        <v>2911</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81253068</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>E001XL</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бутылка 0,5 л в соломенной корзине Chianti The Bars [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -1179,410 +1179,410 @@
           <t>81200148</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>15С251 (кор=24шт/6)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бутылка 0,5 л стекло с винт. крышкой прозрачная d 7,3 см h21 см P.L. </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>153</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2754</v>
+        <v>2719</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280151</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SBRS-17</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 0,55 л стекло с крышкой прозрачная d 7 см h27 см бугельный замок P.L. </t>
+          <t>Бутылка 0,55 л стекло с пробкой крышкой прозрачная d 7 см h27 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>337</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3014</v>
+        <v>2935</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200147</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>15С253 (кор=12шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бутылка 1 л стекло с винт. крышкой прозрачная d 8,5 см h26,2 см P.L. </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>213</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2399</v>
+        <v>2290</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200144</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>15С155 Blue (кор=12шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой голубая d 9 см h31,4 см бугельный замок P.L.</t>
+          <t>Бутылка 1 л стекло с пробкой крышкой голубая d 9 см h31,4 см бугельный замок P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>370</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2283</v>
+        <v>2225</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200145</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>15С155-Green (кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой зеленая d 9 см h31,4 см бугельный замок P.L. </t>
+          <t>Бутылка 1 л стекло с пробкой крышкой зеленая d 9 см h31,4 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>370</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2322</v>
+        <v>2264</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200146</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>15С155-Red (кор=12шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой красная d 9 см h31,4 см бугельный замок P.L. </t>
+          <t>Бутылка 1 л стекло с пробкой крышкой красная d 9 см h31,4 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>370</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2289</v>
+        <v>2239</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222717</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBRS-34</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой прозрачная d 9 см h32 см бугельный замок P.L. </t>
+          <t>Бутылка 1 л стекло с пробкой крышкой прозрачная d 9 см h32 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>397</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>947</v>
+        <v>783</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280464</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>15С155-CLEAR</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой прозрачная d 9 см h32 см бугельный замок P.L.</t>
+          <t>Бутылка 1 л стекло с пробкой крышкой прозрачная d 9 см h32 см бугельный замок P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>307</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1883</v>
+        <v>1738</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269648</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269648</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,375 л "Bottle" стекло со стекл. пробкой d 7,7 см h19 см P.L.</t>
+          <t>Бутылка графин 0,375 л "Bottle" стекло со стекл. пробкой крышкой d 7,7 см h19 см P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>273</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>9603</v>
+        <v>9350</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269647</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269647</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,5 л "Bottle" стекло со стекл. пробкой d 8,3 см h21,2 см P.L.</t>
+          <t>Бутылка графин 0,5 л "Bottle" стекло со стекл. пробкой крышкой d 8,3 см h21,2 см P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>307</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>15076</v>
+        <v>14350</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222474</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0073 SUB</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,57 л "Тики" керамика с пробкой 8*9 см h24,5 см B'Guys P.L.- Barbossa</t>
+          <t>Бутылка графин 0,57 л "Тики" керамика с пробкой крышкой декор 8*9 см h24,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1537</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222457</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0186/TIKI152 KLP</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,67 л "Damn Black" керамика с пробкой d 11,5 см h17 см B'Guys P.L.- Barbossa</t>
+          <t>Бутылка графин 0,67 л "Damn Black" керамика с крышкой пробкой d 11,5 см h17 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1837</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>116</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>