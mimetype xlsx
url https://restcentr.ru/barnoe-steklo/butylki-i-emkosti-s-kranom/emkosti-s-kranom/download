--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 07:48</t>
+          <t>Прайс актуален на 23.09.2026 02:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,119 +1111,119 @@
           <t>81259164</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>BKDP0026</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 2 л стекло d 15,8 см h45 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>5673</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221543</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0029</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 3 л "Череп" стекло на металл подставке d 16,5 см h37,5 см Skull B'Guys P.L.</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4037</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>124</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269700</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 4 л стекло на металл подставке 16*16*36,5 см P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2173</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>278</v>
+        <v>168</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290259</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>4711664</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л "Йоркшир" стекло d 16,5 см h27 см P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1281,167 +1281,167 @@
           <t>81259165</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>BKDP0027</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло d 19,3 см h51 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>7637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269701</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло на металл подставке 18*18*39,5 см P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>811</v>
+        <v>747</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222711</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51050</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 7,5 л "Vintage" стекло d 19,8 см h33,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2103</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200119</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>98739B (кор=4шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 7,5 л стекло d 19,5 см h34 см (с запасным краном) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2022</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222506</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0030-PB SUB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л "Череп Индиго" стекло на металл подставке d 17/15,8 см h39 cм B'Guys P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>5247</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>34</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
@@ -1465,128 +1465,128 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2458</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269702</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л стекло на металл подставке 21*21*44 см P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3037</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>914</v>
+        <v>793</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222710</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>61082</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном двойная 2*4 л стекло на металл подставке 35,5*16,5*38,3 см P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3907</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>834</v>
+        <v>823</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222709</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51074</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном тройная 3*4 л стекло на металл подставке 35,2*11,5*43 см P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3907</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>783</v>
+        <v>760</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>