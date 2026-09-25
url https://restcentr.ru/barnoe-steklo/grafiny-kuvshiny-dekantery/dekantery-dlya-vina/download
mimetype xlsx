--- v0 (2026-06-10)
+++ v1 (2026-09-25)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 14:45</t>
+          <t>Прайс актуален на 25.09.2026 15:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1053,473 +1053,473 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81201145</t>
+          <t>81261035</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>C0198</t>
+          <t>110257U</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки "Вин" d 7,7 см h13 см Arcoroc [1]</t>
+          <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>282</v>
+        <v>3807</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>358</v>
+        <v>50</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81201146</t>
+          <t>81261036</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>V7128</t>
+          <t>110255U</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,57 л Караф без крышки "Вин" d 9,5 см h16 см Arcoroc [1]</t>
+          <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>378</v>
+        <v>3773</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>270</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81201053</t>
+          <t>81261034</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>C0199</t>
+          <t>113745S</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,1 л Караф без крышки "Вин" d 11 см h20,5 см Arcoroc [1]</t>
+          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>540</v>
+        <v>10463</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>267</v>
+        <v>58</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81261035</t>
+          <t>81269862</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>110257U</t>
+          <t>PI19268</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
+          <t>Декантер 1 л "Франсуа-Рене" Оптикал d 10,2/7,2 см h25,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>3807</v>
+        <v>1197</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81261036</t>
+          <t>81261037</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>110255U</t>
+          <t>104112R</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
+          <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>3773</v>
+        <v>13826</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81261034</t>
+          <t>81269861</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>113745S</t>
+          <t>BT24100</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
+          <t>Декантер 1,1 л хр. стекло "Франсуа-Рене" d 15,5 см h22 см  P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>10463</v>
+        <v>2143</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>62</v>
+        <v>912</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81269862</t>
+          <t>81269860</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DC18346</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1 л "Francois-Rene" Optical d 10,2/7,2 см h25,5 см P.L. - BarWare [1]</t>
+          <t>Декантер 1,3 л хр. стекло "Франсуа-Рене" d 16 см h30,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1197</v>
+        <v>2437</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>770</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81261037</t>
+          <t>81269221</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>104112R</t>
+          <t>P0265</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
+          <t>Декантер 1,5 л хр. стекло Универсал d 13,6 см h29,2 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>13826</v>
+        <v>2932</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81269861</t>
+          <t>81269220</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P0264</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,1 л хр. стекло "Francois-Rene" d 15,5 см h22 см  P.L. - BarWare [1]</t>
+          <t>Декантер 2,0 л хр. стекло Сублим d 6 см h30 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2143</v>
+        <v>2932</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>929</v>
+        <v>18</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81269860</t>
+          <t>81269696</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DWD230007</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,3 л хр. стекло "Francois-Rene" d 16 см h30,5 см P.L. - BarWare [1]</t>
+          <t>Декантер 2,4 л "Optical" d 23 см h24,5 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>2437</v>
+        <v>1473</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>773</v>
+        <v>718</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81269221</t>
+          <t>81201145</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>P0265</t>
+          <t>C0198</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,5 л хр. стекло Универсал d 13,6 см h29,2 см Chef&amp;Sommelier [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки "Вин" d 7,7 см h13 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2932</v>
+        <v>282</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>50</v>
+        <v>190</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81269220</t>
+          <t>81201146</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>P0264</t>
+          <t>V7128</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Декантер 2,0 л хр. стекло Сублим d 6 см h30 см Chef&amp;Sommelier [1]</t>
+          <t>Кувшин  0,57 л графин Караф без крышки "Вин" d 9,5 см h16 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2932</v>
+        <v>378</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81269696</t>
+          <t>81201053</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C0199/V7313</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Декантер 2,4 л "Optical" d 23 см h24,5 см стекло P.L. - BarWare [1]</t>
+          <t>Кувшин 1,1 л графин Караф без крышки "Вин" d 11 см h20,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1473</v>
+        <v>540</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>756</v>
+        <v>195</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>