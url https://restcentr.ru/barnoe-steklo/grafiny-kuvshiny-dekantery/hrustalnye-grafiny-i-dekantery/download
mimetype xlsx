--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -211,50 +211,51 @@
                                 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/>
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
+                                <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1203,50 +1204,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Image32"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image33"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1520,78 +1553,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J35"/>
+  <dimension ref="A2:J36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:20</t>
+          <t>Прайс актуален на 23.09.2026 03:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1639,51 +1672,51 @@
           <t>81262122</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>51652020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Графин  0,35 л с крышкой хр. стекло Combo d 9 см h12,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1530</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81261039</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>113743Q</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Графин  0,5 л Караф с крышкой хр. стекло Pure (Belfesta) d 9 см h30,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1809,856 +1842,890 @@
           <t>81262143</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>51522020006</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Графин  0,9 л с крышкой хр. стекло TimeLess d 12,5 см h31,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>4423</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269111</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>51622020006</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Графин  0,95 л с крышкой хр. стекло d 11,2 см h29,3 см Tattoo RCR [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2842</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81262153</t>
+          <t>81262010</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>51593020106</t>
+          <t>51521020406</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Графин 1,1 л штоф с крышкой хр. стекло d 10,1 см h25,1 см Alkemist RCR [1]</t>
+          <t>Графин 0,75 л штоф с крышкой хр. стекло TimeLess d 9,5 см h22 см RCR [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>3102</v>
+        <v>2790</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81261041</t>
+          <t>81262153</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>115842</t>
+          <t>51593020106</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
+          <t>Графин 1,1 л штоф с крышкой хр. стекло d 10,1 см h25,1 см Alkemist RCR [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>3763</v>
+        <v>3102</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>152</v>
+        <v>290</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81261044</t>
+          <t>81261035</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>113786</t>
+          <t>110257U</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1556</v>
+        <v>3807</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81261042</t>
+          <t>81261036</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>115844</t>
+          <t>110255U</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>5032</v>
+        <v>3773</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81261045</t>
+          <t>81261034</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>115156S</t>
+          <t>113745S</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>3562</v>
+        <v>10463</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81262026</t>
+          <t>81261037</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>26002099906</t>
+          <t>104112R</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Sidro d 9,5 см h18,5 см RCR [1]</t>
+          <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>2160</v>
+        <v>13826</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81280137</t>
+          <t>81269861</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BT24100</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,7 л Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
+          <t>Декантер 1,1 л хр. стекло "Франсуа-Рене" d 15,5 см h22 см  P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1197</v>
+        <v>2143</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2374</v>
+        <v>922</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81261043</t>
+          <t>81269860</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>115845</t>
+          <t>DC18346</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
+          <t>Декантер 1,3 л хр. стекло "Франсуа-Рене" d 16 см h30,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>7785</v>
+        <v>2437</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>8</v>
+        <v>770</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81261046</t>
+          <t>81269221</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>116520</t>
+          <t>P0265</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки хр. стекло Pure (Belfesta) d 11,7 см h29 см Zwiesel [1]</t>
+          <t>Декантер 1,5 л хр. стекло Универсал d 13,6 см h29,2 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2941</v>
+        <v>2932</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81261047</t>
+          <t>81269220</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>116521</t>
+          <t>P0264</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
+          <t>Декантер 2,0 л хр. стекло Сублим d 6 см h30 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>5926</v>
+        <v>2932</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81262024</t>
+          <t>81260202</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>26000099906</t>
+          <t>25999020006</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф без крышки хр. стекло Sidro d 11 см h23,5 см RCR [1]</t>
+          <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1775</v>
+        <v>594</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81261040</t>
+          <t>81261041</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>118688</t>
+          <t>115842</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф с крышкой хр. стекло Fresca d 10 см h33,7 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>4853</v>
+        <v>3763</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81260141</t>
+          <t>81261044</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>51608020306</t>
+          <t>113786</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,16 л Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>2330</v>
+        <v>1556</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81280136</t>
+          <t>81261042</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>115844</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,3 л Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1317</v>
+        <v>5032</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2371</v>
+        <v>168</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81261035</t>
+          <t>81261045</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>110257U</t>
+          <t>115156S</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>3807</v>
+        <v>3562</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81261036</t>
+          <t>81262026</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>110255U</t>
+          <t>26002099906</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Sidro d 9,5 см h18,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>3773</v>
+        <v>2160</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81261034</t>
+          <t>81280137</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>113745S</t>
+          <t>PI19085M</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,7 л графин Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>10463</v>
+        <v>1197</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>61</v>
+        <v>2374</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81261037</t>
+          <t>81261043</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>104112R</t>
+          <t>115845</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>13826</v>
+        <v>7785</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81269861</t>
+          <t>81261046</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>116520</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,1 л хр. стекло "Francois-Rene" d 15,5 см h22 см  P.L. - BarWare [1]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Pure (Belfesta) d 11,7 см h29 см Zwiesel [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2143</v>
+        <v>2941</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>929</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81269860</t>
+          <t>81261047</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>116521</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,3 л хр. стекло "Francois-Rene" d 16 см h30,5 см P.L. - BarWare [1]</t>
+          <t>Кувшин 1 л графин Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>2437</v>
+        <v>5926</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>772</v>
+        <v>82</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81269221</t>
+          <t>81262024</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>P0265</t>
+          <t>26000099906</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,5 л хр. стекло Универсал d 13,6 см h29,2 см Chef&amp;Sommelier [1]</t>
+          <t>Кувшин 1 л графин Караф без крышки хр. стекло Sidro d 11 см h23,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>2932</v>
+        <v>1775</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81269220</t>
+          <t>81261040</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>P0264</t>
+          <t>118688</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Декантер 2,0 л хр. стекло Сублим d 6 см h30 см Chef&amp;Sommelier [1]</t>
+          <t>Кувшин 1 л графин Караф с крышкой хр. стекло Fresca d 10 см h33,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>2932</v>
+        <v>4853</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81260202</t>
+          <t>81260141</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>25999020006</t>
+          <t>51608020306</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
+          <t>Кувшин 1,16 л графин Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>594</v>
+        <v>2330</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1</v>
+        <v>245</v>
       </c>
       <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="6" t="inlineStr">
+        <is>
+          <t>81280136</t>
+        </is>
+      </c>
+      <c r="D36" s="7" t="inlineStr">
+        <is>
+          <t>PI19085L</t>
+        </is>
+      </c>
+      <c r="E36" s="8" t="inlineStr">
+        <is>
+          <t>Кувшин 1,3 л графин Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G36" s="9">
+        <v>1317</v>
+      </c>
+      <c r="H36" s="9">
+        <v/>
+      </c>
+      <c r="I36" s="10">
+        <v>2370</v>
+      </c>
+      <c r="J36" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>