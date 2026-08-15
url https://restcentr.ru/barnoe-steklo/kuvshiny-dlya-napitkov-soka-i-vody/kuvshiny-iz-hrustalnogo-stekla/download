--- v0 (2026-06-16)
+++ v1 (2026-08-15)
@@ -788,51 +788,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 16.06.2026 17:57</t>
+          <t>Прайс актуален на 15.08.2026 17:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -855,212 +855,212 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81269373</t>
+          <t>81261075</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>27623020006</t>
+          <t>400044R</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин для воды 1 л с крышкой хр. стекло Eco Bottle d 9 см h27,2 см RCR [1]</t>
+          <t>Кувшин  0,125 л без крышки хр. стекло Bistro d 6,4 см h9,2 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1521</v>
+        <v>2840</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81261075</t>
+          <t>81261076</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>400044R</t>
+          <t>400045Q</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,125 л без крышки хр. стекло Bistro d 6,4 см h9,2 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,25 л без крышки хр. стекло Bistro d 7,5 см h11,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>2840</v>
+        <v>3772</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81261076</t>
+          <t>81261077</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>400045Q</t>
+          <t>400047Q</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,25 л без крышки хр. стекло Bistro d 7,5 см h11,6 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,5 л без крышки хр. стекло Bistro d 9,8 см h13,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>3772</v>
+        <v>4628</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81261077</t>
+          <t>81261217</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>400047Q</t>
+          <t>400049</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,5 л без крышки хр. стекло Bistro d 9,8 см h13,5 см Schott Zwiesel [1]</t>
+          <t>Кувшин 1 л без крышки хр. стекло Bistro d 12 см h17,1 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>4628</v>
+        <v>4371</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81261217</t>
+          <t>81269373</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>400049</t>
+          <t>27623020006</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1 л без крышки хр. стекло Bistro d 12 см h17,1 см Schott Zwiesel [1]</t>
+          <t>Кувшин 1 л графин бутылка с крышкой хр. стекло Eco Bottle d 9 см h27,2 см RCR [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>4371</v>
+        <v>1521</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262011</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>26280020006</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л без крышки хр. стекло TimeLess d 11 см h22,8 см RCR [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>