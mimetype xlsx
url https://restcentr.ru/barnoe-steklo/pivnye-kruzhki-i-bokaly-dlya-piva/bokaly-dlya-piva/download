--- v0 (2026-06-19)
+++ v1 (2026-09-23)
@@ -256,50 +256,52 @@
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
                                 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
                                 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
                                 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
                                 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
                                 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
                                 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
                                 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
                                 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
                                 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
                                 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
                                 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
                                 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
                                 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
                                 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
                                 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
                                 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
                                 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/>
+                                <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/>
+                                <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2688,50 +2690,114 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Image77"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image78"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image79"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3005,78 +3071,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J80"/>
+  <dimension ref="A2:J82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 19.06.2026 20:39</t>
+          <t>Прайс актуален на 23.09.2026 05:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3138,71 +3204,71 @@
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>421</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269802</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1303</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 270 мл "Алтимэйт" Tempered Glass d 7,4 см h12,9 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>230</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201236</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>Р2358 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 270 мл "Селест" d 7,5 см h15,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3226,187 +3292,187 @@
           <t>81201065</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>43716/V9346</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 290 мл "Ноник" Tempered Glass d 7,3 см h11,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>180</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1704</v>
+        <v>312</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269450</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1B00910L</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл "Pilsner" d 8 см h17,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>124</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1116</v>
+        <v>1017</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81201062</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>42116 кор=6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл "Вайзенбир" d 6,7 см h19,9 см "Паб" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>103</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>499</v>
+        <v>199</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81201159</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>42199 кор=6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл "Паб" d 7,9 см h18 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>43</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269781</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>41782</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл "Паб" d 8 см h17,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>95</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2767</v>
+        <v>2468</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269175</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>G-MC9030-T2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл Weisenbeer набор 2 шт. d 6,6 см h18,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3430,51 +3496,51 @@
           <t>81261033</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>865493</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Beer Basic d 6,9 см h20,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1002</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81261028</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>115270</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Beer Basic d 7,4 см h21,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -3560,159 +3626,159 @@
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200952</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>44417  кор=12</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 330 мл "Бистро" d 7 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>373</v>
+        <v>1512</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222642</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-6642</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 330 мл Smooth поликарбонат d 7,7/5,5 см h17,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>397</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>667</v>
+        <v>628</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200909</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>43740/V9347</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 340 мл "Ноник" Tempered Glass d 7,4 см h12,9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>200</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2624</v>
+        <v>2144</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81260134</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>V7445</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Willi Becher" d 7,3 см h14,9 см Arcoroc [12]       </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>178</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2390</v>
+        <v>2320</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269377</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>24668</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Willi Becher" d 7,3 см h14,9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3736,85 +3802,85 @@
           <t>81201235</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>P2357 кор=</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Селест" d 8 см h16,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>171</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>127</v>
+        <v>234</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269398</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19с2146</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Тулип" d 6,7 см h13,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1448</v>
+        <v>872</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269201</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>18223</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 360 мл "Бахус" d 8,7см h15,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3872,221 +3938,221 @@
           <t>81200989</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>44169 кор=12</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 385 мл "Тулип" d 7,5 см h19,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>116</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1857</v>
+        <v>1350</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81201251</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>25263</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 390 мл "Линц" d 7 см h20,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>428</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1655</v>
+        <v>2952</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269737</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>1B21315</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл "Metropolitan" d 6,7 см h23,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>316</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1316</v>
+        <v>1304</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269428</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>1B21314</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл "Metropolitan" d 7,5 см h17,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>174</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1686</v>
+        <v>1579</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269451</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>1B00914</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл "Pilsner" d 8,1 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>163</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2876</v>
+        <v>2848</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269176</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>G-MC9040-T2</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл Weisenbeer набор 2 шт. d 7 см h20 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>875.6</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2905</v>
+        <v>2899</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81261032</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>837267</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл хр. стекло Beer Basic d 8,4 см h25,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -4110,255 +4176,255 @@
           <t>81269816</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>1501B15L</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 410 мл "Classic" d 7,7 см h17,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>283</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2078</v>
+        <v>1609</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269637</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>1B16315L</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 420 мл "Viva" d 8 см h24 см Ocean [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>335</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>11069</v>
+        <v>10517</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269416</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>1B01015</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Conical Super" d 8 см h14,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>109</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>945</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269801</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1044</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Алтимэйт" Tempered Glass d 8,3 см h14,2 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>302</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>4186</v>
+        <v>1881</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269888</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>G6384</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Император" Tempered Glass d 7,3 см h16,8 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>338</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1034</v>
+        <v>787</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269803</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>E8414</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Коник" Tempered Glass d 7,9 см h14,8 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>291</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>3360</v>
+        <v>3047</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81269174</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>G-MC1043-T2</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 430 мл Bottle набор 2 шт. d 8,2 см h20,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>979</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269003</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>25404020106</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 430 мл хр. стекло Invino d 8 см h19,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -4416,1264 +4482,1332 @@
           <t>81269894</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>B03616</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 450 мл "Bavaria" d 8,5/9,4/6 см h13,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>159</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>3302</v>
+        <v>2725</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81260133</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>O0607</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 450 мл "Коник" Cocktail&amp;Beer d 8,6 см h16,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>117</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>168</v>
+        <v>1704</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81201174</t>
+          <t>30000285</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>P2447 кор=12</t>
+          <t>MXGS0001</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 450 мл "Селест" d 8,5 см h17,6 см Arcoroc [12]</t>
+          <t>Бокал для пива 450 мл "Коник" стакан смесительный d 8,8 см h14,5 см B'Guys P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>186</v>
+        <v>317</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>4</v>
+        <v>6467</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81269975</t>
+          <t>81201174</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>V9184</t>
+          <t>P2447 кор=12</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 470 мл "Коник" Tempered Glass d 8,5/6,5 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
+          <t>Бокал для пива 450 мл "Селест" d 8,5 см h17,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>256</v>
+        <v>186</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81269378</t>
+          <t>81269975</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>G3570</t>
+          <t>V9184</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 470 мл хр. стекло "Каберне" d 8,1 см h18,8 см Chef&amp;Sommelier [6]</t>
+          <t>Бокал для пива 470 мл "Коник" Tempered Glass d 8,5/6,5 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>639</v>
+        <v>256</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>336</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81269448</t>
+          <t>81260124</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>1R00216</t>
+          <t>XLY15016</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 475 мл "Imperial" d 7,8 см h22 см Ocean [6]</t>
+          <t>Бокал для пива 470 мл "Коник" стакан смесительный d 8,9/6 см h14,8 см P.L. [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>220</v>
+        <v>273</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>3523</v>
+        <v>5859</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81200964</t>
+          <t>81269378</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>52707 кор=12</t>
+          <t>G3570</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 475 мл "Касабланка" Tempered Glass d 8,5 см h16 см Pasabahce [12]</t>
+          <t>Бокал для пива 470 мл хр. стекло "Каберне" d 8,1 см h18,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>153</v>
+        <v>639</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2032</v>
+        <v>250</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81261230</t>
+          <t>81269448</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>329978</t>
+          <t>1R00216</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 480 мл хр. стекло Pilsner d 8 см h22,7 см Schott Zwiesel [6] </t>
+          <t>Бокал для пива 475 мл "Imperial" d 7,8 см h22 см Ocean [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>2166</v>
+        <v>220</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>456</v>
+        <v>3476</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81269714</t>
+          <t>81200964</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52707 кор=12</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл "Лука" Cocktail&amp;Beer d 8,5 см h13,3 см LAV [6]</t>
+          <t>Бокал для пива 475 мл "Касабланка" Tempered Glass d 8,5 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>1822</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81201158</t>
+          <t>81261230</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>41886 кор=6</t>
+          <t>329978</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл "Паб" d 8 см h21,5 см Pasabahce [12]</t>
+          <t>Бокал для пива 480 мл хр. стекло Pilsner d 8 см h22,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>93</v>
+        <v>2166</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81269381</t>
+          <t>81269714</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV-LCA375Z6</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл "Сидра" Tempered Glass d 9 см h12,1 см Cocktail&amp;Beer Arcoroc [24]</t>
+          <t>Бокал для пива 500 мл "Лука" Cocktail&amp;Beer d 8,5 см h13,3 см LAV [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>268</v>
+        <v>158</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>3264</v>
+        <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81269177</t>
+          <t>81201158</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>G-MC9050-T2</t>
+          <t>41886 кор=6</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл Weisenbeer набор 2 шт. d 7,5 см h21 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Бокал для пива 500 мл "Паб" d 8 см h21,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>941.6</v>
+        <v>93</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>2738</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81261031</t>
+          <t>81269381</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>120712</t>
+          <t>L6500</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл хр. стекло Beer Basic d 8,4 см h18 см Schott Zwiesel [6] </t>
+          <t>Бокал для пива 500 мл "Сидра" Tempered Glass d 9 см h12,1 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>733</v>
+        <v>268</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>1917</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81269360</t>
+          <t>81269177</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>LH-CDZ352KH</t>
+          <t>G-MC9050-T2</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 520 мл Сидра "Бодега" Cocktail&amp;Beer d 8,7 см h12,1 см LAV [12]</t>
+          <t>Бокал для пива 500 мл Weisenbeer набор 2 шт. d 7,5 см h21 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>153</v>
+        <v>941.6</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>14676</v>
+        <v>2738</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81261030</t>
+          <t>81261031</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>115274</t>
+          <t>120712</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 540 мл хр. стекло Beer Basic d 7/8 см h19 см Schott Zwiesel [6] </t>
+          <t>Бокал для пива 500 мл хр. стекло Beer Basic d 8,4 см h18 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1296</v>
+        <v>733</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>463</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81269449</t>
+          <t>81269360</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>1R00219L</t>
+          <t>LH-CDZ352KH / BDG392</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 545 мл "Imperial" d 8,3 см h22 см Ocean [6]</t>
+          <t>Бокал для пива 520 мл Сидра "Бодега" Cocktail&amp;Beer d 8,7 см h12,1 см LAV [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>267</v>
+        <v>153</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>3687</v>
+        <v>21114</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81201045</t>
+          <t>81261030</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>42477 кор=12</t>
+          <t>115274</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 550 мл "Паб" d 8,4 см h18,5 см Pasabahce [12]</t>
+          <t>Бокал для пива 540 мл хр. стекло Beer Basic d 7/8 см h19 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>117</v>
+        <v>1296</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>435</v>
+        <v>391</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81269297</t>
+          <t>81269449</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>420497</t>
+          <t>1R00219L</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 568 мл "Паб" d 8,1 см h21 см Pasabahce [6]</t>
+          <t>Бокал для пива 545 мл "Imperial" d 8,3 см h22 см Ocean [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>140</v>
+        <v>267</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>2186</v>
+        <v>3556</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81269240</t>
+          <t>81201045</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>G8563</t>
+          <t>42477 кор=12</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Алтимэйт" Tempered Glass d 9 см h16 см Cocktail&amp;Beer Arcoroc [24]</t>
+          <t>Бокал для пива 550 мл "Паб" d 8,4 см h18,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>0</v>
+        <v>994</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81269887</t>
+          <t>81269297</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>V3624</t>
+          <t>420497</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Император" Tempered Glass d 8 см h18,3 см Cocktail&amp;Beer Arcoroc [6]</t>
+          <t>Бокал для пива 568 мл "Паб" d 8,1 см h21 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>343</v>
+        <v>140</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>1947</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81269623</t>
+          <t>81269240</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>O0258</t>
+          <t>G8563/V3625</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Коник" Cocktail&amp;Beer d 9,3 см h17,2 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Алтимэйт" Tempered Glass d 9 см h16 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81269298</t>
+          <t>81269887</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>34002/X0897</t>
+          <t>V3624</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Коник" Tempered Glass d 9 см h15 см Cocktail&amp;Beer Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Император" Tempered Glass d 8 см h18,3 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>270</v>
+        <v>343</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>874</v>
+        <v>1</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81269304</t>
+          <t>81269623</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>NON371/BRN357KH уп=12шт.</t>
+          <t>O0258</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Ноник" d 8,2 см h15,3 см Beer LAV [12]</t>
+          <t>Бокал для пива 570 мл "Коник" Cocktail&amp;Beer d 9,3 см h17,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>167</v>
+        <v>125</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>0</v>
+        <v>1229</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81200924</t>
+          <t>81269298</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>49357/G2620/V9343</t>
+          <t>34002/X0897</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Ноник" Tempered Glass d 8,6 см h15,3 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Коник" Tempered Glass d 9 см h15 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>304</v>
+        <v>270</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1808</v>
+        <v>529</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81201184</t>
+          <t>81269304</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>41792 кор=6</t>
+          <t>BRN357KH/NON371 уп=12шт.</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Паб" d 7 см h21,5 см Pasabahce [6]</t>
+          <t>Бокал для пива 570 мл "Ноник" d 8,2 см h15,3 см Beer LAV [12]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>164</v>
+        <v>11084</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81201202</t>
+          <t>81200924</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>18с2036 ко</t>
+          <t>49357/G2620/V9343</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Пейл-эль" (Ноник) d 8,6 см h15,1 см ОСЗ [6]</t>
+          <t>Бокал для пива 570 мл "Ноник" Tempered Glass d 8,6 см h15,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>90</v>
+        <v>304</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>3460</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81201171</t>
+          <t>81201184</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>17с1973 (12 шт)</t>
+          <t>41792 кор=6</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Тулип" d 7,6 см h16,2 см ОСЗ [12]</t>
+          <t>Бокал для пива 570 мл "Паб" d 7 см h21,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>5514</v>
+        <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81269898</t>
+          <t>81201202</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>42747</t>
+          <t>18с2036 ко</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Тулип" d 8,4 см h16,2 см Pasabahce [12]</t>
+          <t>Бокал для пива 570 мл "Пейл-эль" (Ноник) d 8,6 см h15,1 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1107</v>
+        <v>21193</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81201237</t>
+          <t>81201171</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>P2359 кор=</t>
+          <t>17с1973 (12 шт)</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 580 мл "Селест" d 9 см h19,5 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Тулип" d 7,6 см h16,2 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>187</v>
+        <v>81</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>3033</v>
+        <v>87</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81269417</t>
+          <t>81269898</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>1B01022L</t>
+          <t>42747</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 620 мл "Conical Super" d 8,8 см h16,5 см Ocean [6]</t>
+          <t>Бокал для пива 570 мл "Тулип" d 8,4 см h16,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>1241</v>
+        <v>2475</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81201155</t>
+          <t>81201237</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>52719 кор=12</t>
+          <t>P2359 кор=</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 620 мл "Касабланка" Tempered Glass d 9,3 см h17,7 см Pasabahce [12]</t>
+          <t>Бокал для пива 580 мл "Селест" d 9 см h19,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81201036</t>
+          <t>81269417</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>N6471 кор=12</t>
+          <t>1B01022L</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 630 мл "Элеганс" d 7,5 см h21 см Arcoroc [12]</t>
+          <t>Бокал для пива 620 мл "Conical Super" d 8,8 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>184</v>
+        <v>149</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>1169</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81201046</t>
+          <t>81201155</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>42756 кор=6</t>
+          <t>52719 кор=12</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 650 мл "Вайзенбир" d 8,6 см h23,5 см Pasabahce [12]</t>
+          <t>Бокал для пива 620 мл "Касабланка" Tempered Glass d 9,3 см h17,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1623</v>
+        <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81261029</t>
+          <t>81201036</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>115271</t>
+          <t>N6471 кор=12</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 650 мл хр. стекло Beer Basic d 8,8 см h20,4 см Schott Zwiesel [6] </t>
+          <t>Бокал для пива 630 мл "Элеганс" d 7,5 см h21 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1356</v>
+        <v>184</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
         <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81269427</t>
+          <t>81201046</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>1B21323L</t>
+          <t>42756 кор=6</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 655 мл "Metropolitan" d 8,5 см h22 см Ocean [6]</t>
+          <t>Бокал для пива 650 мл "Вайзенбир" d 8,6 см h23,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>329</v>
+        <v>141</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>1556</v>
+        <v>1209</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81269380</t>
+          <t>81261029</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>42528</t>
+          <t>115271</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 700 мл "Паб" d 8,5 см h20,7 см Pasabahce [6]</t>
+          <t>Бокал для пива 650 мл хр. стекло Beer Basic d 8,8 см h20,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>96</v>
+        <v>1356</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
         <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
+          <t>81269427</t>
+        </is>
+      </c>
+      <c r="D80" s="7" t="inlineStr">
+        <is>
+          <t>1B21323L</t>
+        </is>
+      </c>
+      <c r="E80" s="8" t="inlineStr">
+        <is>
+          <t>Бокал для пива 655 мл "Metropolitan" d 8,5 см h22 см Ocean [6]</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr">
+        <is>
+          <t>Ocean</t>
+        </is>
+      </c>
+      <c r="G80" s="9">
+        <v>329</v>
+      </c>
+      <c r="H80" s="9">
+        <v/>
+      </c>
+      <c r="I80" s="10">
+        <v>1430</v>
+      </c>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="6" t="inlineStr">
+        <is>
+          <t>81269380</t>
+        </is>
+      </c>
+      <c r="D81" s="7" t="inlineStr">
+        <is>
+          <t>42528</t>
+        </is>
+      </c>
+      <c r="E81" s="8" t="inlineStr">
+        <is>
+          <t>Бокал для пива 700 мл "Паб" d 8,5 см h20,7 см Pasabahce [6]</t>
+        </is>
+      </c>
+      <c r="F81" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G81" s="9">
+        <v>96</v>
+      </c>
+      <c r="H81" s="9">
+        <v/>
+      </c>
+      <c r="I81" s="10">
+        <v>0</v>
+      </c>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="6" t="inlineStr">
+        <is>
           <t>81261027</t>
         </is>
       </c>
-      <c r="D80" s="7" t="inlineStr">
+      <c r="D82" s="7" t="inlineStr">
         <is>
           <t>115269</t>
         </is>
       </c>
-      <c r="E80" s="8" t="inlineStr">
+      <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 700 мл хр. стекло Beer Basic d 8,6 см h25,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
-      <c r="F80" s="7" t="inlineStr">
+      <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
-      <c r="G80" s="9">
+      <c r="G82" s="9">
         <v>870</v>
       </c>
-      <c r="H80" s="9">
-[...2 lines deleted...]
-      <c r="I80" s="10">
+      <c r="H82" s="9">
+        <v/>
+      </c>
+      <c r="I82" s="10">
         <v>0</v>
       </c>
-      <c r="J80" s="4"/>
+      <c r="J82" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>