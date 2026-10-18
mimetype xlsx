--- v0 (2026-06-12)
+++ v1 (2026-10-18)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 12.06.2026 05:25</t>
+          <t>Прайс актуален на 18.10.2026 08:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1144,187 +1144,187 @@
           <t>81263301</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>Z21544 / JZB-15824</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 1 л "Дон" d 10,5 см h19,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>508</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>6733</v>
+        <v>1959</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200871</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>H5331 кор=6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 300 мл "Гамбург" d 7,3 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>251</v>
+        <v>722</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200936</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>H5333 кор=6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 330 мл "Дрезден" d 7,5 см h14,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>144</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>594</v>
+        <v>510</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200869</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>09с1485 кор=15</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 330 мл "Минден" d 7,3 см h15 см ОСЗ [15]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>93</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>196</v>
+        <v>67</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200843</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>H5330 кор=6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Гамбург" d 7,9 см h18,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1</v>
+        <v>421</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81201203</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>05с1254 кор=6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Минден" d 8 см h18,5 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -1348,153 +1348,153 @@
           <t>81200930</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>08с1361</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Ностальгия" d 10 см h12,6 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>127</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3374</v>
+        <v>104</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201166</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>1143 кор=8</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Пинта" d 9,3 см h16 см ОСЗ [8]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>80</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222645</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6639</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 510 мл Optical PC поликарбонат d 7,9/7,7 см h16 см P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1057</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200929</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>08с1354 кор=6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 620 мл "Минден" d 8 см h18,5 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>543</v>
+        <v>672</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269849</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>04с1144 кор=8</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 630 мл "Ладья" с гранями d 9 см h16 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -1552,85 +1552,85 @@
           <t>81269842</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>05с1253 (8 шт) ОСЗ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 630 мл "Пит" d 8,8 см h16 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>127</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200937</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>H5334 кор=6шт</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 690 мл "Дрезден" d 9 см h16 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>175</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>408</v>
+        <v>120</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81201167</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>08с1404  уп.6шт</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 690 мл "Лига" d 9 см h19,2 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>