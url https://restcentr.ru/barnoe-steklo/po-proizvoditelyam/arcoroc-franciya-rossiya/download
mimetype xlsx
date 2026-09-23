--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -411,50 +411,52 @@
                                 <Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.jpg"/>
                                 <Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.jpg"/>
                                 <Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.jpg"/>
                                 <Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.jpg"/>
                                 <Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.jpg"/>
                                 <Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.jpg"/>
                                 <Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.jpg"/>
                                 <Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.jpg"/>
                                 <Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.jpg"/>
                                 <Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.jpg"/>
                                 <Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.jpg"/>
                                 <Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.jpg"/>
                                 <Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.jpg"/>
                                 <Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.jpg"/>
                                 <Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.jpg"/>
                                 <Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.jpg"/>
                                 <Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.jpg"/>
                                 <Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.jpg"/>
                                 <Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.jpg"/>
                                 <Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.jpg"/>
                                 <Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.jpg"/>
                                 <Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.jpg"/>
                                 <Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.jpg"/>
                                 <Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.jpg"/>
                                 <Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.jpg"/>
+                                <Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.jpg"/>
+                                <Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -7803,50 +7805,114 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="232" name="Image232"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Image233"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Image234"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -8120,78 +8186,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J235"/>
+  <dimension ref="A2:J237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:25</t>
+          <t>Прайс актуален на 23.09.2026 12:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -8239,85 +8305,85 @@
           <t>81269251</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>37652</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 150 мл "Элеганс" d 9 см h12,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>376</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>323</v>
+        <v>62</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269277</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>P8796</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 250 мл "Бродвей" d 11 см h14 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>492</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>470</v>
+        <v>434</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201272</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>37684</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 240 мл Tempered Glass d 7,5 см h14 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8525,71 +8591,71 @@
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>70</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269400</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>O0206</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл "Роман" d 8,5 см h14,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>402</v>
+        <v>738</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200886</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L9392 кор=24/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Ресто" Arcoroc [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8675,91 +8741,91 @@
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200815</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>J3905/J6593 кор=12</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Эталон" d 6,8 см h19,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>716</v>
+        <v>1641</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81260132</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>O0566</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл "Чикаго" d 9 см h20 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>249</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>916</v>
+        <v>711</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200896</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>L8535</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл "Домэн" Tempered Glass d 7,5 см h18,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8783,119 +8849,119 @@
           <t>81201039</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>N3207 кор=12</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл "Селест" d 5,5 см h22 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>167</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1042</v>
+        <v>3</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200823</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L2629/L0042 кор=24/1</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл "Аллегресс" d 6,4 см h20,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>272</v>
+        <v>1065</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269776</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E5979</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл "So Wine" d 6,2 см h20,2 см ARC [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>249</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81201294</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>Q0622/P7106</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Руссильон" d 6 см h21,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8913,57 +8979,57 @@
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81201040</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>N3208 кор=12шт</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Селест" d 6 см h23 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>520</v>
+        <v>6748</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81200812</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>L7874 кор=12</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Элеганс" d 8,2 см h18 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8981,57 +9047,57 @@
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81200813</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>J3904/L1365 кор=12</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Эталон" d 8,8 см h20,7 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>425</v>
+        <v>1128</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200897</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>L7426 кор=24/6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 370 мл "Домэн" Tempered Glass d 8,2 см h21 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9049,343 +9115,343 @@
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81200821</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>L0043 / 2630 кор=12</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 420 мл "Аллегресс" d 7 см h22,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>275</v>
+        <v>595</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269777</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E5980</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл "So Wine" d 6,8 см h22 см ARC [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>255</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>4637</v>
+        <v>4602</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81201152</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>N3209 /L5832 кор=12ш</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл "Селест" d 6,3 см h23,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81200898</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>L8904</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл "Домэн" Tempered Glass d 9 см h22 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>246</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269778</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E5981</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл "So Wine" d 7,3 см h23 см ARC [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>324</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>518</v>
+        <v>5</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81200822</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>L1628 кор=12</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл "Аллегресс" d 7,6 см h23 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>686</v>
+        <v>969</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200899</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>L8531 кор=12/6</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл "Домэн" Tempered Glass d 8,5 см h24 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>260</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81201041</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>N3210 кор=12</t>
+          <t>N3210/L5833 кор=12</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл "Селест" d 6,5 см h26 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81201150</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>10770</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 250 мл Харикейн "Элеганс" Milkshake d 6,5 см h19,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>436</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269394</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8701</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 270 мл стекло "Monti" d 7,9 см h17,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>641</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>396</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
@@ -9429,85 +9495,85 @@
           <t>81201050</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>12615</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 360 мл "Квадро" Milkshake d 8,1 см h19,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>890</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81201149</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>54584 кор=24/6</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 440 мл Харикейн "Элеганс" Milkshake d 8 см h21 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>802</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>295</v>
+        <v>247</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81201052</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>E0530</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл "Гаваи" Milkshake Arcoroc [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9599,221 +9665,221 @@
           <t>81260190</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>X2606</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл хр. стекло "Диско" d 10,5/8 см h21,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>498</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>616</v>
+        <v>539</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269222</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>P8064</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 620 мл "Party" d 10,9 см h19,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>346</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81200817</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>J3909  кор=12шт</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 250 мл "Эталон" d 8,5 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>5</v>
+        <v>465</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269245</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>P9951</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 320 мл хр. стекло "West Loop" d 8,8 см h12,9 см Arcoroc [6]</t>
+          <t>Бокал для коньяка и бренди 320 мл хр. стекло "Вэст Луп" d 8,8 см h12,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>782</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81200816</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>J3908 кор=12шт</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 410 мл "Эталон" d 9 см h13 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>160</v>
+        <v>749</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81269802</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1303</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 270 мл "Алтимэйт" Tempered Glass d 7,4 см h12,9 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>230</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81201236</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>Р2358 кор=12</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 270 мл "Селест" d 7,5 см h15,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9837,119 +9903,119 @@
           <t>81201065</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>43716/V9346</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 290 мл "Ноник" Tempered Glass d 7,3 см h11,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>180</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1770</v>
+        <v>312</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81200909</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>43740/V9347</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 340 мл "Ноник" Tempered Glass d 7,4 см h12,9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>200</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>2768</v>
+        <v>2144</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81260134</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>V7445</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Willi Becher" d 7,3 см h14,9 см Arcoroc [12]       </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>178</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>2399</v>
+        <v>2320</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269377</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>24668</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Willi Becher" d 7,3 см h14,9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9967,57 +10033,57 @@
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81201235</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>P2357 кор=</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Селест" d 8 см h16,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>85</v>
+        <v>234</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269201</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>18223</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 360 мл "Бахус" d 8,7см h15,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -10041,6024 +10107,6092 @@
           <t>81201251</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>25263</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 390 мл "Линц" d 7 см h20,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>428</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1734</v>
+        <v>2952</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269801</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1044</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Алтимэйт" Tempered Glass d 8,3 см h14,2 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>302</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>4236</v>
+        <v>1881</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81269888</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>G6384</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Император" Tempered Glass d 7,3 см h16,8 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>338</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1041</v>
+        <v>787</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269803</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>E8414</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Коник" Tempered Glass d 7,9 см h14,8 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>291</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>3361</v>
+        <v>3047</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81260133</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>О0607</t>
+          <t>O0607</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 450 мл "Коник" Cocktail&amp;Beer d 8,6 см h16,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>117</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>1392</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81201174</t>
+          <t>30000285</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>P2447 кор=12</t>
+          <t>MXGS0001</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 450 мл "Селест" d 8,5 см h17,6 см Arcoroc [12]</t>
+          <t>Бокал для пива 450 мл "Коник" стакан смесительный d 8,8 см h14,5 см B'Guys P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>186</v>
+        <v>317</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>417</v>
+        <v>6467</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81269975</t>
+          <t>81201174</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>V9184</t>
+          <t>P2447 кор=12</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 470 мл "Коник" Tempered Glass d 8,5/6,5 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
+          <t>Бокал для пива 450 мл "Селест" d 8,5 см h17,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>256</v>
+        <v>186</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81269381</t>
+          <t>81269975</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V9184</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл "Сидра" Tempered Glass d 9 см h12,1 см Cocktail&amp;Beer Arcoroc [24]</t>
+          <t>Бокал для пива 470 мл "Коник" Tempered Glass d 8,5/6,5 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>3265</v>
+        <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81269240</t>
+          <t>81260124</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>G8563</t>
+          <t>XLY15016</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Алтимэйт" Tempered Glass d 9 см h16 см Cocktail&amp;Beer Arcoroc [24]</t>
+          <t>Бокал для пива 470 мл "Коник" стакан смесительный d 8,9/6 см h14,8 см P.L. [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>182</v>
+        <v>273</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>5859</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81269887</t>
+          <t>81269381</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>V3624</t>
+          <t>L6500</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Император" Tempered Glass d 8 см h18,3 см Cocktail&amp;Beer Arcoroc [6]</t>
+          <t>Бокал для пива 500 мл "Сидра" Tempered Glass d 9 см h12,1 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>343</v>
+        <v>268</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1</v>
+        <v>1917</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81269623</t>
+          <t>81269240</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>O0258</t>
+          <t>G8563/V3625</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Коник" Cocktail&amp;Beer d 9,3 см h17,2 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Алтимэйт" Tempered Glass d 9 см h16 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81269298</t>
+          <t>81269887</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>34002/X0897</t>
+          <t>V3624</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Коник" Tempered Glass d 9 см h15 см Cocktail&amp;Beer Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Император" Tempered Glass d 8 см h18,3 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>270</v>
+        <v>343</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1476</v>
+        <v>1</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81269304</t>
+          <t>81269623</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>NON371/BRN357KH уп=12шт.</t>
+          <t>O0258</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Ноник" d 8,2 см h15,3 см Beer LAV [12]</t>
+          <t>Бокал для пива 570 мл "Коник" Cocktail&amp;Beer d 9,3 см h17,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>167</v>
+        <v>125</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>0</v>
+        <v>1229</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81200924</t>
+          <t>81269298</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>49357/G2620/V9343</t>
+          <t>34002/X0897</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Ноник" Tempered Glass d 8,6 см h15,3 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Коник" Tempered Glass d 9 см h15 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>304</v>
+        <v>270</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1916</v>
+        <v>529</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81201237</t>
+          <t>81269304</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>P2359 кор=</t>
+          <t>BRN357KH/NON371 уп=12шт.</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 580 мл "Селест" d 9 см h19,5 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Ноник" d 8,2 см h15,3 см Beer LAV [12]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>187</v>
+        <v>157</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>3458</v>
+        <v>11084</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81201036</t>
+          <t>81200924</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>N6471 кор=12</t>
+          <t>49357/G2620/V9343</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 630 мл "Элеганс" d 7,5 см h21 см Arcoroc [12]</t>
+          <t>Бокал для пива 570 мл "Ноник" Tempered Glass d 8,6 см h15,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>184</v>
+        <v>304</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81269991</t>
+          <t>81201237</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>О0568</t>
+          <t>P2359 кор=</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 140 мл "Чикаго" d 6,4/6,9 см h20,5 см Arcoroc [12]</t>
+          <t>Бокал для пива 580 мл "Селест" d 9 см h19,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>232</v>
+        <v>187</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>247</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81269804</t>
+          <t>81201036</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>G8981</t>
+          <t>N6471 кор=12</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл "So Wine" d 5,1 см h22 см ARC [6]</t>
+          <t>Бокал для пива 630 мл "Элеганс" d 7,5 см h21 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>4214</v>
+        <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81200900</t>
+          <t>81269991</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>L7425</t>
+          <t>O0568</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл "Домэн" d 4,7 см h22,1 см Arcoroc [24]</t>
+          <t>Бокал-флюте для шампанского 140 мл "Чикаго" d 6,4/6,9 см h20,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>0</v>
+        <v>799</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81201037</t>
+          <t>81200900</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>N3206 кор=12шт</t>
+          <t>L7425</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл "Селест" d 4,3 см h22,5 см Arcoroc [12]</t>
+          <t>Бокал-флюте для шампанского 160 мл "Домэн" d 4,7 см h22,1 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>7385</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81269207</t>
+          <t>81201037</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>J1478</t>
+          <t>N3206 кор=12шт</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 160 мл стекло "Брио" d 6,5 см h19,8 см Arcoroc [6]</t>
+          <t>Бокал-флюте для шампанского 160 мл "Селест" d 4,3 см h22,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>453</v>
+        <v>167</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>492</v>
+        <v>3012</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81200810</t>
+          <t>81269804</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>L7873</t>
+          <t>G8981</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 170 мл "Элеганс" d 5,3 см h17,5 см Arcoroc [12]</t>
+          <t>Бокал-флюте для шампанского 160 мл "Со Вайн" d 5,1 см h22 см ARC [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>106</v>
+        <v>204</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>11</v>
+        <v>4166</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81200814</t>
+          <t>81269207</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>J3903 / H8161 кор=12</t>
+          <t>J1478</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 170 мл "Эталон" d 5,3 см h22,2 см Arcoroc [12]</t>
+          <t>Бокал-флюте для шампанского 160 мл стекло "Брио" d 6,5 см h19,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>130</v>
+        <v>453</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>1702</v>
+        <v>444</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81200820</t>
+          <t>81200810</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>L2627 / L0040 кор=12</t>
+          <t>L7873</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 185 мл "Аллегресс" d 4,4 см h22,5 см Arcoroc [12]</t>
+          <t>Бокал-флюте для шампанского 170 мл "Элеганс" d 5,3 см h17,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>152</v>
+        <v>106</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1596</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81269214</t>
+          <t>81200814</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>L8941</t>
+          <t>J3903 / H8161 кор=12</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 210 мл стекло "Брио" d 8,3 см h19,2 см Arcoroc [6]</t>
+          <t>Бокал-флюте для шампанского 170 мл "Эталон" d 5,3 см h22,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>460</v>
+        <v>130</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>622</v>
+        <v>475</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81269206</t>
+          <t>81200820</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>H8466</t>
+          <t>L2627 / L0040 кор=12</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 95 мл стекло "Брио" d 9,5 см h17,1 см Arcoroc [6]</t>
+          <t>Бокал-флюте для шампанского 185 мл "Аллегресс" d 4,4 см h22,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>260</v>
+        <v>152</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>0</v>
+        <v>1201</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81201143</t>
+          <t>81269214</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>53674</t>
+          <t>L8941</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Графин 0,25 л Штоф без крышки "Каррэ" d 7 см h16,5 см Arcoroc [1]</t>
+          <t>Бокал-флюте для шампанского 210 мл стекло "Брио" d 8,3 см h19,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>347</v>
+        <v>460</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>773</v>
+        <v>518</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81201144</t>
+          <t>81269206</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>53673</t>
+          <t>H8466</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Графин 0,5 л Штоф без крышки "Каррэ" h19 см Arcoroc [1]</t>
+          <t>Бокал-флюте для шампанского 95 мл стекло "Брио" d 9,5 см h17,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>441</v>
+        <v>260</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>789</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81269202</t>
+          <t>81201143</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>53675</t>
+          <t>53674</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Графин 1,0 л Штоф без крышки "Каррэ" d 12 см h25,5 см Arcoroc [1]</t>
+          <t>Графин 0,25 л Штоф без крышки "Каррэ" d 7 см h16,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>450</v>
+        <v>347</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>31</v>
+        <v>576</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81201145</t>
+          <t>81201144</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>C0198</t>
+          <t>53673</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки "Вин" d 7,7 см h13 см Arcoroc [1]</t>
+          <t>Графин 0,5 л Штоф без крышки "Каррэ" h19 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>282</v>
+        <v>441</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>358</v>
+        <v>526</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81201221</t>
+          <t>81269202</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>L3963</t>
+          <t>53675</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки "Флюид" d 9,1 см h19,3 см Arcoroc [1]</t>
+          <t>Графин 1,0 л Штоф без крышки "Каррэ" d 12 см h25,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>748</v>
+        <v>450</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>426</v>
+        <v>26</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81201146</t>
+          <t>81269314</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>V7128</t>
+          <t>H3951/V7216</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,57 л Караф без крышки "Вин" d 9,5 см h16 см Arcoroc [1]</t>
+          <t>Креманка 120 мл "Версатиль" d 8,7 см h9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>378</v>
+        <v>260</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>270</v>
+        <v>876</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81269200</t>
+          <t>81269993</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>L6247</t>
+          <t>O0639</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки "Флюид" d 9,5 см h21 см Arcoroc [1]</t>
+          <t>Креманка 200 мл "Чикаго" d 10/7,3 см h5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>591</v>
+        <v>82</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>0</v>
+        <v>366</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81269199</t>
+          <t>81200842</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>L3965</t>
+          <t>N5103 кор=24</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,0 л Караф без крышки "Флюид" d 10,7 см h26,5 см Arcoroc [1]</t>
+          <t>Креманка 270 мл "Мальдивы" d 10 см h10,2 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>1172</v>
+        <v>95</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>193</v>
+        <v>956</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81201053</t>
+          <t>81201207</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>C0199</t>
+          <t>N5102 кор=24</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,1 л Караф без крышки "Вин" d 11 см h20,5 см Arcoroc [1]</t>
+          <t>Креманка 300 мл "Свирл" d 10,5 см h10 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>540</v>
+        <v>90</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>267</v>
+        <v>152</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81269314</t>
+          <t>81201249</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>H3951/V7216</t>
+          <t>P5102 кор=</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Креманка 120 мл "Версатиль" d 8,7 см h9 см Arcoroc [6]</t>
+          <t>Креманка 350 мл "Маэва Винтаж" d 11,8 см h7,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>260</v>
+        <v>110</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>1282</v>
+        <v>679</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81269993</t>
+          <t>81201248</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>O0639</t>
+          <t>P5101 кор=</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Креманка 200 мл "Чикаго" d 10/7,3 см h5 см Arcoroc [12]</t>
+          <t>Креманка 350 мл "Маэва Диамант" d 11,8 см h7,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>368</v>
+        <v>591</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81200842</t>
+          <t>81260163</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>N5103 кор=24</t>
+          <t>V7032</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Креманка 270 мл "Мальдивы" d 10 см h10,2 см Arcoroc [24]</t>
+          <t>Креманка 40 мл соусник "Версатиль" d 6/3,4 см h6,2/2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>90</v>
+        <v>168</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>545</v>
+        <v>801</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81201207</t>
+          <t>81200939</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>N5102 кор=24</t>
+          <t>N4715 кор=</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Креманка 300 мл "Свирл" d 10,5 см h10 см Arcoroc [24]</t>
+          <t>Кружка 250 мл прозрачная "Фитнес" стекло Tempered Glass d 7,2 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>302</v>
+        <v>165</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81201249</t>
+          <t>81201247</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>P5102 кор=</t>
+          <t>N2699 кор=</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Креманка 350 мл "Маэва Винтаж" d 11,8 см h7,5 см Arcoroc [12]</t>
+          <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81201248</t>
+          <t>81200940</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>P5101 кор=</t>
+          <t>N4717 кор=12</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Креманка 350 мл "Маэва Диамант" d 11,8 см h7,5 см Arcoroc [12]</t>
+          <t>Кружка 320 мл прозрачная "Фитнес" стекло Tempered Glass d 7,4 см h10,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>270</v>
+        <v>552</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81260163</t>
+          <t>81269218</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>V7032</t>
+          <t>N6647</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Креманка 40 мл соусник "Версатиль" d 6/3,4 см h6,2/2 см Arcoroc [6]</t>
+          <t>Кружка для коктейля 900 мл стекло "Попугай" d 17,6 см h19 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>168</v>
+        <v>1220</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1798</v>
+        <v>44</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81200939</t>
+          <t>81200871</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>N4715 кор=</t>
+          <t>H5331 кор=6</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл прозрачная "Фитнес" стекло Tempered Glass d 7,2 см h9 см Arcoroc [12]</t>
+          <t>Кружка для пива 300 мл "Гамбург" d 7,3 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>75</v>
+        <v>131</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>1245</v>
+        <v>806</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81201247</t>
+          <t>81200936</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>N2699 кор=</t>
+          <t>H5333 кор=6</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
+          <t>Кружка для пива 330 мл "Дрезден" d 7,5 см h14,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>0</v>
+        <v>510</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81200940</t>
+          <t>81200843</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>N4717 кор=12</t>
+          <t>H5330 кор=6</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл прозрачная "Фитнес" стекло Tempered Glass d 7,4 см h10,2 см Arcoroc [12]</t>
+          <t>Кружка для пива 500 мл "Гамбург" d 7,9 см h18,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>95</v>
+        <v>165</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>588</v>
+        <v>421</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81269218</t>
+          <t>81200937</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>N6647</t>
+          <t>H5334 кор=6шт</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 900 мл стекло "Попугай" d 17,6 см h19 см Arcoroc [1]</t>
+          <t>Кружка для пива 690 мл "Дрезден" d 9 см h16 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>1220</v>
+        <v>175</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>56</v>
+        <v>132</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81200871</t>
+          <t>81201145</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>H5331 кор=6</t>
+          <t>C0198</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Кружка для пива 300 мл "Гамбург" d 7,3 см h15 см Arcoroc [6]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки "Вин" d 7,7 см h13 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>120</v>
+        <v>282</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>251</v>
+        <v>190</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81200936</t>
+          <t>81201221</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>H5333 кор=6</t>
+          <t>L3963</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Кружка для пива 330 мл "Дрезден" d 7,5 см h14,3 см Arcoroc [6]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки "Флюид" d 9,1 см h19,3 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>144</v>
+        <v>748</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>594</v>
+        <v>404</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81200843</t>
+          <t>81201146</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>H5330 кор=6</t>
+          <t>V7128</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Кружка для пива 500 мл "Гамбург" d 7,9 см h18,5 см Arcoroc [6]</t>
+          <t>Кувшин  0,57 л графин Караф без крышки "Вин" d 9,5 см h16 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>157</v>
+        <v>378</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81200937</t>
+          <t>81269200</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>H5334 кор=6шт</t>
+          <t>L6247</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Кружка для пива 690 мл "Дрезден" d 9 см h16 см Arcoroc [6]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки "Флюид" d 9,5 см h21 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>175</v>
+        <v>591</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>408</v>
+        <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81260135</t>
+          <t>81269199</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>70361</t>
+          <t>L3965</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,1 л с крышкой "Quadro" 8,6*8,6 см h24,5 см Arcoroc [1]</t>
+          <t>Кувшин 1 л графин Караф без крышки "Флюид" d 10,7 см h26,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>876</v>
+        <v>1172</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>268</v>
+        <v>97</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81201216</t>
+          <t>81201053</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>18с2021/L7875 кор=12</t>
+          <t>C0199/V7313</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 65 мл "Элеганс" d 4,4 см h11,4 см Arcoroc [12]</t>
+          <t>Кувшин 1,1 л графин Караф без крышки "Вин" d 11 см h20,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>80</v>
+        <v>540</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>0</v>
+        <v>195</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81200811</t>
+          <t>81260135</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>L7875  кор=12</t>
+          <t>70361</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 65 мл "Элеганс" d 5 см h14,4 см Arcoroc [12]</t>
+          <t>Кувшин 1,1 л с крышкой "Quadro" 8,6*8,6 см h24,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>46</v>
+        <v>876</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81200818</t>
+          <t>81201216</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>J3906 кор=12</t>
+          <t>18с2021/L7875 кор=12</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 65 мл "Эталон" d 4,5 см h13,7 см Arcoroc [12]</t>
+          <t>Рюмка 65 мл "Элеганс" d 4,4 см h11,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>2348</v>
+        <v>0</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81260192</t>
+          <t>81200811</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>X2604</t>
+          <t>L7875  кор=12</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
+          <t>Рюмка 65 мл "Элеганс" d 5 см h14,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>436</v>
+        <v>46</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>908</v>
+        <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81269990</t>
+          <t>81200818</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>O0567</t>
+          <t>J3906 кор=12</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Чикаго" d 9,9/7 см h16 см Arcoroc [12]</t>
+          <t>Рюмка 65 мл "Эталон" d 4,5 см h13,7 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>243</v>
+        <v>104</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>779</v>
+        <v>3104</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81269224</t>
+          <t>81260192</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>Q1325</t>
+          <t>X2604</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини стекло "Monti" d 11,6 см h15,6 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>100</v>
+        <v>670</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81269244</t>
+          <t>81269990</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>P8795</t>
+          <t>O0567</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини стекло "Бродвей" d 11,5 см h16 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 200 мл "Чикаго" d 9,9/7 см h16 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>484</v>
+        <v>243</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>82</v>
+        <v>1161</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81260191</t>
+          <t>81269224</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>X2600</t>
+          <t>Q1325</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини стекло "Monti" d 11,6 см h15,6 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>908</v>
+        <v>75</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81201273</t>
+          <t>81269244</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>79923</t>
+          <t>P8795</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини стекло "Бродвей" d 11,5 см h16 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>653</v>
+        <v>484</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>462</v>
+        <v>76</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81269225</t>
+          <t>81260191</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>Q4027</t>
+          <t>X2600</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 270 мл Мартини "West Loop" d 11,3 см h16,8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>481</v>
+        <v>436</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>232</v>
+        <v>799</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81269791</t>
+          <t>81201273</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>79923</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 160 мл "Norvege Optical" Tempered Glass d 6,5 см h8,2 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>138</v>
+        <v>653</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>1540</v>
+        <v>462</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81269196</t>
+          <t>81269225</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>L7427/V7997</t>
+          <t>Q4027</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 160 мл "Лог" Tempered Glass d 6,3 см h8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 270 мл Мартини "West Loop" d 11,3 см h16,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>160</v>
+        <v>481</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>1234</v>
+        <v>232</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81269241</t>
+          <t>81269791</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>L3751</t>
+          <t>60026</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 180 мл емкость для подачи "Эскаль" Tempered Glass d 7,7 см h7,8 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 160 мл "Norvege Optical" Tempered Glass d 6,5 см h8,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>0</v>
+        <v>1430</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81269259</t>
+          <t>81269196</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>60024/V7462</t>
+          <t>L7427/V7997</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Norvege Optical" Tempered Glass d 7,2 см h9,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 160 мл "Лог" Tempered Glass d 6,3 см h8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>1528</v>
+        <v>1233</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81200825</t>
+          <t>81269241</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>J1439 кор=12шт</t>
+          <t>L3751</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Исланд" d 7 см h8,4 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 180 мл емкость для подачи "Эскаль" Tempered Glass d 7,7 см h7,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>58</v>
+        <v>242</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>3473</v>
+        <v>1070</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81269871</t>
+          <t>81269259</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60024/V7462</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Чикито" Tempered Cocktail d 8,2 см h5,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 200 мл "Norvege Optical" Tempered Glass d 7,2 см h9,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>194</v>
+        <v>141</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>319</v>
+        <v>1269</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81200831</t>
+          <t>81200825</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>L0954/J3283 кор=24</t>
+          <t>J1439 кор=12шт</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 205 мл "Гранити" Tempered Glass d 8 см h9,2 см Arcoroc [24]</t>
+          <t>Стакан Олд Фэшн 200 мл "Исланд" d 7 см h8,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>1750</v>
+        <v>1996</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81269336</t>
+          <t>81269871</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>N4788</t>
+          <t>J4764</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "Би Боп" Tempered Glass d 8,2 см h5,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 200 мл "Чикито" Tempered Cocktail d 8,2 см h5,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
         <v>0</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81269719</t>
+          <t>81200831</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L0954/J3283 кор=24</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "Стэк ап кросс Optical" Tempered Glass d 8 см h7,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 205 мл "Гранити" Tempered Glass d 8 см h9,2 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>275</v>
+        <v>51</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>1969</v>
+        <v>3035</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81269334</t>
+          <t>81269336</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>Q8217</t>
+          <t>N4788</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог Браш" вишневый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 210 мл "Би Боп" Tempered Glass d 8,2 см h5,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>260</v>
+        <v>142</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>1008</v>
+        <v>0</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81269335</t>
+          <t>81269719</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>Q8221</t>
+          <t>V4140</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог Браш" голубой Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 210 мл "Стэк ап кросс Optical" Tempered Glass d 8 см h7,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>929</v>
+        <v>1926</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81269333</t>
+          <t>81269334</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>Q8216/V7854</t>
+          <t>Q8217</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог Браш" зеленый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 220 мл "Лог Браш" вишневый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>496</v>
+        <v>260</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>1109</v>
+        <v>989</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81269198</t>
+          <t>81269335</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>L8690/V7995</t>
+          <t>Q8221</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог" Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 220 мл "Лог Браш" голубой Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>169</v>
+        <v>260</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>507</v>
+        <v>928</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81269260</t>
+          <t>81269333</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>61697/V7535</t>
+          <t>Q8216/V7854</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Norvege Optical" Tempered Glass d 7,7 см h9,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 220 мл "Лог Браш" зеленый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>158</v>
+        <v>496</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>702</v>
+        <v>1108</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81269709</t>
+          <t>81269198</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>O0302</t>
+          <t>L8690/V7995/V4293</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Аркадия" Optical Tempered Glass d 7,3 см h9,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 220 мл "Лог" Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>60</v>
+        <v>169</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>6864</v>
+        <v>0</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81200876</t>
+          <t>81269260</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>L7339 кор=24/6</t>
+          <t>61697/V7535</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Norvege Optical" Tempered Glass d 7,7 см h9,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>311</v>
+        <v>162</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>743</v>
+        <v>1914</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81269622</t>
+          <t>81269709</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>O0302</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Аркадия" Optical Tempered Glass d 7,3 см h9,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>1446</v>
+        <v>4022</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81269718</t>
+          <t>81200876</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L7339 кор=24/6</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>157</v>
+        <v>718</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81269263</t>
+          <t>81269622</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>J0317</t>
+          <t>O0264</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>234</v>
+        <v>62</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>142</v>
+        <v>662</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81200830</t>
+          <t>81269718</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>J3282 кор=12</t>
+          <t>V4139</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>69</v>
+        <v>294</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>2421</v>
+        <v>0</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81269197</t>
+          <t>81269263</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>L9945/V7950</t>
+          <t>J0317</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Лог" Tempered Glass d 7,7 см h9,3 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>175</v>
+        <v>234</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>848</v>
+        <v>117</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81269979</t>
+          <t>81200830</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>V9573</t>
+          <t>J3282 кор=12</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>224</v>
+        <v>69</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>454</v>
+        <v>1653</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81200879</t>
+          <t>81269197</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>L8687 кор=24/6</t>
+          <t>L9945/V7950</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Би Боп" Tempered Glass d 8,5 см h8,3 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 270 мл "Лог" Tempered Glass d 7,7 см h9,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>227</v>
+        <v>175</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81201241</t>
+          <t>81269979</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>Р4188 кор=</t>
+          <t>V9573</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>118</v>
+        <v>224</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>765</v>
+        <v>969</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81201260</t>
+          <t>81200879</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>P9165</t>
+          <t>L8687 кор=24/6</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Даллас" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Би Боп" Tempered Glass d 8,5 см h8,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
         <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81201271</t>
+          <t>81201241</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>P9278</t>
+          <t>Р4188 кор=</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Даллас" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>2116</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81201262</t>
+          <t>81201260</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>P9167</t>
+          <t>P9165</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Зальцбург" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Даллас" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>97</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
         <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81201268</t>
+          <t>81201271</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>P9263</t>
+          <t>P9278</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Зальцбург" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Даллас" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>96</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
         <v>0</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81200826</t>
+          <t>81201262</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>L2654/J0018 кор=12шт</t>
+          <t>P9167</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Зальцбург" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>4575</v>
+        <v>0</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81201243</t>
+          <t>81201268</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>P8544</t>
+          <t>P9263</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Зальцбург" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>1607</v>
+        <v>0</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81200853</t>
+          <t>81200826</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>E5454/5363 кор=12</t>
+          <t>L2654/J0018 кор=12шт</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>0</v>
+        <v>3400</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81290284</t>
+          <t>81201243</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>O0516</t>
+          <t>P8544</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>2431</v>
+        <v>2512</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81269344</t>
+          <t>81200853</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>Q0883/0</t>
+          <t>E5454/5363 кор=12</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лилак ARC [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
         <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81269346</t>
+          <t>81290284</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>Q0885/0</t>
+          <t>O0516</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лондон Топаз ARC [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>0</v>
+        <v>5495</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81269345</t>
+          <t>81269344</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>Q0884/0</t>
+          <t>Q0883/0</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Розовый ARC [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лилак ARC [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>80</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
         <v>0</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81201225</t>
+          <t>81269346</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>N6472 кор=12</t>
+          <t>Q0885/0</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лондон Топаз ARC [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>3114</v>
+        <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81269211</t>
+          <t>81269345</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>L3750</t>
+          <t>Q0884/0</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл емкость для подачи "Эскаль" Tempered Glass d 9,1 см h8,7 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Розовый ARC [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>299</v>
+        <v>80</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>1067</v>
+        <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81269256</t>
+          <t>81201225</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>Q3659</t>
+          <t>N6472 кор=12</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Bourbon street" d 9,4 см h9,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>628</v>
+        <v>76</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>424</v>
+        <v>2970</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81269258</t>
+          <t>81269211</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>Q3655</t>
+          <t>L3750</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Louisiane" d 9,4 см h9,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 310 мл емкость для подачи "Эскаль" Tempered Glass d 9,1 см h8,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>611</v>
+        <v>299</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>310</v>
+        <v>809</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81269332</t>
+          <t>81269256</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>Q3657</t>
+          <t>Q3659</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Old Square" d 9 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Bourbon street" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>675</v>
+        <v>628</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>304</v>
+        <v>388</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81269265</t>
+          <t>81269258</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>H5646</t>
+          <t>Q3655</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Stack up" Tempered Glass d 9,2 см h9,2 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Louisiane" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>262</v>
+        <v>611</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>963</v>
+        <v>310</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81260114</t>
+          <t>81269332</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>V9942</t>
+          <t>Q3657</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Аутлайн Optical" d 6,6/8,6 см h8,7 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Old Square" d 9 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>304</v>
+        <v>675</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>686</v>
+        <v>208</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81201238</t>
+          <t>81269265</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>P4182 кор=12</t>
+          <t>H5646</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Бродвей" d 8,5 см h9,5 см Arcoroc (61876) [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Stack up" Tempered Glass d 9,2 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>121</v>
+        <v>262</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>14</v>
+        <v>964</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81269204</t>
+          <t>81260114</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>C9688</t>
+          <t>V9942</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Блю" d 9 см h8,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Аутлайн Optical" d 6,6/8,6 см h8,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>762</v>
+        <v>624</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81269209</t>
+          <t>81201238</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>J8486</t>
+          <t>P4182 кор=12</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Рэд" d 9 см h8,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Бродвей" d 8,5 см h9,5 см Arcoroc (61876) [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>329</v>
+        <v>127</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>199</v>
+        <v>1782</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81269722</t>
+          <t>81269204</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C9688</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Сальто" d 8 см h8 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Блю" d 9 см h8,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>235</v>
+        <v>286</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1891</v>
+        <v>761</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81260194</t>
+          <t>81269209</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>X2767</t>
+          <t>J8486</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Рэд" d 9 см h8,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>249</v>
+        <v>329</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>685</v>
+        <v>104</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81269724</t>
+          <t>81269722</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G2562</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Биколик Optical" d 6,7 см h9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Сальто" d 8 см h8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>1397</v>
+        <v>1890</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81201307</t>
+          <t>81260194</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>Р7349/Q2593 кор=6/6)</t>
+          <t>X2767</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>93</v>
+        <v>249</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>853</v>
+        <v>666</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81269237</t>
+          <t>81269724</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>Q5657 (кор=12шт)</t>
+          <t>P5248</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 330 мл "Биколик Optical" d 6,7 см h9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>83</v>
+        <v>216</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>0</v>
+        <v>1283</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81269238</t>
+          <t>81201307</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>Q5658 (кор=12шт)</t>
+          <t>Р7349/Q2593 кор=6/6)</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Маджента Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Arcoroc [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>0</v>
+        <v>1455</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81269236</t>
+          <t>81269237</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>Q5656 (кор=12шт)</t>
+          <t>Q5657 (кор=12шт)</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Синий Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>83</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
         <v>0</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81200875</t>
+          <t>81269238</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>L7334 кор=24/6</t>
+          <t>Q5658 (кор=12шт)</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Маджента Arcoroc [12]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>384</v>
+        <v>83</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>502</v>
+        <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81260193</t>
+          <t>81269236</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>X2607</t>
+          <t>Q5656 (кор=12шт)</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Синий Arcoroc [12]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>272</v>
+        <v>83</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>684</v>
+        <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81269210</t>
+          <t>81200875</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>L3749</t>
+          <t>L7334 кор=24/6</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 420 мл емкость для подачи "Эскаль" Tempered Glass d 9,7 см h9,6 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>0</v>
+        <v>471</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81200832</t>
+          <t>81260193</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>J3281 кор=12</t>
+          <t>X2607</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 200 мл "Гранити" Tempered Glass d 6,4 см h12,8 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>59</v>
+        <v>272</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>1199</v>
+        <v>553</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81200828</t>
+          <t>81269210</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>J0149 кор=12шт</t>
+          <t>L3749</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 220 мл "Исланд" d 5,3 см h15,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 420 мл емкость для подачи "Эскаль" Tempered Glass d 9,7 см h9,6 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>60</v>
+        <v>326</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>7142</v>
+        <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81269303</t>
+          <t>81200832</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>P1986</t>
+          <t>J3281 кор=12</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 250 мл "Коник" Tempered Glass d 12 см h13 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 200 мл "Гранити" Tempered Glass d 6,4 см h12,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>132</v>
+        <v>59</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81269299</t>
+          <t>81200828</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>60440/V7529</t>
+          <t>J0149 кор=12шт</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 270 мл "Norvege Optical" Tempered Glass d 7,2 см h11,4 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 220 мл "Исланд" d 5,3 см h15,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>182</v>
+        <v>60</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>1590</v>
+        <v>6290</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81269261</t>
+          <t>81269303</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>H7764</t>
+          <t>P1986</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 290 мл "Stack up" Tempered Glass d 7,6 см h11,9 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 250 мл "Коник" Tempered Glass d 12 см h13 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>270</v>
+        <v>132</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>629</v>
+        <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81200833</t>
+          <t>81269299</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>L2890/J3278 кор=12</t>
+          <t>60440/V7529</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 310 мл "Гранити" Tempered Glass d 7,3 см h14 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 270 мл "Norvege Optical" Tempered Glass d 7,2 см h11,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>1422</v>
+        <v>1344</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81269300</t>
+          <t>81269261</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>61698/V7527</t>
+          <t>H7764</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 320 мл "Norvege Optical" Tempered Glass d 7,4 см h12,5 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 290 мл "Stack up" Tempered Glass d 7,6 см h11,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>968</v>
+        <v>532</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81269195</t>
+          <t>81200833</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>L9946/V7967</t>
+          <t>L2890/J3278 кор=12</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 320 мл "Лог" Tempered Glass d 7 см h12 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 310 мл "Гранити" Tempered Glass d 7,3 см h14 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>188</v>
+        <v>70</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>0</v>
+        <v>902</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81269977</t>
+          <t>81269300</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>V9571</t>
+          <t>61698/V7527</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 325 мл "Starline" Tempered Glass d 7,3 /5*5 см h14 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 320 мл "Norvege Optical" Tempered Glass d 7,4 см h12,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>272</v>
+        <v>214</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>978</v>
+        <v>878</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81200829</t>
+          <t>81269195</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>L2653/J0039 кор=12</t>
+          <t>L9946/V7967/V4127</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 330 мл "Исланд" d 6,3 см h15,7 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 320 мл "Лог" Tempered Glass d 7 см h12 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>62</v>
+        <v>188</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>2286</v>
+        <v>0</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81201226</t>
+          <t>81269977</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>N6473 кор=12</t>
+          <t>V9571</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 330 мл "Элеганс" d 6,4 см h12,6 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 325 мл "Starline" Tempered Glass d 7,3 /5*5 см h14 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>79</v>
+        <v>272</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>2729</v>
+        <v>885</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81269264</t>
+          <t>81200829</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>H7763</t>
+          <t>L2653/J0039 кор=12</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Stack up" Tempered Glass d 7,8 см h13,9 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 330 мл "Исланд" d 6,3 см h15,7 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>314</v>
+        <v>62</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>841</v>
+        <v>366</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81200877</t>
+          <t>81201226</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>L8688 кор=24/6</t>
+          <t>N6473 кор=12</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Би Боп" Tempered Glass d 7 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 330 мл "Элеганс" d 6,4 см h12,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>164</v>
+        <v>83</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>0</v>
+        <v>2926</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81269723</t>
+          <t>81269264</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H7763</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Биколик Optical" d 5,9 см h12 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Stack up" Tempered Glass d 7,8 см h13,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>201</v>
+        <v>314</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>0</v>
+        <v>813</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81200834</t>
+          <t>81200877</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>J3280 кор=12</t>
+          <t>L8688 кор=24/6</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Гранити" Tempered Glass d 8,5 см h12,3 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 350 мл "Би Боп" Tempered Glass d 7 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>78</v>
+        <v>164</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>1015</v>
+        <v>0</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81269720</t>
+          <t>81269723</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P5247</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Лувр" d 8 см h11,5 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Биколик Optical" d 5,9 см h12 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>2256</v>
+        <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81200874</t>
+          <t>81200834</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>L7335</t>
+          <t>J3280 кор=12</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Нью-Йорк" Tempered Glass d 7,5 см h14,4 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Гранити" Tempered Glass d 8,5 см h12,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>418</v>
+        <v>78</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>453</v>
+        <v>1154</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81269203</t>
+          <t>81269720</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>C9687</t>
+          <t>N1807</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Сальто Айс Блю" d 7,6 см h12,1 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Лувр" d 8 см h11,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>286</v>
+        <v>232</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>719</v>
+        <v>2256</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81269208</t>
+          <t>81200874</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>J8493</t>
+          <t>L7335</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Сальто Айс Рэд" d 7,6 см h12,1 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Нью-Йорк" Tempered Glass d 7,5 см h14,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>329</v>
+        <v>418</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>0</v>
+        <v>353</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81269721</t>
+          <t>81269203</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C9687</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Сальто" d 6,5 см h11,5 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Сальто Айс Блю" d 7,6 см h12,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>235</v>
+        <v>286</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>1633</v>
+        <v>718</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81201242</t>
+          <t>81269208</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>Р8545</t>
+          <t>J8493</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Сир де Коньяк" d 8 см h12,5 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 350 мл "Сальто Айс Рэд" d 7,6 см h12,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>77</v>
+        <v>329</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
         <v>0</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81269717</t>
+          <t>81269721</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>V4138</t>
+          <t>G2560</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Стэк ап кросс Optical" Tempered Glass d 7,5 см h13,5 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Сальто" d 6,5 см h11,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>389</v>
+        <v>235</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>1463</v>
+        <v>1560</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81200903</t>
+          <t>81201242</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>L7850 кор=24/6</t>
+          <t>Р8545</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Фьюжн" d 8,2 см h12 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Сир де Коньяк" d 8 см h12,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>204</v>
+        <v>78</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>0</v>
+        <v>3683</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81269282</t>
+          <t>81269717</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>Q3660</t>
+          <t>V4138</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл "Bourbon street" d 8,5 см h13 см Arcoroc [6]                  </t>
+          <t>Стакан Хайбол 350 мл "Стэк ап кросс Optical" Tempered Glass d 7,5 см h13,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>731</v>
+        <v>389</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>508</v>
+        <v>1403</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81269257</t>
+          <t>81200903</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>Q3656</t>
+          <t>L7850 кор=24/6</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл "Louisiane" d 8,5 см h13 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 350 мл "Фьюжн" d 8,2 см h12 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>673</v>
+        <v>204</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>586</v>
+        <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81269392</t>
+          <t>81269282</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q3660</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл "Old Square" d 8,4 см h13 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 360 мл "Bourbon street" d 8,5 см h13 см Arcoroc [6]                  </t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>423</v>
+        <v>731</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>224</v>
+        <v>436</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81269848</t>
+          <t>81269257</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>P2766</t>
+          <t>Q3656</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл "Шетланд Скульптура" d 8,5 см h15,5 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 360 мл "Louisiane" d 8,5 см h13 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>82</v>
+        <v>673</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>0</v>
+        <v>588</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81269978</t>
+          <t>81269392</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>V9572</t>
+          <t>Q3658</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Starline" Tempered Glass d 8,5 /5,5*5,5 см h12 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 360 мл "Old Square" d 8,4 см h13 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>272</v>
+        <v>423</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>364</v>
+        <v>224</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81201240</t>
+          <t>81269848</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>P4187 кор=</t>
+          <t>P2766</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Брикстон" d 7,7 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 360 мл "Шетланд Скульптура" d 8,5 см h15,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>137</v>
+        <v>82</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>550</v>
+        <v>0</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81201239</t>
+          <t>81269978</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>Р4183 кор=12</t>
+          <t>V9572</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Бродвей" d 7,5 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Starline" Tempered Glass d 8,5 /5,5*5,5 см h12 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>144</v>
+        <v>272</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>1410</v>
+        <v>287</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81201259</t>
+          <t>81201240</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>P9164</t>
+          <t>P4187 кор=</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Даллас" розовый d 7,8 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Брикстон" d 7,7 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>0</v>
+        <v>2136</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81201270</t>
+          <t>81201239</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>P9277</t>
+          <t>Р4183 кор=12</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Даллас" фиолетовый d 7,8 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Бродвей" d 7,5 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>110</v>
+        <v>144</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>0</v>
+        <v>554</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81201261</t>
+          <t>81201259</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>P9166</t>
+          <t>P9164</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Зальцбург" розовый d 7,7 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Даллас" розовый d 7,8 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G207" s="9">
         <v>111</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
         <v>0</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81201269</t>
+          <t>81201270</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>P9279</t>
+          <t>P9277</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Зальцбург" фиолетовый d 7,7 см h15 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Даллас" фиолетовый d 7,8 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G208" s="9">
         <v>110</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
         <v>0</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81290283</t>
+          <t>81201261</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>O0515</t>
+          <t>P9166</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Чикаго" d 7,5 см h13,3 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 380 мл "Зальцбург" розовый d 7,7 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>1521</v>
+        <v>0</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81269877</t>
+          <t>81201269</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>N4136</t>
+          <t>P9279</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 390 мл "Нью-Йорк" Tempered Glass d 7,7 см h15,5 см Cocktail Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Зальцбург" фиолетовый d 7,7 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>444</v>
+        <v>110</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>559</v>
+        <v>0</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81269828</t>
+          <t>81290283</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>O0515</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 400 мл "Stack up" Tempered Glass d 8,2 см h14,3 см Cocktail&amp;Beer Arcoroc [6]</t>
+          <t>Стакан Хайбол 380 мл "Чикаго" d 7,5 см h13,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>289</v>
+        <v>125</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>526</v>
+        <v>1720</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81260115</t>
+          <t>81269877</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>V9977</t>
+          <t>N4136</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 400 мл "Аутлайн Optical" d 6,3/8,1 см h11,5 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 390 мл "Нью-Йорк" Tempered Glass d 7,7 см h15,5 см Cocktail Arcoroc [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>304</v>
+        <v>444</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>876</v>
+        <v>560</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81200852</t>
+          <t>81269828</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>E5284/N5362 кор=12</t>
+          <t>H5642</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 400 мл "Трек" d 7,3 см h15,8 см Arcoroc [12]</t>
+          <t>Стакан Хайбол 400 мл "Stack up" Tempered Glass d 8,2 см h14,3 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>53</v>
+        <v>289</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>0</v>
+        <v>526</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81200835</t>
+          <t>81260115</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>J3279 кор=12</t>
+          <t>V9977</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 420 мл "Гранити" Tempered Glass d 8,9 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
+          <t>Стакан Хайбол 400 мл "Аутлайн Optical" d 6,3/8,1 см h11,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>73</v>
+        <v>304</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>1210</v>
+        <v>870</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81269980</t>
+          <t>81200852</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>V9574</t>
+          <t>E5284/N5362 кор=12</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 440 мл "Starline" Tempered Glass d 8,8 /6*6 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
+          <t>Стакан Хайбол 400 мл "Трек" d 7,3 см h15,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>516</v>
+        <v>0</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81269326</t>
+          <t>81200835</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>P9411</t>
+          <t>J3279 кор=12</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Брикстон" d 8 см h16,6 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 420 мл "Гранити" Tempered Glass d 8,9 см h13 см Cocktail&amp;Beer Arcoroc [12]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>153</v>
+        <v>73</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>637</v>
+        <v>1598</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81201227</t>
+          <t>81269980</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>P1470 кор=12</t>
+          <t>V9574</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Бродвей" d 8 см h16,7 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 440 мл "Starline" Tempered Glass d 8,8 /6*6 см h13 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>160</v>
+        <v>282</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>580</v>
+        <v>348</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81201306</t>
+          <t>81269326</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>Р7348/Q2594 (кор=4/6</t>
+          <t>P9411</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Рош" Arcoroc [6]</t>
+          <t>Стакан Хайбол 450 мл "Брикстон" d 8 см h16,6 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>96</v>
+        <v>153</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>411</v>
+        <v>176</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81269234</t>
+          <t>81201227</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>Q5654 (кор=12шт)</t>
+          <t>P1470 кор=12</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
+          <t>Стакан Хайбол 450 мл "Бродвей" d 8 см h16,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>0</v>
+        <v>409</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81269235</t>
+          <t>81201306</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>Q5655 (кор=12шт)</t>
+          <t>Р7348/Q2594 (кор=4/6</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Рош" Лак Маджента Arcoroc [12]</t>
+          <t>Стакан Хайбол 450 мл "Рош" Arcoroc [6]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>0</v>
+        <v>1114</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81269233</t>
+          <t>81269234</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>Q5653 (кор=12шт)</t>
+          <t>Q5654 (кор=12шт)</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Рош" Лак Синий Arcoroc [12]</t>
+          <t>Стакан Хайбол 450 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G221" s="9">
         <v>83</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
         <v>0</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81200901</t>
+          <t>81269235</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>L7848</t>
+          <t>Q5655 (кор=12шт)</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Фьюжн" Cocktail&amp;Beer d 8 см h19 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 450 мл "Рош" Лак Маджента Arcoroc [12]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>214</v>
+        <v>83</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
         <v>0</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81260195</t>
+          <t>81269233</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>X2702</t>
+          <t>Q5653 (кор=12шт)</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл хр. стекло "Диско" d 8,4/6,4 см h13 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 450 мл "Рош" Лак Синий Arcoroc [12]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>272</v>
+        <v>83</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>686</v>
+        <v>0</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81269827</t>
+          <t>81200901</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L7848</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 460 мл "Stack up" Tempered Glass d 8,6 см h14,5 см Cocktail&amp;Beer Arcoroc [6]</t>
+          <t>Стакан Хайбол 450 мл "Фьюжн" Cocktail&amp;Beer d 8 см h19 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>297</v>
+        <v>214</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>557</v>
+        <v>0</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81200878</t>
+          <t>81260195</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>L7124 кор=24/6</t>
+          <t>X2702</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 470 мл "Би Боп" Tempered Glass d 7,7 см h15 см Cocktail&amp;Beer Arcoroc [6]</t>
+          <t>Стакан Хайбол 450 мл хр. стекло "Диско" d 8,4/6,4 см h13 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>161</v>
+        <v>272</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>0</v>
+        <v>521</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81200873</t>
+          <t>81269827</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>L7340 кор=24/6</t>
+          <t>H5641</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 470 мл "Нью-Йорк" Tempered Glass d 9 см h14,4 см Cocktail&amp;Beer Arcoroc [6]</t>
+          <t>Стакан Хайбол 460 мл "Stack up" Tempered Glass d 8,6 см h14,5 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>404</v>
+        <v>297</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81201056</t>
+          <t>81200878</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>N6545/ V3331 кор=24/6</t>
+          <t>L7124 кор=24/6</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 470 мл банка "Кэн" Cocktail&amp;Beer d 7,6 см h13,4 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 470 мл "Би Боп" Tempered Glass d 7,7 см h15 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>238</v>
+        <v>161</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81200902</t>
+          <t>81200873</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>L7849</t>
+          <t>L7340 кор=24/6</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 550 мл "Фьюжн" Cocktail d 10 см h11 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 470 мл "Нью-Йорк" Tempered Glass d 9 см h14,4 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>214</v>
+        <v>404</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>0</v>
+        <v>419</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81201148</t>
+          <t>81201056</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>21554/V8248</t>
+          <t>N6545/ V3331 кор=24/6</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Стопка 35 мл "Хот шот" d 4,4 см h7 см Arcoroc [6]</t>
+          <t>Стакан Хайбол 470 мл банка "Кэн" Cocktail&amp;Beer d 7,6 см h13,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>177</v>
+        <v>238</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>2320</v>
+        <v>0</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81200854</t>
+          <t>81200902</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>H5160/L0035 кор=24</t>
+          <t>L7849</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Стопка 50 мл "Москва" (Тюльпан, Бостон Шот) d 5 см h9 см Arcoroc [24]</t>
+          <t>Стакан Хайбол 550 мл "Фьюжн" Cocktail d 10 см h11 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>38</v>
+        <v>214</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>13907</v>
+        <v>0</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81260120</t>
+          <t>81201148</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>O0569</t>
+          <t>21554/V8248</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Стопка 50 мл "Чикаго" d 4,5 см h6,8 см Arcoroc [24]</t>
+          <t>Стопка 35 мл "Хот шот" d 4,4 см h7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>64</v>
+        <v>177</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>2983</v>
+        <v>2224</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81200851</t>
+          <t>81200854</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>E5456/N5364 кор=12</t>
+          <t>H5160/L0035 кор=24</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Трек" d 5,1 см h6,1 см Arcoroc [12]</t>
+          <t>Стопка 50 мл "Москва" (Тюльпан, Бостон Шот) d 5 см h9 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>0</v>
+        <v>18930</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>01080906</t>
+          <t>81260120</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>72388</t>
+          <t>O0569</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл с ручкой "Исланд" d 3,6 см h10,1 см Arcoroc [12]</t>
+          <t>Стопка 50 мл "Чикаго" d 4,5 см h6,8 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>153</v>
+        <v>64</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>0</v>
+        <v>2515</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81200827</t>
+          <t>81200851</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>J3286 кор=12</t>
+          <t>E5456/N5364 кор=12</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Стопка 70 мл "Исланд" d 3,8 см h10,2 см Arcoroc [12]</t>
+          <t>Стопка 60 мл "Трек" d 5,1 см h6,1 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
         <v>0</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
+          <t>01080906</t>
+        </is>
+      </c>
+      <c r="D235" s="7" t="inlineStr">
+        <is>
+          <t>72388</t>
+        </is>
+      </c>
+      <c r="E235" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 60 мл с ручкой "Исланд" d 3,6 см h10,1 см Arcoroc [12]</t>
+        </is>
+      </c>
+      <c r="F235" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G235" s="9">
+        <v>153</v>
+      </c>
+      <c r="H235" s="9">
+        <v/>
+      </c>
+      <c r="I235" s="10">
+        <v>0</v>
+      </c>
+      <c r="J235" s="4"/>
+    </row>
+    <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="4"/>
+      <c r="B236" s="5"/>
+      <c r="C236" s="6" t="inlineStr">
+        <is>
+          <t>81200827</t>
+        </is>
+      </c>
+      <c r="D236" s="7" t="inlineStr">
+        <is>
+          <t>J3286 кор=12</t>
+        </is>
+      </c>
+      <c r="E236" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 70 мл "Исланд" d 3,8 см h10,2 см Arcoroc [12]</t>
+        </is>
+      </c>
+      <c r="F236" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G236" s="9">
+        <v>22</v>
+      </c>
+      <c r="H236" s="9">
+        <v/>
+      </c>
+      <c r="I236" s="10">
+        <v>0</v>
+      </c>
+      <c r="J236" s="4"/>
+    </row>
+    <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="4"/>
+      <c r="B237" s="5"/>
+      <c r="C237" s="6" t="inlineStr">
+        <is>
           <t>81200872</t>
         </is>
       </c>
-      <c r="D235" s="7" t="inlineStr">
+      <c r="D237" s="7" t="inlineStr">
         <is>
           <t>L2891 кор=</t>
         </is>
       </c>
-      <c r="E235" s="8" t="inlineStr">
+      <c r="E237" s="8" t="inlineStr">
         <is>
           <t>Стопка 70 мл "Нью-Йорк" d 4 см h10,5 см Arcoroc [12]</t>
         </is>
       </c>
-      <c r="F235" s="7" t="inlineStr">
-[...13 lines deleted...]
-      <c r="J235" s="4"/>
+      <c r="F237" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G237" s="9">
+        <v>35</v>
+      </c>
+      <c r="H237" s="9">
+        <v/>
+      </c>
+      <c r="I237" s="10">
+        <v>2722</v>
+      </c>
+      <c r="J237" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>