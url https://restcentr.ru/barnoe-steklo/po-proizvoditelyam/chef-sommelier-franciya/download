--- v0 (2026-06-13)
+++ v1 (2026-09-27)
@@ -4748,51 +4748,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:46</t>
+          <t>Прайс актуален на 27.09.2026 03:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4840,153 +4840,153 @@
           <t>81201256</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>53468</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 190 мл хр. стекло "Каберне" d 6,7 см h16,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>286</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81201063</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>46978 /N4582 кор=12шт</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Каберне" d 6 см h17,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>502</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201111</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>L2609 кор=24/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Сублим" d 7,2 см h20,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>618</v>
+        <v>1099</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269404</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8990</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло "Дистинкшн" d 8,3 см h20,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>412</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>629</v>
+        <v>557</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81201072</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D1481/U1009</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло "Оупен Ап" d 8 см h19,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -5010,357 +5010,357 @@
           <t>81201031</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>L9348 кор=24/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "Макарон" d 8 см h19,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>896</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81201104</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>J8908</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "Ревил Ап" d 8,5 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>702</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>441</v>
+        <v>388</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201073</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>U1008/D6773</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл хр. стекло "Оупен Ап" d 8,5 см h18 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>752</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201092</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>47019</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Каберне Баллон" d 9 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>487</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269705</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L9396</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Магнифик" d 9 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>403</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>338</v>
+        <v>237</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200887</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L9948 кор=6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сиквенс" d 7,5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>522</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>789</v>
+        <v>730</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269641</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1483</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Симметрия" Optical d 8 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>720</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1016</v>
+        <v>962</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269270</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>N5368</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сублим Баллон" d 8 см h17,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>393</v>
+        <v>593</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>197</v>
+        <v>630</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200922</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>L2761 кор=24/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Сублим" d 7 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>565</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>797</v>
+        <v>1432</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269374</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>U0910</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Энолог" d 8 см h20,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>476</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81201091</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>46973</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл хр. стекло "Каберне" d 8 см h20,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -5384,153 +5384,153 @@
           <t>81201075</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>U1010/E9039</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 370 мл хр. стекло "Оупен Ап" d 9 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>860</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81260185</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>X2714</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Галеа" d 8,5/5,7 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>624</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269405</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>Q9062</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Дистинкшн" d 9,1 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>570</v>
+        <v>618</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>504</v>
+        <v>923</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81260189</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>X2718</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло "Милла" d 8,5/6 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>624</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>865</v>
+        <v>752</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269301</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>N6380</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло "Макарон Фэсинейшн" d 9,5 см h20 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -5548,261 +5548,261 @@
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81201030</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>L9267</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло "Макарон" d 9 см h20,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>158</v>
+        <v>480</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81201107</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>J8743</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло "Ревил Ап" d 9,1 см h23,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>759</v>
+        <v>778</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1389</v>
+        <v>1742</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81201080</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>U1011/D1458</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 410 мл хр. стекло "Оупен Ап" d 9 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>830</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81200889</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>L9949 кор=12/6</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 440 мл хр. стекло "Сиквенс" d 8,5 см h22,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>836</v>
+        <v>1311</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269379</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>L9398</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Магнифик" d 9,7 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>368</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>262</v>
+        <v>143</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81201105</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>J8742 кор=24/6</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Ревил Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>965</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1006</v>
+        <v>690</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269639</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>V0391</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Симметрия" Optical d 8,7 см h25 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>436</v>
+        <v>950</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269216</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>N4743</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Сублим Баллон" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -5820,71 +5820,71 @@
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81200923</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>L2760/N1739</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Сублим" d 8,5 см h25 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>914</v>
+        <v>1988</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269383</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>U0911</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло "Энолог" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>476</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
@@ -5894,153 +5894,153 @@
           <t>81260184</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>X2495</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Галеа" d 9/6 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>660</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1152</v>
+        <v>867</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269706</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>Q9064</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Дистинкшн" d 9,6 см h23,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>604</v>
+        <v>1090</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81201087</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>47017/N4584 кор=12</t>
+          <t>X2067/N4584 кор=12</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне Баллон" d 10 см h19,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>480</v>
+        <v>534</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>576</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269401</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FJ036</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне Сюпрем" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>523</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81201093</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>E2790</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне" d 10 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -6098,51 +6098,51 @@
           <t>81260188</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>X2500</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Милла" d 9/6,2 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>660</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1407</v>
+        <v>1234</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81201081</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>U1012/E9040</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Оупен Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -6166,51 +6166,51 @@
           <t>81201085</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>FJ038 /01051030</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Каберне Абондан" d 10 см h20,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>523</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269242</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>N6383</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Макарон Фэсинейшн" d 10,3 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -6234,357 +6234,357 @@
           <t>81201032</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>L9412</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Макарон" d 10 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>989</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81201106</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>J8909/N1738 кор=12/6</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Ревил Ап" d 9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>779</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>919</v>
+        <v>687</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81200890</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>L9950</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 530 мл хр. стекло "Сиквенс" d 9 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>576</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>872</v>
+        <v>801</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81260183</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>X2713</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Галеа" d 9,5/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>660</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>757</v>
+        <v>711</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81260187</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>X2717</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Милла" d 9,5/6,9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>660</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1315</v>
+        <v>1043</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81201078</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>U1013/E9041</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Оупен Ап" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>715</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81201108</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>J9014</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Ревил Ап" d 11 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>796</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1176</v>
+        <v>356</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269708</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V2696</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Симметрия" Optical d 9,2 см h26 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>770</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269215</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>N4742</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Сублим Баллон" d 11,2 см h22,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>638</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>608</v>
+        <v>571</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81201110</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>V3604/N1744 кор=12/6</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Сублим" d 9 см h26 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>640</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1302</v>
+        <v>931</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269375</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>U0912</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Энолог" d 9,3 см h22,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -6608,391 +6608,391 @@
           <t>81201095</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>N4592/47026 кор=24/6</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл хр. стекло "Каберне Баллон" d 10,5 см h20,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>537</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81201058</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>46888 / N4580</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл хр. стекло "Каберне" d 9,5 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>573</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>566</v>
+        <v>525</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269302</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>N6385</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло "Макарон Фэсинейшн" d 10,8 см h22,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>961</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81201033</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>L9414 кор=12/6</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло "Макарон" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>950</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269330</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>FJ035</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло "Каберне Сюпрем" d 9,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>665</v>
+        <v>1230</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81260182</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>X2712</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло "Галеа" d 10/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>714</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81260186</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>X2716</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло "Милла" d 10,5/6,8 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>714</v>
+        <v>787</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>604</v>
+        <v>702</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81269331</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>FJ037</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 700 мл хр. стекло "Каберне Абондан" d 11 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>635</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>736</v>
+        <v>356</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81200891</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>L9951 кор=12/6</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 740 мл хр. стекло "Сиквенс" d 10 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>443</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>386</v>
+        <v>363</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81201094</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>G3573</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал для воды/пива 400 мл хр. стекло "Каберне" d 7,2 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>421</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81269638</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8707</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 580 мл хр. стекло "Симметрия" Optical d 10,6 см h20,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>649</v>
+        <v>716</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81201070</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>E5237/U1058</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 210 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7016,51 +7016,51 @@
           <t>81201071</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>U1059/E6686</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 390 мл хр. стекло "Оупен Ап Спиритс" d 10 см h13,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>944</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269272</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>N7984</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 400 мл хр. стекло "Спиритс" d 9,4 см h14,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7112,207 +7112,207 @@
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269273</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>N8172</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 700 мл хр. стекло "Спиритс" d 11,3 см h16,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>734</v>
+        <v>784</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>267</v>
+        <v>362</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269378</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>G3570</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 470 мл хр. стекло "Каберне" d 8,1 см h18,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>639</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>335</v>
+        <v>244</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81269972</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>N9696</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал для портвейна 220 мл хр. стекло "Сиквенс" d 4,9/6,5 см h19 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>682</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>559</v>
+        <v>457</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81269271</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>N6374</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал для рома 170 мл хр. стекло "Спиритс" d 7,5 см h12,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>586</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>661</v>
+        <v>637</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81269402</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8209</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал для хереса/шерри 120 мл хр. стекло "Спиритс" d 6 см h19 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>633</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
         <v>746</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81269640</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1375</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло "Симметрия" Optical d 6 см h19,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>585</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
@@ -7322,357 +7322,357 @@
           <t>81200888</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>L9947</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло "Сиквенс" d 5,5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>541</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>2204</v>
+        <v>2192</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81201057</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>48024/N4583 кор=12</t>
+          <t>X2053/N4583 кор=12</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло "Каберне" d 5,2 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>414</v>
+        <v>528</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>296</v>
+        <v>2036</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81201109</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>J8907</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Ревил Ап" d 5,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>700</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>1310</v>
+        <v>1155</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269642</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V2697</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Симметрия" Optical d 7,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>740</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1312</v>
+        <v>1305</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81201112</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>L2762</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло "Сублим" d 5,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>556</v>
+        <v>596</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1087</v>
+        <v>2461</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81269382</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q9080</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Дистинкшн" d 5 см h21 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>537</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1868</v>
+        <v>1576</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81201192</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>U1051/D0907 / 01060502</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Оупэн ап" d 5,6 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>754</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>849</v>
+        <v>712</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81269395</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P3787</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл хр. стекло "Сиквенс Империал" d 7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>537</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81269376</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>U0952</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 260 мл хр. стекло "Энолог" d 7,1 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>476</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>264</v>
+        <v>216</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81269243</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>N6386</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "Макарон Фэсинейшн" d 9 см h19,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>931</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81201314</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>Q1151</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "Эксалтейшн" d 5,9 см h21,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7730,51 +7730,51 @@
           <t>81269221</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>P0265</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Декантер 1,5 л хр. стекло Универсал d 13,6 см h29,2 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>2932</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81269220</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>P0264</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Декантер 2,0 л хр. стекло Сублим d 6 см h30 см Chef&amp;Sommelier [1]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7798,85 +7798,85 @@
           <t>81201064</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>E5358/V5794</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло "Каберне" d 5 см h13,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>470</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>2146</v>
+        <v>2062</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81269792</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8211</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 100 мл хр. стекло "Спиритс" d 6,4 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>559</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>669</v>
+        <v>586</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81201074</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>E5210</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 120 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7900,187 +7900,187 @@
           <t>81201082</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>U1062</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 200 мл хр. стекло "Оупен Ап Спиритс" d 7 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>944</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81269403</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8212</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Спиритс" d 6 см h20 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>573</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>735</v>
+        <v>597</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81201059</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>14798/ X2036</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 130 мл хр. стекло "Каберне" d 5,5 см h15,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>428</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1230</v>
+        <v>1199</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81269246</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>Q3702</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл хр. стекло "Nick&amp;Nora" d 7 см h14,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>678</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81269187</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>L3678</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>78</v>
+        <v>192</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81269219</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>N6887</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8104,153 +8104,153 @@
           <t>81269976</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>Q7785</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>682</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>430</v>
+        <v>368</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81269707</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>V1171</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Симметрия" Optical d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>715</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>764</v>
+        <v>606</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81201088</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>N4594/N6831/62449</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>614</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81201097</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>D6140/N6815 к=12/6</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>620</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>1822</v>
+        <v>1522</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81201304</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>N8214</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8274,153 +8274,153 @@
           <t>81201068</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>814</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>711</v>
+        <v>542</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81269189</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>G3666</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>282</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>1163</v>
+        <v>1126</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81200907</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>G3367</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл хр. стекло "Лима" d 9 см h8,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>331</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>1024</v>
+        <v>963</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81201069</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>486</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81269266</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>L8673</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8506,57 +8506,57 @@
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81200908</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>G3368</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло "Лима" d 9,5 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>789</v>
+        <v>1090</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81201103</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>J9524</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 400 мл хр. стекло "Ревил Ап" d 8,6 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8580,119 +8580,119 @@
           <t>81200910</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>G3323</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 440 мл хр. стекло "Праймери" d 6,5 см h11 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>375</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>1076</v>
+        <v>985</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81269188</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>G3658</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 220 мл хр. стекло "Вине" d 6,2 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>263</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>1061</v>
+        <v>328</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81200904</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>G0036 кор=24/6</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "Праймери" d 7 см h9,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>332</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1165</v>
+        <v>1075</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81201102</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>J9522</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Ревил Ап" d 8,4 см h9,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8716,51 +8716,51 @@
           <t>81269190</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>G3674</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло "Вине" d 6,9 см h12,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>275</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>635</v>
+        <v>550</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81269193</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>L8675</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Аска" d 7,6 см h12,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8784,51 +8784,51 @@
           <t>81201066</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>U1041/G9100</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Оупен Ап" d 8 см h12 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>480</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>607</v>
+        <v>542</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81269213</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>L6772</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло "Праймери Арпэж Лежиро" Optical d 6,8 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8886,85 +8886,85 @@
           <t>81200906</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>G3322</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло "Праймери" d 8,5 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>342</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>1398</v>
+        <v>1163</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81260162</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>V3051</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери Эмеральд" d 8,1/6,5 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>545</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>860</v>
+        <v>848</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81269269</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>L9411/V3052</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери" d 8,1 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -9022,119 +9022,119 @@
           <t>81269267</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>L9406</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло черный "Праймери" d 8,1 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>584</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81201029</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>N0834</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "Макарон" d 9 см h10,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>535</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81200905</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>L8677 кор=24/6</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "Праймери" d 8 см h12,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>328</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>339</v>
+        <v>304</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81269192</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>L8508</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл хр. стекло "Аска" d 8,3 см h14 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>