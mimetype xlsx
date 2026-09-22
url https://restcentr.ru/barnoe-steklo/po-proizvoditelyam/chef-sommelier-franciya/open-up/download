--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:48</t>
+          <t>Прайс актуален на 22.09.2026 17:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1145,119 +1145,119 @@
           <t>81201073</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>U1008/D6773</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл хр. стекло "Оупен Ап" d 8,5 см h18 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>752</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201075</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>U1010/E9039</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 370 мл хр. стекло "Оупен Ап" d 9 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>860</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81201080</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>U1011/D1458</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 410 мл хр. стекло "Оупен Ап" d 9 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>830</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81201081</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>U1012/E9040</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Оупен Ап" d 10,5 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1281,51 +1281,51 @@
           <t>81201078</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>U1013/E9041</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло "Оупен Ап" d 10,5 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>715</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81201070</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>E5237/U1058</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 210 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1349,85 +1349,85 @@
           <t>81201071</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>U1059/E6686</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 390 мл хр. стекло "Оупен Ап Спиритс" d 10 см h13,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>944</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201192</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>U1051/D0907 / 01060502</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Оупэн ап" d 5,6 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>754</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>849</v>
+        <v>706</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81201074</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>E5210</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 120 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1451,142 +1451,142 @@
           <t>81201082</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>U1062</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 200 мл хр. стекло "Оупен Ап Спиритс" d 7 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>944</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81201068</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>814</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>711</v>
+        <v>655</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81201069</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>486</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81201066</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>U1041/G9100</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Оупен Ап" d 8 см h12 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>480</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>607</v>
+        <v>542</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>