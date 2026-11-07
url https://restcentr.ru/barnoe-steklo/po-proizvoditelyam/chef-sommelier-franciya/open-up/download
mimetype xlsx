--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 17:53</t>
+          <t>Прайс актуален на 07.11.2026 11:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1142,51 +1142,51 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81201073</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>U1008/D6773</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл хр. стекло "Оупен Ап" d 8,5 см h18 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>752</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>564</v>
       </c>
       <c r="I7" s="10">
         <v>277</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201075</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>U1010/E9039</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 370 мл хр. стекло "Оупен Ап" d 9 см h21,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
@@ -1349,85 +1349,85 @@
           <t>81201071</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>U1059/E6686</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 390 мл хр. стекло "Оупен Ап Спиритс" d 10 см h13,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>944</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201192</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>U1051/D0907 / 01060502</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло "Оупэн ап" d 5,6 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>754</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81201074</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>E5210</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 120 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1451,142 +1451,142 @@
           <t>81201082</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>U1062</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 200 мл хр. стекло "Оупен Ап Спиритс" d 7 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>944</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81201068</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>814</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>655</v>
+        <v>542</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81201069</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>486</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>364</v>
       </c>
       <c r="I18" s="10">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81201066</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>U1041/G9100</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Оупен Ап" d 8 см h12 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>480</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>360</v>
       </c>
       <c r="I19" s="10">
         <v>542</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>