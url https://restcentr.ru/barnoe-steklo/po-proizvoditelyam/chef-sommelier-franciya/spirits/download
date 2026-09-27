--- v0 (2026-06-13)
+++ v1 (2026-09-27)
@@ -920,51 +920,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:48</t>
+          <t>Прайс актуален на 27.09.2026 04:19</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1046,51 +1046,51 @@
           <t>81201071</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>U1059/E6686</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 390 мл хр. стекло "Оупен Ап Спиритс" d 10 см h13,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>944</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269272</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>N7984</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 400 мл хр. стекло "Спиритс" d 9,4 см h14,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1108,159 +1108,159 @@
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269273</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>N8172</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 700 мл хр. стекло "Спиритс" d 11,3 см h16,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>734</v>
+        <v>784</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>267</v>
+        <v>362</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269271</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>N6374</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для рома 170 мл хр. стекло "Спиритс" d 7,5 см h12,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>586</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>661</v>
+        <v>637</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269402</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8209</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для хереса/шерри 120 мл хр. стекло "Спиритс" d 6 см h19 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>633</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>746</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269792</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8211</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 100 мл хр. стекло "Спиритс" d 6,4 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>559</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>669</v>
+        <v>586</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201074</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>E5210</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 120 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1284,108 +1284,108 @@
           <t>81201082</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>U1062</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 200 мл хр. стекло "Оупен Ап Спиритс" d 7 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>944</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269403</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8212</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Спиритс" d 6 см h20 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>573</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>735</v>
+        <v>597</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81201068</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>814</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>711</v>
+        <v>542</v>
       </c>
       <c r="J16" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>