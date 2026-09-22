--- v0 (2026-06-15)
+++ v1 (2026-09-22)
@@ -2438,51 +2438,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 15.06.2026 10:44</t>
+          <t>Прайс актуален на 23.09.2026 00:54</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2530,51 +2530,51 @@
           <t>81269452</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1LS01RL09E</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 255 мл хр. стекло Riesling "Bangkok Bliss" d 7,5 см h19,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>439</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269462</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1LS10CW13E</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 365 мл хр. стекло Crisp White "Desire" d 7,7 см h23,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -2598,119 +2598,119 @@
           <t>81269981</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1LS01CD13</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 370 мл хр. стекло Chardonnay "Bangkok Bliss" d 5,8/7,8 см h21,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>434</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>955</v>
+        <v>949</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269477</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17CD13E</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 375 мл хр. стекло Chardonnay "Serene" d 7,1 см h19,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>288</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>890</v>
+        <v>854</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81260104</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1LS21CD14</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Chardonnay "MuSe" d 6,2/8,3 см h23,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>530</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>214</v>
+        <v>9</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269458</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1LS10US15E</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 420 мл хр. стекло Aerlumer Universal "Desire" d 5,6 см h22,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -2734,85 +2734,85 @@
           <t>81269454</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1LS01CB17E</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло Cabernet "Bangkok Bliss" d 8,5 см h22,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>509</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269476</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17CB17E</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 475 мл хр. стекло Cabernet "Serene" d 7,9 см h21,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>267</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1501</v>
+        <v>1338</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269460</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>1LS10RW17E</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 485 мл хр. стекло Aerlumer Rich White "Desire" d 9,6 см h21,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -2836,187 +2836,187 @@
           <t>81269463</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1LS04CB19E</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 545 мл хр. стекло Cabernet "Hongkong Hip" d 9 см h26,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>720</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81260103</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>1LS21CB19</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 560 мл хр. стекло Cabernet "MuSe" d 6,5/9,3 см h24,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>530</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>258</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269461</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>1LS10ER21E</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 590 мл хр. стекло Elegant Red "Desire" d 11 см h22 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>780</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>401</v>
+        <v>371</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269475</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17BD22E</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 625 мл хр. стекло Bordeaux "Serene" d 8,5 см h21,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>358</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>647</v>
+        <v>599</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269456</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>1LS01BD26E</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 745 мл хр. стекло Bordeaux "Bangkok Bliss" d 10 см h22,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>466</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1084</v>
+        <v>1078</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269455</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1LS01BG26E</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 750 мл хр. стекло Burgundy "Bangkok Bliss" d 11 см h21,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -3040,119 +3040,119 @@
           <t>81269465</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1LS04BD27E</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Bordeaux "Hongkong Hip" d 8,5 см h27,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>720</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81260101</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>1LS21BD27</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Bordeaux "MuSe" d 7/9,8 см h26,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>582</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>837</v>
+        <v>598</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81260102</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>1LS21BG28</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 800 мл хр. стекло Burgundy "MuSe" d 8,3/11,6 см h24 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>530</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>925</v>
+        <v>862</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269464</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1LS04BG32E</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 910 мл хр. стекло Burgundy "Hongkong Hip" d 8,5 см h25,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -3161,678 +3161,678 @@
         <v>796</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269457</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>1LS01AQ13E</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 365 мл хр. стекло Water "Bangkok Bliss" d 7,8 см h17 см Lucaris [6]</t>
+          <t>Бокал для воды, пива 365 мл хр. стекло Water "Bangkok Bliss" d 7,8 см h17 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>512</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1140</v>
+        <v>660</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269467</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>4LS13DC12E</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Orient Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>747</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>460</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269473</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>4LS12DC12E</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>801</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>550</v>
+        <v>6</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269468</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>4LS12TL20E</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 575 мл хр. стекло Tulip "Rims" d 11 см h18,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1039</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>387</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269482</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS03CN23E</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл хр. стекло "Shanghai Soul" d 10,7 см h15,7 см Lucaris [6] </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>553</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>441</v>
+        <v>410</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269453</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>1LS01CP06E</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло "Bangkok Bliss" d 5,1 см h22,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>498</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1697</v>
+        <v>1528</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269478</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS17CP07E</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло "Serene" d 6,3 см h19,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>278</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1588</v>
+        <v>1419</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269459</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>1LS10SL08E</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 240 мл хр. стекло "Desire" d 6,5 см h25 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>660</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81260105</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>1LS21CP10</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло "MuSe" d 4,7/6,7 см h25 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>530</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>599</v>
+        <v>557</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269481</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS03GP04E</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 110 мл хр. стекло "Shanghai Soul" d 5,3 см h19,2 см Lucaris [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>478</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>685</v>
+        <v>403</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269480</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS03LQ03E</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Shanghai Soul" d 5,3 см h17 см Lucaris [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>424</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269471</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>4LS12MN06E</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл Мартини хр. стекло "Rims" d 8,7 см h17,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>796</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>632</v>
+        <v>595</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269743</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>4LS13SC07E</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 170 мл хр. стекло "Orient Rims" d 8,9 см h17 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>756</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>225</v>
+        <v>135</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269470</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>4LS12NR06E</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 170 мл хр. стекло Nick&amp;Nora d 7 см h16,8 см "Rims" Lucaris [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>796</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>683</v>
+        <v>647</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269469</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>4LS12SC07E</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Rims" d 9 см h13,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>756</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>349</v>
+        <v>276</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269479</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS03MN08E</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 230 мл Мартини хр. стекло "Shanghai Soul" d 11,7 см h18,1 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>521</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>435</v>
+        <v>363</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81269466</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>4LS13LT09E</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Orient Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>747</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>408</v>
+        <v>275</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269472</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>4LS12LT09E</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>851</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>324</v>
+        <v>176</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269744</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>4LS13CU12E</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл хр. стекло "Orient Rims" d 9,5 см h15,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1037</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>405</v>
+        <v>309</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269474</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>4LS12CU12E</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл хр. стекло "Rims" d 9,3 см h16 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -3856,85 +3856,85 @@
           <t>81269840</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>226</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>9355</v>
+        <v>9354</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>226</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>4086</v>
+        <v>4085</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269837</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -3958,289 +3958,289 @@
           <t>81269833</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>226</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>9204</v>
+        <v>8507</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269632</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17RK10E</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло "Serene" d 7 см h7,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>237</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>4313</v>
+        <v>3724</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81260108</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>1LP23DR12</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>300</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1189</v>
+        <v>1165</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81260110</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>1LP24DR12</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>300</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>887</v>
+        <v>748</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81260106</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>1LP22DR12</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>300</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>461</v>
+        <v>424</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269628</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17DR14E</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 395 мл хр. стекло "Serene" d 8,7 см h8,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>237</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>15630</v>
+        <v>13601</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>226</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>9225</v>
+        <v>8217</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269629</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17HB10E</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 285 мл хр. стекло "Serene" d 6,2 см h12,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>256</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>4382</v>
+        <v>4148</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269838</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>1NT16HB10</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Noble line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -4264,210 +4264,210 @@
           <t>81260109</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>1LP23HB12</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Dazzle Pavilion" d 7,2/5,8 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>300</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81260112</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>1LP24HB12</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Gleam Pavilion" d 7,2/5,8 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>300</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1145</v>
+        <v>954</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81260107</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>1LP22HB12</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Radiant Pavilion" d 7,2/5,4 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>300</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1176</v>
+        <v>616</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269839</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>1NT16LD14</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл хр. стекло "Noble line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>226</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>6406</v>
+        <v>6321</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>226</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>14186</v>
+        <v>14187</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269631</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17LD15E</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 430 мл хр. стекло "Serene" d 7 см h14,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>237</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>6585</v>
+        <v>4542</v>
       </c>
       <c r="J62" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>