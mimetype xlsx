--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -689,51 +689,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 08:01</t>
+          <t>Прайс актуален на 23.09.2026 01:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -781,142 +781,142 @@
           <t>81269836</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>226</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4086</v>
+        <v>4085</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269833</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>226</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>9204</v>
+        <v>8507</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>226</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>9225</v>
+        <v>8217</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>226</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>14186</v>
+        <v>14187</v>
       </c>
       <c r="J9" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>