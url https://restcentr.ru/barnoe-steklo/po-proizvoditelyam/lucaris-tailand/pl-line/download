--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -689,51 +689,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 01:21</t>
+          <t>Прайс актуален на 07.11.2026 11:00</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -778,51 +778,51 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>226</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I6" s="10">
         <v>4085</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269833</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
@@ -849,74 +849,74 @@
           <t>81269834</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>226</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>8217</v>
+        <v>8204</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>226</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I9" s="10">
-        <v>14187</v>
+        <v>14186</v>
       </c>
       <c r="J9" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>