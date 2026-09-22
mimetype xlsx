--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:26</t>
+          <t>Прайс актуален на 22.09.2026 16:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1474,187 +1474,187 @@
           <t>81269999</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1533E11</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Chalice Cocktail "Palette" d 7,7/9 см h11,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>284</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>873</v>
+        <v>837</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269445</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1522H12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Харикейн "Cuba Poco Grande" Milkshake d 7,9 см h17,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>676</v>
+        <v>581</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269408</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1P00415</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 355 мл "Alaska soda cup" Milkshake d 8,1 см h19 см Ocean [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>406</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>9031</v>
+        <v>7963</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269886</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>B17514</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Tiara" d 7,4/7 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>277</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3883</v>
+        <v>3840</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269446</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1522H16</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Харикейн "Cuba" Milkshake d 7,9 см h18,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>372</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>604</v>
+        <v>166</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269998</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1533D19</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл Gin Cocktail "Palette" d 9,7/11,9 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -1678,323 +1678,323 @@
           <t>81269421</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1527D21L</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Connexion" d 10,7 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>362</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1561</v>
+        <v>1280</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269426</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>1015N22</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл "Madison" d 10,5 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>300</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269431</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>1026F07</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл стекло "Sante" d 6,1 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>335</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81260142</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1032F08</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 220 мл "Allure" d 6,2/4,5 см h23 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>298</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3250</v>
+        <v>1370</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269733</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>1501P04E</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера/хереса/порто 110 мл "Classic" Ocean [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>207</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1243</v>
+        <v>1182</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269726</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>1501C05E</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл Мартини стекло "Classic" d 9,1 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>219</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1505</v>
+        <v>1445</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269630</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1501S05</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Classic" d 8,7 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>195</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>595</v>
+        <v>97</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269727</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>1501S07E</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Classic" d 8,9 см h11,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>187</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>643</v>
+        <v>229</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269732</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>225</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1418</v>
+        <v>1382</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269736</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1521C07E</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -2018,312 +2018,312 @@
           <t>81260099</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>1533K07</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>284</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>3199</v>
+        <v>3158</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269725</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>1019C07E</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>254</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1537</v>
+        <v>1315</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269423</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1527S07</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>398</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2246</v>
+        <v>1833</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81260100</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>1533S07</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>300</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1163</v>
+        <v>257</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269422</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>1527C07L</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>338</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>894</v>
+        <v>552</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269997</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>1533C07</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>300</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>3217</v>
+        <v>3096</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269730</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>1015M12L</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>325</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2480</v>
+        <v>2323</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269424</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>1015C10E</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>306</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>375</v>
+        <v>290</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269731</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>1501C03E</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>218</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1810</v>
+        <v>1785</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>