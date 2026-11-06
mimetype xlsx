--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 16:42</t>
+          <t>Прайс актуален на 06.11.2026 19:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1474,391 +1474,391 @@
           <t>81269999</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1533E11</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Chalice Cocktail "Palette" d 7,7/9 см h11,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>284</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269445</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1522H12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Харикейн "Cuba Poco Grande" Milkshake d 7,9 см h17,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>581</v>
+        <v>503</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269408</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1P00415</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 355 мл "Alaska soda cup" Milkshake d 8,1 см h19 см Ocean [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>406</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>7963</v>
+        <v>7541</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269886</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>B17514</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Tiara" d 7,4/7 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>277</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>207</v>
       </c>
       <c r="I9" s="10">
-        <v>3840</v>
+        <v>3822</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269446</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1522H16</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Харикейн "Cuba" Milkshake d 7,9 см h18,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>372</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269998</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1533D19</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл Gin Cocktail "Palette" d 9,7/11,9 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>315</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>236</v>
       </c>
       <c r="I11" s="10">
-        <v>2304</v>
+        <v>2291</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269421</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1527D21L</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Connexion" d 10,7 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>362</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1280</v>
+        <v>1189</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269426</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>1015N22</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл "Madison" d 10,5 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>300</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269431</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>1026F07</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл стекло "Sante" d 6,1 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>118</v>
+        <v>2396</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81260142</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1032F08</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 220 мл "Allure" d 6,2/4,5 см h23 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>298</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1370</v>
+        <v>1241</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269733</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>1501P04E</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера/хереса/порто 110 мл "Classic" Ocean [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>207</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1182</v>
+        <v>1140</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269726</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>1501C05E</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл Мартини стекло "Classic" d 9,1 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -1882,448 +1882,448 @@
           <t>81269630</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1501S05</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Classic" d 8,7 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>195</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>97</v>
+        <v>1137</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269727</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>1501S07E</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Classic" d 8,9 см h11,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>229</v>
+        <v>1179</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269732</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>225</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1382</v>
+        <v>1364</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269736</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1521C07E</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>327</v>
+        <v>348</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81260099</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>1533K07</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>284</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>213</v>
       </c>
       <c r="I22" s="10">
-        <v>3158</v>
+        <v>3042</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269725</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>1019C07E</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>254</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1315</v>
+        <v>1153</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269423</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1527S07</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>398</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1833</v>
+        <v>1741</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81260100</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>1533S07</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>300</v>
+        <v>414</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>257</v>
+        <v>1339</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269422</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>1527C07L</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>338</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>552</v>
+        <v>1195</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269997</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>1533C07</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>300</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>3096</v>
+        <v>1883</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269730</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>1015M12L</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>325</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I28" s="10">
-        <v>2323</v>
+        <v>2299</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269424</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>1015C10E</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>306</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>290</v>
+        <v>248</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269731</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>1501C03E</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>218</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>163</v>
       </c>
       <c r="I30" s="10">
-        <v>1785</v>
+        <v>1764</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>