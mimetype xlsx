--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -788,51 +788,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 18:19</t>
+          <t>Прайс актуален на 22.09.2026 17:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -880,153 +880,153 @@
           <t>81269421</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1527D21L</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Connexion" d 10,7 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>362</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1561</v>
+        <v>1280</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269423</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1527S07</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>398</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2246</v>
+        <v>1833</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269422</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1527C07L</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>338</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>894</v>
+        <v>552</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269419</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>1P02820L</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Салатник креманка 285 мл "Connexion" d 10 см h5,6 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>166</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3074</v>
+        <v>2179</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269425</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1P02880</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -1050,74 +1050,74 @@
           <t>81269420</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1P02807</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>193</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>920</v>
+        <v>510</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269418</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1P02808</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Connexion Optical" d 6,8 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>194</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2442</v>
+        <v>2186</v>
       </c>
       <c r="J12" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>