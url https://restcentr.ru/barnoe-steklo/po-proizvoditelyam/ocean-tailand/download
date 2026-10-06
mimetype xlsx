--- v0 (2026-06-10)
+++ v1 (2026-10-06)
@@ -4055,51 +4055,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:03</t>
+          <t>Прайс актуален на 06.10.2026 07:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4147,1751 +4147,1751 @@
           <t>81269415</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1P02471</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки 81269410 / 81269413/ 81269414 "Caffe Premio" d 14,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>159</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>459</v>
+        <v>361</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269411</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1P02472L</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки 81269412 "Espresso Caffe Premio" d 12 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>117</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269435</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1026W12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 340 мл "Sante" d 7,9/5,7 см h21,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>335</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>320</v>
+        <v>121</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269434</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>1026R15</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 420 мл "Sante" d 8,5/5,9 см h22,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>301</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>586</v>
+        <v>124</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81260143</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1032R15</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 435 мл "Allure" d 9/6,8 см h21,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>298</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2970</v>
+        <v>1092</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269433</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1026A21</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 595 мл Bordeaux "Sante" d 9,6 /6,7 см h23,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>405</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>945</v>
+        <v>147</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81260140</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1032A22</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл "Allure" d 10,2/6,8 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>334</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1930</v>
+        <v>765</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269436</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>1026D22</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 635 мл Burgundy "Sante" d 10,6/7,3 см h21,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>362</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1155</v>
+        <v>999</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269817</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>1501J11L</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 300 мл "Classic" d 6,9 см h16,4 см Ocean [6]</t>
+          <t>Бокал для воды, пива 300 мл "Classic" d 6,9/5,3 см h16,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>263</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1631</v>
+        <v>1538</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269432</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1026G14</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 405 мл "Sante" d 8,2/6,2 см h17 см Ocean [6]</t>
+          <t>Бокал для воды, пива 405 мл "Sante" d 8,2/6,2 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>308</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1380</v>
+        <v>1252</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269999</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>1533E11</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Chalice Cocktail "Palette" d 7,7/9 см h11,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>284</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>873</v>
+        <v>836</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269445</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>1522H12</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Харикейн "Cuba Poco Grande" Milkshake d 7,9 см h17,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>237</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>676</v>
+        <v>557</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269408</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1P00415</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 355 мл "Alaska soda cup" Milkshake d 8,1 см h19 см Ocean [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>406</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>9031</v>
+        <v>7855</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269886</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>B17514</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Tiara" d 7,4/7 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>277</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3883</v>
+        <v>3834</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269446</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1522H16</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Харикейн "Cuba" Milkshake d 7,9 см h18,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>372</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>604</v>
+        <v>142</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269998</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1533D19</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл Gin Cocktail "Palette" d 9,7/11,9 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>315</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2304</v>
+        <v>2303</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269421</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>1527D21L</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Connexion" d 10,7 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>362</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1561</v>
+        <v>1202</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269426</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>1015N22</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл "Madison" d 10,5 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>300</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269450</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1B00910L</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл "Pilsner" d 8 см h17,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>124</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1115</v>
+        <v>1005</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269737</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>1B21315</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл "Metropolitan" d 6,7 см h23,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>316</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1316</v>
+        <v>1303</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269428</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>1B21314</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл "Metropolitan" d 7,5 см h17,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>174</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1687</v>
+        <v>1489</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269451</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>1B00914</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл "Pilsner" d 8,1 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>163</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2876</v>
+        <v>2848</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269816</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>1501B15L</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 410 мл "Classic" d 7,7 см h17,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>283</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2077</v>
+        <v>1585</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269637</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>1B16315L</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 420 мл "Viva" d 8 см h24 см Ocean [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>335</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>11069</v>
+        <v>10451</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269416</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>1B01015</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 425 мл "Conical Super" d 8 см h14,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>109</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1054</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269894</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>B03616</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 450 мл "Bavaria" d 8,5/9,4/6 см h13,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>159</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3302</v>
+        <v>2713</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269448</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>1R00216</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 475 мл "Imperial" d 7,8 см h22 см Ocean [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>220</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>3596</v>
+        <v>3476</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269449</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>1R00219L</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 545 мл "Imperial" d 8,3 см h22 см Ocean [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>267</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>3688</v>
+        <v>3556</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269417</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>1B01022L</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 620 мл "Conical Super" d 8,8 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>149</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1241</v>
+        <v>1049</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269427</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>1B21323L</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 655 мл "Metropolitan" d 8,5 см h22 см Ocean [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>329</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1556</v>
+        <v>1412</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269431</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>1026F07</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл стекло "Sante" d 6,1 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>335</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>172</v>
+        <v>33</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81260142</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>1032F08</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 220 мл "Allure" d 6,2/4,5 см h23 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>298</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>3286</v>
+        <v>1349</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81269728</t>
+          <t>81269819</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>1B13610</t>
+          <t>1P02617L</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,27 л Караф без крышки "Tempo" d 6,3 см h16 см Ocean [1]</t>
+          <t>Креманка 140 мл "Delight" 8,6*8,3 см h13,6 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>109</v>
+        <v>259</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>3481</v>
+        <v>1271</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81269729</t>
+          <t>81269818</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>1V13621</t>
+          <t>1P02615L</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,58 л Караф без крышки "Bistro" d 7,5 см h21,7 см Ocean [1]</t>
+          <t>Креманка 140 мл "Delight" 9,9*9,7 см h8,8 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>3623</v>
+        <v>480</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81269895</t>
+          <t>81269820</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>B13621</t>
+          <t>1P02618L</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,6 л Караф без крышки "Tempo" d 7,5/7,8 см h21,8 см Ocean [1]</t>
+          <t>Креманка 190 мл "Delight" 9,9*9,5 см h14,7 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1342</v>
+        <v>1129</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81269409</t>
+          <t>81269407</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>1V13633</t>
+          <t>1P00116</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,95 л Караф без крышки "Bistro" d 9,3 см h25 см Ocean [1]</t>
+          <t>Креманка 310 мл "Banana Split" 24*10 см h3 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>499</v>
+        <v>260</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1762</v>
+        <v>1549</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81269437</t>
+          <t>81269826</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>1B13634L</t>
+          <t>1P03721L</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,97 л Караф без крышки "Tempo" d 9,3 см h25 см Ocean [1]</t>
+          <t>Креманка для комплимента 140 мл "Verrine" 6,9*6,9 см h5,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>395</v>
+        <v>235</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>4790</v>
+        <v>967</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81269819</t>
+          <t>81269790</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>1P02617L</t>
+          <t>1P03720L</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Креманка 140 мл "Delight" 8,6*8,3 см h13,6 см стекло Ocean [6]</t>
+          <t>Креманка для комплимента соусник 50 мл "Verrine" 7*7 см h3см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>259</v>
+        <v>174</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1296</v>
+        <v>2391</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81269818</t>
+          <t>81269740</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>1P02615L</t>
+          <t>1P00341</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Креманка 140 мл "Delight" 9,9*9,7 см h8,8 см стекло Ocean [6]</t>
+          <t>Кружка 440 мл прозрачная "Stack Noir Caffe Premio" d 9,8 см h9,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>259</v>
+        <v>229</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>813</v>
+        <v>1273</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81269820</t>
+          <t>81269728</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>1P02618L</t>
+          <t>1B13610</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Креманка 190 мл "Delight" 9,9*9,5 см h14,7 см стекло Ocean [6]</t>
+          <t>Кувшин  0,27 л графин Караф без крышки "Tempo" d 6,3 см h16 см Ocean [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>291</v>
+        <v>109</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1130</v>
+        <v>2879</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81269407</t>
+          <t>81269729</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1V13621</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Креманка 310 мл "Banana Split" 24*10 см h3 см стекло Ocean [6]</t>
+          <t>Кувшин  0,58 л графин Караф без крышки "Bistro" d 7,5 см h21,7 см Ocean [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1597</v>
+        <v>3177</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81269826</t>
+          <t>81269895</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>1P03721L</t>
+          <t>B13621</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Креманка для комплимента 140 мл "Verrine" 6,9*6,9 см h5,5 см стекло Ocean [6]</t>
+          <t>Кувшин  0,6 л графин Караф без крышки "Tempo" d 7,5/7,8 см h21,8 см Ocean [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1477</v>
+        <v>1040</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81269790</t>
+          <t>81269409</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>1P03720L</t>
+          <t>1V13633</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Креманка для комплимента соусник 50 мл "Verrine" 7*7 см h3см стекло Ocean [6]</t>
+          <t>Кувшин  0,95 л графин Караф без крышки "Bistro" d 9,3 см h25 см Ocean [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>174</v>
+        <v>499</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>2398</v>
+        <v>1082</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81269740</t>
+          <t>81269437</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1B13634L</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Кружка 440 мл прозрачная "Stack Noir Caffe Premio" d 9,8 см h9,5 см стекло Ocean [6]</t>
+          <t>Кувшин  0,97 л графин Караф без крышки "Tempo" d 9,3 см h25 см Ocean [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>229</v>
+        <v>395</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>2295</v>
+        <v>3957</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81260138</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>5V18344G0701</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л с белой крышкой "Patio" d 9,5/8,2 см h25,5 см Ocean [1]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>730</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81260139</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>5B24349G0001</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,32 л с белой крышкой "Terra" d 9/8,7 см h27 см Ocean [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>817</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1186</v>
+        <v>1168</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269733</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>1501P04E</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера/хереса/порто 110 мл "Classic" Ocean [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>207</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1243</v>
+        <v>1176</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269726</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>1501C05E</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл Мартини стекло "Classic" d 9,1 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>219</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1505</v>
+        <v>1444</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269630</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>1501S05</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Classic" d 8,7 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>195</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>799</v>
+        <v>25</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269727</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>1501S07E</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Classic" d 8,9 см h11,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>187</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>643</v>
+        <v>101</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269732</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>225</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1418</v>
+        <v>1375</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269736</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>1521C07E</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -5915,459 +5915,459 @@
           <t>81260099</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>1533K07</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>284</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>3199</v>
+        <v>3139</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81269725</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>1019C07E</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>254</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1537</v>
+        <v>1314</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269423</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>1527S07</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>398</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>2246</v>
+        <v>1819</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81260100</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>1533S07</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>300</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1163</v>
+        <v>273</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269422</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>1527C07L</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>338</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>894</v>
+        <v>545</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269997</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>1533C07</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>300</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>3241</v>
+        <v>2087</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269730</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>1015M12L</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>325</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>2480</v>
+        <v>2298</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81269424</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>1015C10E</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>306</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>375</v>
+        <v>289</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269731</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>1501C03E</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>218</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1810</v>
+        <v>1775</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269419</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>1P02820L</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Салатник креманка 285 мл "Connexion" d 10 см h5,6 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>166</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>3074</v>
+        <v>2179</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81269635</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>1B24608</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 240 мл "Pulse Optical" d 7 см h7,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>159</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>4977</v>
+        <v>1782</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81260129</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>1B25310</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Bondi" Optical d 8,5/7,1 см h7,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>170</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>4561</v>
+        <v>4559</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81269735</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>1B04411</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл "Victoria Optical" d 8 см h8,2 см Ocean [6]                    </t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>131</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>633</v>
+        <v>493</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269425</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>1P02880</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -6391,493 +6391,493 @@
           <t>81269787</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>1B19811L</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Trinity" треугольный d 7,8 см h8,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>183</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1456</v>
+        <v>1391</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269821</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>1P04261L</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Matter Fix" d 9,4 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>334</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>1225</v>
+        <v>1140</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269822</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>1P04262L</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Matter Flow" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>393</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81269823</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>1P04263L</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Matter Fresh" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>334</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1498</v>
+        <v>1473</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81269789</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>1B22712L</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл "Jubilee Optical" d 8,9 см h8,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>187</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1279</v>
+        <v>1266</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81269739</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>1B16112</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл "Studio" d 9,9 см h9,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>145</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>3582</v>
+        <v>3180</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81269420</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>1P02807</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>193</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>920</v>
+        <v>391</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81269636</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>1B24612</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Pulse Optical" d 7,7 см h8,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>162</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>4058</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81269786</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>1B12013L</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Tiara" d 8,5 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>139</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1872</v>
+        <v>1860</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81269441</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03663</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Traze FTR" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>255</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>5483</v>
+        <v>4347</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269440</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03662L</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Traze PRE" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>240</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>455</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81269439</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03661L</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Traze PST" d 8,8 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>255</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>5121</v>
+        <v>4570</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81260130</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>1B25312</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл "Bondi" Optical d 8,8/6,6 см h 9,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>182</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>7844</v>
+        <v>7836</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81269742</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>1C24014</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл "FYN" d 8,1 см h10,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>182</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>2666</v>
+        <v>2612</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81269447</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>1B01206</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 175 мл "Fin Line Juice" Buffet d 5,9 см h8,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -6901,255 +6901,255 @@
           <t>81269633</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>1B24610</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Pulse Optical" d 6 см h12,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>166</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>8619</v>
+        <v>3268</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81269734</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>1B04410</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Victoria Optical" d 65 см h11,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>135</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>795</v>
+        <v>723</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269784</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>1B12012L</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл "Tiara" Cocktail d 7,5 см h13,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>117</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>1661</v>
+        <v>1610</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81269418</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>1P02808</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Connexion Optical" d 6,8 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>194</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>2443</v>
+        <v>2084</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81269444</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03666L</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Traze FTR" d 7 см h14,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>267</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1591</v>
+        <v>1333</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81269443</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03665L</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Traze PRE" d 7 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>311</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81269442</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03664L</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Traze PST" d 6,7 см h14,9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>247</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>769</v>
+        <v>703</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81269634</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>1B24613</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл "Pulse Optical" d 6,5 см h13,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -7173,153 +7173,153 @@
           <t>81269788</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>1B19813L</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл "Trinity" Cocktail треугольный d 6,5 см h15,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>197</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>1224</v>
+        <v>1092</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81269891</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>B13013</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 375 мл "Ivory" d 6/6,9/5 см h13,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>146</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>4951</v>
+        <v>4899</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81260131</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>1B25313</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл "Bondi" Optical d 8/6,1 см h 12,1 см Cocktail Ocean [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>182</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>7831</v>
+        <v>7830</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81269738</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>1B16115</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл "Studio" d 9 см h13,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>142</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>7546</v>
+        <v>6893</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81269785</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>1B12016L</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 420 мл "Tiara" Cocktail d 8,1 см h14,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -7343,289 +7343,289 @@
           <t>81269429</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>1B06515</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 435 мл "Nova" d 7,5 см h15,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>122</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>3048</v>
+        <v>1112</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81269741</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>1C24016</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл "FYN" d 6,9 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>222</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81269892</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>B13016</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл "Ivory" Cocktail d 6,3/7,1/5 см h15 см Ocean [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>152</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>6990</v>
+        <v>6810</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81269824</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>1B24516L</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл "Modular" Cocktail d 8,3 см h12 см Ocean [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>219</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>2227</v>
+        <v>2021</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81269438</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>1C24216L</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 455 мл "Sante" d 8,8/6,7 см h11,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>286</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>2913</v>
+        <v>2667</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81269890</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>B00416</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 480 мл "San Marino" Cocktail d 7/6,2 см h17,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>166</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>7156</v>
+        <v>7143</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81269430</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>1B06520</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 570 мл "Nova" Cocktail&amp;Beer d 8,3 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>164</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>2645</v>
+        <v>1997</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81269825</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>1B24522L</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 600 мл "Modular" Cocktail&amp;Beer d 8,3 см h15,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>251</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>986</v>
+        <v>512</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81269414</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>1P02441</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Чашка 195 мл кофейная "Cappuccino Caffe Premio" d 10,3 см h8,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -7649,51 +7649,51 @@
           <t>81269413</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>1P02443L</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Чашка 260 мл кофейная "Latte Caffe Premio" d 12,6 см h6,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>251</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>356</v>
+        <v>248</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81269410</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>1P02440</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Чашка 355 мл кофейная "Americano Caffe Premio" d 12 см h11,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -7717,40 +7717,40 @@
           <t>81269412</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>1P02442</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Чашка 70 мл кофейная "Espresso Caffe Premio" d 8,4 см h6,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>146</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>519</v>
+        <v>356</v>
       </c>
       <c r="J111" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>