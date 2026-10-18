--- v0 (2026-06-10)
+++ v1 (2026-10-18)
@@ -2735,51 +2735,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 08:00</t>
+          <t>Прайс актуален на 18.10.2026 13:14</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2812,372 +2812,372 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269157</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>08с1349</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдце для чашки "Гламур" стекло d 13,2 см h0,2 см ОСЗ [24]</t>
+          <t>Блюдце для чашки арт. 81269406 "Гламур" стекло d 13,2 см h0,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>138</v>
+        <v>3300</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200931</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>08с1405 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 200 мл "Глинтвейн" d 7,5 см h14,1 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>97</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1746</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200932</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>10с1561 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 200 мл "Глинтвейн" с гранями d 7 см h13,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>104</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1332</v>
+        <v>954</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269969</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>24с2388</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 290 мл "Латте" d 7,8 см h14,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>142</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1566</v>
+        <v>1288</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269810</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2328</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Триумф " d 8 см h14,3 см ОСЗ [20]                             </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>77</v>
+        <v>720</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269814</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2349</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 300 мл "Триумф" d 8 см h19 см Milkshake ОСЗ [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>104</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3900</v>
+        <v>3192</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269398</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19с2146</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 350 мл "Тулип" d 6,7 см h13,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1544</v>
+        <v>631</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81260133</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>О0607</t>
+          <t>O0607</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 450 мл "Коник" Cocktail&amp;Beer d 8,6 см h16,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>117</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>60</v>
+        <v>1200</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201202</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>18с2036 ко</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 570 мл "Пейл-эль" (Ноник) d 8,6 см h15,1 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>4191</v>
+        <v>16839</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81201171</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>17с1973 (12 шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 570 мл "Тулип" d 7,6 см h16,2 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>5886</v>
+        <v>3</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200933</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>12с1581 кор=12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Креманка 310 мл "Мальва Монарх" d 10,5 см h10,3 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -3195,329 +3195,329 @@
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200928</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>07с1335 кор=20</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кружка 200 мл прозрачная "Зеленый чай" стекло d 7,3 см h9,1 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>45</v>
       </c>
       <c r="I17" s="10">
-        <v>1800</v>
+        <v>762</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200934</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>13с1649 ко</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>59</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1365</v>
+        <v>625</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269809</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>23с2313</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>78</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>58</v>
       </c>
       <c r="I19" s="10">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200841</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>07с1334/L4</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>677</v>
+        <v>1900</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269847</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>23с2354</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>89</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1595</v>
+        <v>1183</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81200926</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>23с1208 кор=24</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>80</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2653</v>
+        <v>1278</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81201168</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>09с1488  у</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>89</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1422</v>
+        <v>1161</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81200935</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>15с1858 кор=24</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>125</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>851</v>
+        <v>803</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81200869</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>09с1485 кор=15</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 330 мл "Минден" d 7,3 см h15 см ОСЗ [15]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>93</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>211</v>
+        <v>67</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81201203</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>05с1254 кор=6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Минден" d 8 см h18,5 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -3541,51 +3541,51 @@
           <t>81200930</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>08с1361</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Ностальгия" d 10 см h12,6 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>127</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>3410</v>
+        <v>104</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81201166</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>1143 кор=8</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 500 мл "Пинта" d 9,3 см h16 см ОСЗ [8]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -3603,57 +3603,57 @@
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200929</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>08с1354 кор=6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 620 мл "Минден" d 8 см h18,5 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>543</v>
+        <v>672</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269849</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>04с1144 кор=8</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 630 мл "Ладья" с гранями d 9 см h16 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -3677,51 +3677,51 @@
           <t>81269842</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>05с1253 (8 шт) ОСЗ</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 630 мл "Пит" d 8,8 см h16 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>127</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81201167</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>08с1404  уп.6шт</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива 690 мл "Лига" d 9 см h19,2 см ОСЗ [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -3773,57 +3773,57 @@
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81201229</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>19с2059 ко</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл "Эдем" d 8,5 см h15,4 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>2091</v>
+        <v>2924</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81201228</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>18C2032</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Эдем" d 8,4 см h15,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -3847,255 +3847,255 @@
           <t>81200808</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>03с785  (1кор=24шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стакан граненый 250 мл d 7,3 см h11 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>5139</v>
+        <v>12345</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200849</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>07с1311 кор=48</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 100 мл "Шамбор" d 6 см h7,4 см ОСЗ [48]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>19</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>446</v>
+        <v>105</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81200850</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>06с809</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Шамбор" d 7,5 см h9,2 см ОСЗ [48]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>28</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>21</v>
       </c>
       <c r="I38" s="10">
-        <v>2784</v>
+        <v>1119</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81200837</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>02c1021(уп.30шт) ОСЗ</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Гладкий" d 7,8 см h9,3 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>37</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>7190</v>
+        <v>3926</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81201175</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>03с849 (уп.30шт.) ОС</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Глория" d 7,5 см h9,2 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>922</v>
+        <v>2452</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81200846</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>05с1240 кор=30</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Кристал" d 8 см h8,4 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>30</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>3689</v>
+        <v>3152</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269812</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2347</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Мистерия" d 7,7 см h8,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1386</v>
+        <v>1716</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81201173</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>17с2002 кор=24</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Нью Бэлл" d 9 см h10,5 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -4119,221 +4119,221 @@
           <t>81201153</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>05с1249  (1уп=30)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Ода" d 8 см h8,5 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>30</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>8073</v>
+        <v>4654</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81201170</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>17с1966 кор=30</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Эллипсо" ОСЗ [30]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>15</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269841</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2329</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл "Триумф" d 8,1 см h7,5 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>46</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>34</v>
       </c>
       <c r="I46" s="10">
-        <v>2056</v>
+        <v>1783</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81201164</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>03с852 (уп 30шт) ОСЗ</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 180 мл "Стиль" d 6,5 см h11,2 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>27</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>874</v>
+        <v>664</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81200847</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>06с1289 (1кор=30шт)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 230 мл "Кристал" d 6,5 см h12,8 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>31</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>23</v>
       </c>
       <c r="I48" s="10">
-        <v>3032</v>
+        <v>6402</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81200927</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>05с1256(1уп=30)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 230 мл "Ода" d 6,2 см h12,5 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>31</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>6006</v>
+        <v>6498</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81201169</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>17с1965 кор=30</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 230 мл "Эллипсо" ОСЗ [30]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -4357,119 +4357,119 @@
           <t>81200838</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>03с1018 кор=24</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Гладкий" d 6,9 см h14,1 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>42</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>3856</v>
+        <v>2531</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269811</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>23с2346</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Мистерия" d 7,2 см h12,1 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>43</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>3456</v>
+        <v>4464</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81201205</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>03с863 кор=24</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Стиль" d 6,9 см h13,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>37</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1140</v>
+        <v>604</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81201035</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>03с848(уп.24шт)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл "Глория" d 6,9 см h14 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -4561,187 +4561,187 @@
           <t>81200867</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>06с998 кор=96</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Стопка 40 мл "Джим Бим" d 5,3 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>15</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>372</v>
+        <v>8290</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81201232</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>03с763</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Винная" d 5,3 см h6 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>13</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81200836</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>02с1022(уп 96шт.) ОС</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Гладкая" d 4,8/4 см h6,8 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>16</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>5072</v>
+        <v>747</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81201206</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>886</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Глория" d 5,2 см h5,3 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>15</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>11</v>
       </c>
       <c r="I60" s="10">
-        <v>4610</v>
+        <v>3526</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81200845</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>05с1241</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Кристал" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>15</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>7568</v>
+        <v>8893</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81201277</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>05с1263 (96шт) ОСЗ</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Лабиринт" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -4759,91 +4759,91 @@
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269813</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>23с2348</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Мистерия" d 4,5 см h6 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>3271</v>
+        <v>10586</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81201165</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>05с1250 (96 шт)</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Ода" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>15</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>15178</v>
+        <v>13214</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81201279</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>05с1269 (96 шт) ОСЗ</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Сидней" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -4864,136 +4864,136 @@
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81201163</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>03с850 (уп</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Стиль" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>14</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>10</v>
       </c>
       <c r="I66" s="10">
-        <v>2765</v>
+        <v>1597</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81201222</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>07с1088</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Тюльпан" d 5,5 см h9 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>11203</v>
+        <v>15507</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81201176</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>18с2010 кор=96</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Эллипсо" d 5 см h5,4 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>9</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
         <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81269815</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>07с1140</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл "Гладкая" высокая d 4,2 см h10,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>22</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
@@ -5003,74 +5003,74 @@
           <t>81269406</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>07с1337</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл "Гламур" стекло d 8,6 см h6,9 см ОСЗ [40]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>54</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1477</v>
+        <v>383</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81201309</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>08с1416</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл "Прага" стекло d 9,2 см h6,4 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>54</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>40</v>
       </c>
       <c r="I71" s="10">
-        <v>1236</v>
+        <v>753</v>
       </c>
       <c r="J71" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>