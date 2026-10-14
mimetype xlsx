--- v0 (2026-06-08)
+++ v1 (2026-10-14)
@@ -2801,51 +2801,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 14:15</t>
+          <t>Прайс актуален на 14.10.2026 04:25</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2873,2338 +2873,2338 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81280115</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW19086</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 170 мл хр. стекло "Rose Street" d 7,9 см h20 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 170 мл хр. стекло "Улица Роз" d 7,9 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2150</v>
+        <v>2120</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269754</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81RL23</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 230 мл хр. стекло Bistro "Edelita" d 5 см h17 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 230 мл хр. стекло Бистро "Эделита" d 5 см h17 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>197</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2221</v>
+        <v>1729</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280116</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW19086</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 240 мл хр. стекло "Rose Street" d 8,8 см h21,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 240 мл хр. стекло "Улица Роз" d 8,8 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>937</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2270</v>
+        <v>2251</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269758</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S80RL25</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 250 мл хр. стекло Cafe "Edelita" d 5 см h18,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 250 мл хр. стекло Кафе "Эделита" d 5 см h18,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>198</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>8021</v>
+        <v>8020</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280124</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW18034</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло "1873" d 7 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>973</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>2261</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269752</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CD35</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Bistro "Edelita" d 6 см h20 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Бистро "Эделита" d 6 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>223</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>5908</v>
+        <v>5743</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269759</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S80CD35</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Cafe "Edelita" d 5,5 см h20,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Кафе "Эделита" d 5,5 см h20,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>217</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>7872</v>
+        <v>5984</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269757</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S83CB35</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Hotel "Edelita" d 5,5 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Отель "Эделита" d 5,5 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>234</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>5881</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280123</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW18034</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл хр. стекло "1873" d 7,4 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>973</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2156</v>
+        <v>2150</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81280127</t>
+          <t>81269856</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW23174-400</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло "Provence" d 8 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 380 мл хр. стекло "Витторе Карпаччо" d 7,7 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1083</v>
+        <v>1123</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>4357</v>
+        <v>1967</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81269856</t>
+          <t>81280127</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW18035</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло "Vittore Carpaccio" d 7,7 см h22,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 380 мл хр. стекло "Прованс" d 8 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1123</v>
+        <v>1083</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1972</v>
+        <v>4358</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269655</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S83CD43</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло Hotel "Edelita" d 6 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло Отель "Эделита" d 6 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>247</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280130</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW21200</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл хр. стекло "Chalet" d 8,7 см h21 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 420 мл хр. стекло "Шале" d 8,7 см h21 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>943</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2310</v>
+        <v>2287</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280126</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW18035</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 430 мл хр. стекло "Provence" d 8,4 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 430 мл хр. стекло "Прованс" d 8,4 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>947</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>4348</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269653</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99CD40</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло Bistro "Edelita" d 6 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло Бистро "Эделита" d 6 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>273</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>4333</v>
+        <v>1116</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269760</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S80BJ46</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл хр. стекло Cafe "Edelita" d 6 см h22,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 460 мл хр. стекло Кафе "Эделита" d 6 см h22,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>244</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>8184</v>
+        <v>4535</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81269852</t>
+          <t>81280119</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW23108</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло "Francois-Rene" d 8,1 см h26 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло "Отличное вино" d 9 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>943</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1962</v>
+        <v>2081</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81280119</t>
+          <t>81269852</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW24070-490</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло "Great Wine" d 9 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло "Франсуа-Рене d 8,1 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>943</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2254</v>
+        <v>1962</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269753</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81BJ48</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло Bistro "Edelita" d 5 см h21,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло Бистро "Эделита" d 5 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>243</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>6122</v>
+        <v>5983</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269855</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW23174-510</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 500 мл хр. стекло "Vittore Carpaccio" d 8,4 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 500 мл хр. стекло "Витторе Карпаччо" d 8,4 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>983</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1491</v>
+        <v>1449</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269652</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99BJ51</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 510 мл хр. стекло Bistro "Edelita" d 6 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 510 мл хр. стекло Бистро "Эделита" d 6 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>318</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>8052</v>
+        <v>7751</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269656</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>S83BJ54</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 540 мл хр. стекло Hotel "Edelita" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 540 мл хр. стекло Отель "Эделита" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>300</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>7599</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81269851</t>
+          <t>81280120</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW23112</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Francois-Rene" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Отличное вино" d 9,6 см h23,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1073</v>
+        <v>943</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1910</v>
+        <v>2262</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81280120</t>
+          <t>81269851</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW24070-570</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Great Wine" d 9,6 см h23,5 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Франсуа-Рене" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>943</v>
+        <v>1073</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2264</v>
+        <v>1909</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269654</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S97CB55</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло Hotel R "Edelita" d 6 см h26 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло Отель Эр "Эделита" d 6 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>317</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>6308</v>
+        <v>2229</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280129</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW21200</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 600 мл хр. стекло "Chalet" d 9,9 см h23 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 600 мл хр. стекло "Шале" d 9,9 см h23 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>943</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2240</v>
+        <v>2217</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269667</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW08901</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 620 мл хр. стекло "Restaurant" d 9,2/6,7 см h24 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 620 мл хр. стекло "Ресторан" d 9,2/6,7 см h24 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1137</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>6659</v>
+        <v>6660</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280118</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW23108</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 700 мл хр. стекло "Great Wine" d 10,6 см h24 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 700 мл хр. стекло "Отличное вино" d 10,6 см h24 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>943</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1327</v>
+        <v>1237</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269666</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>RW08901</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 750 мл хр. стекло "Restaurant" d 7 см h26 см P.L. - BarWare [4]</t>
+          <t>Бокал для вина 750 мл хр. стекло "Ресторан" d 7 см h26 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1173</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>6799</v>
+        <v>6800</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269850</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WA24070-810</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 800 мл хр. стекло "Francois-Rene" d 9,6 см h28 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 800 мл хр. стекло "Франсуа-Рене" d 9,6 см h28 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>989</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1734</v>
+        <v>1721</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280131</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WA21200</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 830 мл хр. стекло "Chalet" d 10,4 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 830 мл хр. стекло "Шале" d 10,4 см h25,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>973</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1483</v>
+        <v>1449</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269657</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CN25</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 250 мл хр. стекло Bistro "Edelita" d 6 см h12 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 250 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>203</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2626</v>
+        <v>2236</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269658</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CN36</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 360 мл хр. стекло Bistro "Edelita" d 6,5 см h13 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 360 мл хр. стекло Бистро "Эделита" d 6,5 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>230</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>3243</v>
+        <v>2673</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280133</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BD17008</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 480 мл хр. стекло "Cognac House" d 9,3 см h14,2 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 480 мл хр. стекло "Ресторан" d 9,3 см h14,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>943</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>2088</v>
+        <v>1992</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269669</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>BL08901</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 590 мл хр. стекло "Restaurant" d 6,7 см h15,5 см P.L. - BarWare [4]</t>
+          <t>Бокал для коньяка и бренди 590 мл хр. стекло "Ресторан" d 6,7 см h15,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1073</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>4109</v>
+        <v>4077</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81269750</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99CN65</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 650 мл хр. стекло Bistro "Edelita" d 7,6 см h16 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 650 мл хр. стекло Бистро "Эделита" d 7,6 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>294</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>4395</v>
+        <v>3977</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81280125</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL18035</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 200 мл хр. "Provence" d 5,7 см h27 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 200 мл хр. "Прованс" d 5,7 см h27 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>947</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>2440</v>
+        <v>2303</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269857</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>FL23174-210</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 200 мл хр. стекло "Vittore Carpaccio" d 5,3 см h26 см P.L. - BarWare [4]</t>
+          <t>Бокал-флюте для шампанского 200 мл хр. стекло "Витторе Карпаччо" d 5,3 см h26 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>983</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>1723</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269773</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S83CP25</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 225 мл хр. стекло Hotel "Edelita" d 4,6/5,9 см h27,1 см P.L. [6]</t>
+          <t>Бокал-флюте для шампанского 225 мл хр. стекло Отель "Эделита" d 4,6/5,9 см h27,1 см P.L. [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>248</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>7014</v>
+        <v>5552</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81280122</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL18034</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. "1873" d 5,2 см h23,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>973</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>2366</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81280128</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL21200</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 250 мл хр. "Chalet" d 6,5 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 250 мл хр. "Шале" d 6,5 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>943</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>2337</v>
+        <v>2289</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269771</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S97CP27</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 265 мл хр. стекло Bistro "Edelita" d 4,2/5,3 см h25,2 см P.L. [6]</t>
+          <t>Бокал-флюте для шампанского 265 мл хр. стекло Бистро "Эделита" d 4,2/5,3 см h25,2 см P.L. [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>268</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>6214</v>
+        <v>5953</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269668</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL08901</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 300 мл хр. стекло "Restaurant" d 4,7 см h26,5 см P.L. - BarWare [4]</t>
+          <t>Бокал-флюте для шампанского 300 мл хр. стекло "Ресторан" d 4,7 см h26,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1093</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>6760</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81280121</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FL23108</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 400 мл хр. "Great Wine" d 8,1 см h24 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 400 мл хр. "Отличное вино" d 8,1 см h24 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>943</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>2233</v>
+        <v>2185</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81280117</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>FL19086</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 80 мл хр. "Rose Street" d 8 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал-флюте для шампанского 80 мл хр. "Улица Роз" d 8 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>937</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2261</v>
+        <v>2260</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81280137</t>
+          <t>81269862</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PI19268</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,7 л Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
+          <t>Декантер 1 л "Франсуа-Рене" Оптикал d 10,2/7,2 см h25,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1197</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>2374</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81280136</t>
+          <t>81269861</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BT24100</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,3 л Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
+          <t>Декантер 1,1 л хр. стекло "Франсуа-Рене" d 15,5 см h22 см  P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1317</v>
+        <v>2143</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>2371</v>
+        <v>912</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81269862</t>
+          <t>81269860</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DC18346</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1 л "Francois-Rene" Optical d 10,2/7,2 см h25,5 см P.L. - BarWare [1]</t>
+          <t>Декантер 1,3 л хр. стекло "Франсуа-Рене" d 16 см h30,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1197</v>
+        <v>2437</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>769</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81269861</t>
+          <t>81280137</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PI19085M</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,1 л хр. стекло "Francois-Rene" d 15,5 см h22 см  P.L. - BarWare [1]</t>
+          <t>Кувшин  0,7 л графин Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>2143</v>
+        <v>1197</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>930</v>
+        <v>2374</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81269860</t>
+          <t>81280136</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PI19085L</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,3 л хр. стекло "Francois-Rene" d 16 см h30,5 см P.L. - BarWare [1]</t>
+          <t>Кувшин 1,3 л графин Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>2437</v>
+        <v>1317</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>773</v>
+        <v>2358</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269762</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99GP10</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для граппы 125 мл "Classic" хр. стекло Bistro d 4,5/5,3 см h19,3 см "Edelita" P.L.  [6]</t>
+          <t>Рюмка для граппы 125 мл "Классик" хр. стекло Бистро d 4,5/5,3 см h19,3 см "Эделита" P.L.  [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>268</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>3240</v>
+        <v>2620</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269749</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>S99LQ08</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 80 мл хр. стекло Bistro "Edelita" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
+          <t>Рюмка для ликера 80 мл хр. стекло Бистро "Эделита" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>277</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1257</v>
+        <v>794</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81MN15</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Bistro "Edelita" d 9,5 см h15 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>247</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>3015</v>
+        <v>2510</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81269840</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>226</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>9355</v>
+        <v>9354</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>226</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>4086</v>
+        <v>4085</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81269837</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>226</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>17395</v>
+        <v>17383</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269833</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>226</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>9203</v>
+        <v>8507</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269854</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF24070-500</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 450 мл хр. стекло "Francois-Rene" d 8,8 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 450 мл хр. стекло "Франсуа-Рене" d 8,8 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>763</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269859</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF23174-500</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 480 мл хр. стекло "Vittore Carpaccio" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 480 мл хр. стекло "Витторе Карпаччо" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>763</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>1820</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81280134</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU18035</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 530 мл хр. стекло "Restaurant" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 530 мл хр. стекло "Ресторан" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>753</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>2373</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269751</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99HB26</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 260 мл хр. стекло Bistro "Edelita" d 6 см h12 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 260 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>213</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>2399</v>
+        <v>2302</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>226</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>9225</v>
+        <v>8216</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81269838</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>1NT16HB10</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Noble line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>226</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>11767</v>
+        <v>11761</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81269839</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>1NT16LD14</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл хр. стекло "Noble line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>226</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>6413</v>
+        <v>6319</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>226</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>14187</v>
+        <v>14186</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269853</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU24070-530</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл хр. стекло "Francois-Rene" d 7,9 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 500 мл хр. стекло "Франсуа-Рене" d 7,9 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>763</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81280135</t>
+          <t>81269858</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU23174-550</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 530 мл хр. стекло "Restaurant" d 8 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 530 мл хр. стекло "Витторе Карпаччо" d 8,3 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>2198</v>
+        <v>1767</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81269858</t>
+          <t>81280135</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU23103</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 530 мл хр. стекло "Vittore Carpaccio" d 8,3 см h13 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 530 мл хр. стекло "Ресторан" d 8 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>1767</v>
+        <v>2198</v>
       </c>
       <c r="J73" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>