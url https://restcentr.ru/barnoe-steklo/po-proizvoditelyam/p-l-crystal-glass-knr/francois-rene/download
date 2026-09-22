--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -821,51 +821,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:50</t>
+          <t>Прайс актуален на 22.09.2026 19:46</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -893,294 +893,294 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269852</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WW24070-490</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло "Francois-Rene" d 8,1 см h26 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло "Франсуа-Рене d 8,1 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>943</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269851</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RW24070-570</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Francois-Rene" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Франсуа-Рене" d 8,5 см h26,5 см  P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1073</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269850</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WA24070-810</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 800 мл хр. стекло "Francois-Rene" d 9,6 см h28 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 800 мл хр. стекло "Франсуа-Рене" d 9,6 см h28 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>989</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1734</v>
+        <v>1721</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269862</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PI19268</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1 л "Francois-Rene" Optical d 10,2/7,2 см h25,5 см P.L. - BarWare [1]</t>
+          <t>Декантер 1 л "Франсуа-Рене" Оптикал d 10,2/7,2 см h25,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1197</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269861</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BT24100</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,1 л хр. стекло "Francois-Rene" d 15,5 см h22 см  P.L. - BarWare [1]</t>
+          <t>Декантер 1,1 л хр. стекло "Франсуа-Рене" d 15,5 см h22 см  P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2143</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>929</v>
+        <v>922</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269860</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DC18346</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1,3 л хр. стекло "Francois-Rene" d 16 см h30,5 см P.L. - BarWare [1]</t>
+          <t>Декантер 1,3 л хр. стекло "Франсуа-Рене" d 16 см h30,5 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2437</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269854</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF24070-500</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 450 мл хр. стекло "Francois-Rene" d 8,8 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 450 мл хр. стекло "Франсуа-Рене" d 8,8 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>763</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269853</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU24070-530</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл хр. стекло "Francois-Rene" d 7,9 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 500 мл хр. стекло "Франсуа-Рене" d 7,9 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>763</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>1975</v>
       </c>
       <c r="J13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>