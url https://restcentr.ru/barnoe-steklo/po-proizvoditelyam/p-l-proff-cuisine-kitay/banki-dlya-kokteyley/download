--- v0 (2026-06-10)
+++ v1 (2026-10-16)
@@ -7157,51 +7157,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:52</t>
+          <t>Прайс актуален на 16.10.2026 05:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -7249,153 +7249,153 @@
           <t>81261216</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>15C250C / GJB-10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка бутылка для подачи соков/коктейлей 296 мл с цветной крышкой и трубочкой d 6 см h15 см P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>143</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>3116</v>
+        <v>3080</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200137</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ZF17042402 /15C301</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 450 мл с крышкой d 8 см h13,5 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>197</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5591</v>
+        <v>5254</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81203880</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81200138pr</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 600 мл с крышкой d 7 см h15 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>178</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I8" s="10">
-        <v>2170</v>
+        <v>2038</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200138</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ZF17042403/13C672</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 700 мл с крышкой d 9 см h17 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>178</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I9" s="10">
-        <v>809</v>
+        <v>755</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200912</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>№9</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 9,5*8 см жестяная Россия [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7453,269 +7453,269 @@
           <t>81269957</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>22039</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 150 мл "Bird" 11,5*7,5 см h20,8 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>571</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>195</v>
+        <v>25</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269956</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>22016</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 195 мл "Stork" 12*7 см h18,3 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>849</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269614</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14933</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 250 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>813</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>528</v>
       </c>
       <c r="I14" s="10">
         <v>2939</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269947</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>22109</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Pinar" d 6,9 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>269</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>5495</v>
+        <v>5425</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269935</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>22031</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 315 мл "Santa" d 4,7/8,9/5 см h12 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>397</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3374</v>
+        <v>3202</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223969</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>G-MC19635-T2</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Харикейн набор 2 шт. d 8,5 см h21 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1040.6</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269953</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>22160</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 335 мл "Sangria" d 8/8,8 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>449</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>880</v>
+        <v>802</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269610</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14248-1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>798</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>2793</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
@@ -7725,51 +7725,51 @@
           <t>81269933</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>22020</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Havana" d 5,5/8,2 см h12,5 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>394</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>938</v>
+        <v>845</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200111</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>D7623 (кор=24шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Кристалл" Milkshake BarWare d 9,1 см h15,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7861,354 +7861,354 @@
           <t>81200086</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>BQ5110 (кор=36шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Milkshake BarWare d 8 см h18,1 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>373</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>13986</v>
+        <v>12220</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269934</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>22021</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 365 мл "Santiago" d 5,7/7,1 см h19 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>443</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I25" s="10">
-        <v>992</v>
+        <v>961</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269566</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>D15607-1</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Rock Optical" d 9,5 см h15,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>507</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1680</v>
+        <v>1614</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221531</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JD-6647</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Optical PC поликарбонат d 7,5 см h19 см Milkshake P.L. [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>517</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>336</v>
       </c>
       <c r="I27" s="10">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222641</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JD-6684</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Харикейн Smooth поликарбонат d 8/7,4 см h20,3 см P.L. [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>607</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>700</v>
+        <v>624</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269565</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15606</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Line" d 8,5 см h19,7 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>557</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1263</v>
+        <v>1115</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269604</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D13441</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Кинг Роялти" d 8,5 см h19,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>573</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I30" s="10">
-        <v>2262</v>
+        <v>2173</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81223954</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>G-MC17245-T2</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Mojito набор 2 шт. d 10 см h15 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1330</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>73030016</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>60545</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл Харикейн Milkshake BarWare d 7,4 см h20 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>297</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269617</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15697</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Matt Glass Lidia" d 6,5 см h26,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>478</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>310</v>
       </c>
       <c r="I33" s="10">
         <v>2746</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81241014</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>SG-98128</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля/вина 250 мл нерж. медь d 8 см h15 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
@@ -8235,85 +8235,85 @@
           <t>81269967</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>60548B</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля/пива 430 мл "Bavaria" d 7,9/6,7 см h21,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>300</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3900</v>
+        <v>3591</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200097</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>PS0351 (кор=24шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 280 мл Appleton Estate d 8 см h12,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>148.5</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1524</v>
+        <v>1434</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>30000326</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>TIKI0019</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 300 мл "Тики" d 8,1 см h10,7 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -8371,119 +8371,119 @@
           <t>81259135</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>TIKI0055</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 320 мл "Тики" d 6,8 см h16,5 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1243</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>30000313</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>TIKI0001</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,5 см h15 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1103</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>30000332</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>TIKI0028</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,8 см h16 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1173</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81259136</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>TIKI0056</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 12,8 см h16,1 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -8507,51 +8507,51 @@
           <t>30000314</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>TIKI0002</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 6,6 см h17,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1089</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>71002057</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>PS0348 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7 см h19 см прозрачный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8677,85 +8677,85 @@
           <t>30000324</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>TIKI0016</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,3 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1347</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>30000338</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>TIKI0047</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,6 см h16,5 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1237</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>30000331</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>TIKI0027</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,9 см h16,3 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -8779,459 +8779,459 @@
           <t>30000337</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>TIKI0046</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 8,1 см h16 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1373</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>30000323</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>TIKI0015</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 6,2 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1157</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81222497</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-HBGS0030 SUB</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 7,4 см h16,6 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>307</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I53" s="10">
-        <v>3303</v>
+        <v>3294</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81222450</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0156/GTK038-30 KLP</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 7,5 см h16,5 см прозрачный стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>327</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>212</v>
       </c>
       <c r="I54" s="10">
-        <v>2982</v>
+        <v>2957</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81222473</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0068 SUB</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 9,4 см h9,7 см желто-коричневый керамика B'Guys P.L.</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1397</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>908</v>
       </c>
       <c r="I55" s="10">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81222479</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BWGW-TIKI0081 SUB</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 12/10 см h11,6 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>603</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>391</v>
       </c>
       <c r="I56" s="10">
-        <v>2370</v>
+        <v>2369</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>30000315</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>TIKI0003</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,3 см h18 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1237</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81259133</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>TIKI0052</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,5 см h16,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>737</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>3577</v>
+        <v>3537</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>30000320</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>TIKI0009</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 8,2 см h17 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1087</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>706</v>
       </c>
       <c r="I59" s="10">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269531</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF0005</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 460 мл "Череп" Skull d 9 см h8,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>212.3</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1212</v>
+        <v>1140</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>30000327</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>TIKI0022</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 10,2 см h9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1173</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I61" s="10">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81222448</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0154/GTK 014-28 KL</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см прозрачный стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>537</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I62" s="10">
-        <v>2976</v>
+        <v>2968</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81222449</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0155/GTK 014-29 KL</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см серый стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>593</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>385</v>
       </c>
       <c r="I63" s="10">
-        <v>2990</v>
+        <v>2989</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>30000336</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>TIKI0045</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 6 см h21 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -9255,51 +9255,51 @@
           <t>30000335</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>TIKI0031</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7 см h17 см серый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1317</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>73024179</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>ZF170327343 aqua (к=24шт)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7,4 см h17,5 см Аква стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9391,187 +9391,187 @@
           <t>30000321</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>TIKI0010</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,1 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>1327</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81222455</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>CR.09.0184/TIO360 KLP</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,8 см h14,9 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1537</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81222451</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0243/GI876 KLP</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 7,6 см h14,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>337</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>219</v>
       </c>
       <c r="I71" s="10">
-        <v>2972</v>
+        <v>2966</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81222452</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0244/GI877 KLP</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 7,6 см h14,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>337</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>219</v>
       </c>
       <c r="I72" s="10">
-        <v>2970</v>
+        <v>2944</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>30000340</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>TIKI0050</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 8,2 см h18 см керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1637</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>30000333</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>TIKI0029</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 12,2 см h19,5 см красный керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -9592,1105 +9592,1105 @@
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>30000319</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>TIKI0008</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,1 см h20 см желтый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>1587</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>1031</v>
       </c>
       <c r="I75" s="10">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>30000341</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>TIKI0051</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,8 см h17,9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>1513</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81222475</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0079 SUB</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 9 см h12,7 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>1203</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>781</v>
       </c>
       <c r="I77" s="10">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81269529</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DT07959-2</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Череп" Skull d 7 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>479.6</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>1784</v>
+        <v>1745</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81222478</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>TIKI0080 SUB</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 570 мл "Тики" Cocktails d 7,3 см h16,6 см белый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>1453</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>944</v>
       </c>
       <c r="I79" s="10">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>30000329</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>TIKI0025</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 590 мл "Тики" d 7,5 см h17,5 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1273</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>30000325</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>TIKI0017</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 10 см h11 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1071</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>696</v>
       </c>
       <c r="I81" s="10">
         <v>69</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>30000322</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>TIKI0013</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 11 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>1327</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81259132</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>TIKI0033</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 8,5/7,5 см h17 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>372</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>2967</v>
+        <v>2949</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>30000328</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>TIKI0024</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 9 см h17,4 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>1273</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I84" s="10">
         <v>231</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81222454</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0183/TIKI366 KLP</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 640 мл "Тики" d 10,5 см h13,6 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>1637</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>1064</v>
       </c>
       <c r="I85" s="10">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>30000339</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>TIKI0049</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 10,5 см h15,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>1637</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>30000330</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>TIKI0026</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 9,2 см h17,7 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>1317</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>236</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81222453</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR09.0182/TIKI148 KLP</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" 12,9*9,9 см h16,7 см желтый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>1573</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81259137</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>TIKI0057</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" d 8,5 см h18 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>1337</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>30000318</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>TIKI0007</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Череп" стекло Skull d 14 см h12,5 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>1157</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>176</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81222456</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0185/TIO359 KLP</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" 11,5*7,5 см h16,5 см корич. керамика B'Guys P.L. Barbossa</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>1753</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>30000334</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>TIKI0030</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" d 10 см h20,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>1327</v>
       </c>
       <c r="H92" s="9">
-        <v/>
+        <v>862</v>
       </c>
       <c r="I92" s="10">
         <v>199</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81200149</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>15С250 (кор=24шт)</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бутылка 0,25 л стекло с винт. крышкой прозрачная d 6 см h16,1 см P.L. </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>113</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>2971</v>
+        <v>2911</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81200148</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>15С251 (кор=24шт/6)</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Бутылка 0,5 л стекло с винт. крышкой прозрачная d 7,3 см h21 см P.L. </t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>153</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>99</v>
       </c>
       <c r="I94" s="10">
-        <v>2754</v>
+        <v>2613</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81280151</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>SBRS-17</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 0,55 л стекло с крышкой прозрачная d 7 см h27 см бугельный замок P.L. </t>
+          <t>Бутылка 0,55 л стекло с пробкой крышкой прозрачная d 7 см h27 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>337</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>3014</v>
+        <v>2815</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81200147</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>15С253 (кор=12шт)</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Бутылка 1 л стекло с винт. крышкой прозрачная d 8,5 см h26,2 см P.L. </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>213</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>2399</v>
+        <v>2190</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81200144</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>15С155 Blue (кор=12шт)</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой голубая d 9 см h31,4 см бугельный замок P.L.</t>
+          <t>Бутылка 1 л стекло с пробкой крышкой голубая d 9 см h31,4 см бугельный замок P.L.</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>370</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>2284</v>
+        <v>2219</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81200145</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>15С155-Green (кор=12</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой зеленая d 9 см h31,4 см бугельный замок P.L. </t>
+          <t>Бутылка 1 л стекло с пробкой крышкой зеленая d 9 см h31,4 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>370</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>2323</v>
+        <v>2252</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81200146</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>15С155-Red (кор=12шт)</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой красная d 9 см h31,4 см бугельный замок P.L. </t>
+          <t>Бутылка 1 л стекло с пробкой крышкой красная d 9 см h31,4 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>370</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>240</v>
       </c>
       <c r="I99" s="10">
-        <v>2290</v>
+        <v>2224</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81222717</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBRS-34</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой прозрачная d 9 см h32 см бугельный замок P.L. </t>
+          <t>Бутылка 1 л стекло с пробкой крышкой прозрачная d 9 см h32 см бугельный замок P.L. </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>397</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>947</v>
+        <v>759</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81280464</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>15С155-CLEAR</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой прозрачная d 9 см h32 см бугельный замок P.L.</t>
+          <t>Бутылка 1 л стекло с пробкой крышкой прозрачная d 9 см h32 см бугельный замок P.L.</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>307</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>1880</v>
+        <v>1714</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81269648</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269648</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,375 л "Bottle" стекло со стекл. пробкой d 7,7 см h19 см P.L.</t>
+          <t>Бутылка графин 0,375 л "Bottle" стекло со стекл. пробкой крышкой d 7,7 см h19 см P.L.</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>273</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>9603</v>
+        <v>9284</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81269647</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269647</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,5 л "Bottle" стекло со стекл. пробкой d 8,3 см h21,2 см P.L.</t>
+          <t>Бутылка графин 0,5 л "Bottle" стекло со стекл. пробкой крышкой d 8,3 см h21,2 см P.L.</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>307</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>15017</v>
+        <v>14151</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81222474</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0073 SUB</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,57 л "Тики" керамика с пробкой декор 8*9 см h24,5 см B'Guys P.L.- Barbossa</t>
+          <t>Бутылка графин 0,57 л "Тики" керамика с пробкой крышкой декор 8*9 см h24,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>1537</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81222457</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0186/TIKI152 KLP</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,67 л "Damn Black" керамика с пробкой d 11,5 см h17 см B'Guys P.L.- Barbossa</t>
+          <t>Бутылка графин 0,67 л "Damn Black" керамика с крышкой пробкой d 11,5 см h17 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>1837</v>
       </c>
       <c r="H105" s="9">
-        <v/>
+        <v>1194</v>
       </c>
       <c r="I105" s="10">
         <v>116</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>71002111</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>MMSH14</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 250 мл "Moscow Mule" d 7,5 см h8 см нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>773</v>
       </c>
       <c r="H106" s="9">
-        <v/>
+        <v>502</v>
       </c>
       <c r="I106" s="10">
         <v>270</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>71002123</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>MUG14</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 300 мл d 9 см h7,5 см нерж. P.L. - BarWare </t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
@@ -10782,54 +10782,54 @@
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81259045</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>MG083</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 310 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>1130</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>734</v>
       </c>
       <c r="I110" s="10">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81250100</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>MMSHAC35</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 350 мл "Antique Moscow Mule" d 7,5 см h10 см нерж. цвет антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10955,51 +10955,51 @@
           <t>71002122</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>MUG16PBK</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 350 мл d 9 см h9 см нерж. с черным покрытием P.L. - BarWare </t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>504</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>30000316</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>TIKI0004</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 400 мл "Тики" d 9,1 см h10,5 см зеленая керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -11020,88 +11020,88 @@
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>30000305</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>MUGS0021-CP</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл "Джоржа" d 8 см h9 см нерж. медный цвет, B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>1597</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>1038</v>
       </c>
       <c r="I117" s="10">
         <v>86</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>30000317</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>TIKI0005</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл "Тики" d 9 см h10,7 см зеленая керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>1075</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81200365</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>KXC-0001 (Бар)</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл d 9 см h9 см нерж. с медным покрытием P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11139,139 +11139,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>880</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
         <v>0</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81259154</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>MUGS0026 SUB</t>
+          <t>MUGS0026</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл "Animal Moscow Mule" d 8 см h10 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>1995</v>
       </c>
       <c r="H121" s="9">
-        <v/>
+        <v>1296</v>
       </c>
       <c r="I121" s="10">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>30000452</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>MUGS0019</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл "Moscow Mule" d 8 см h10 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>1307</v>
       </c>
       <c r="H122" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I122" s="10">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81259039</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>MG761</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл "Vintage Moscow Mule" d 8,5 см h9,5 см нерж. с покрытием P.L. </t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>1119</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>706</v>
+        <v>635</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>71002119</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>MUG16C</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 500 мл d 9 см h9 см нерж. с медным покрытием P.L. - BarWare</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11360,292 +11360,292 @@
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81200396</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>KXB-E1012  (БАР)</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 650 мл с трубочкой d 7,5 см h14 см нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>794</v>
       </c>
       <c r="H127" s="9">
-        <v/>
+        <v>516</v>
       </c>
       <c r="I127" s="10">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>30000451</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>MUGS0006</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива/коктейля 400 мл d 8 см h13 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>2369</v>
       </c>
       <c r="H128" s="9">
-        <v/>
+        <v>1539</v>
       </c>
       <c r="I128" s="10">
         <v>122</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81259046</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>MG800</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Кружка для пива/коктейля 500 мл d 8,5 см h11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>1159</v>
       </c>
       <c r="H129" s="9">
-        <v/>
+        <v>753</v>
       </c>
       <c r="I129" s="10">
-        <v>847</v>
+        <v>817</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81269962</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>Ut11</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 130 мл "Bayamo" d 8,4 см h16,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>477</v>
       </c>
       <c r="H130" s="9">
-        <v/>
+        <v>310</v>
       </c>
       <c r="I130" s="10">
-        <v>2045</v>
+        <v>2000</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81269932</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>22030</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Sunlight" d 9 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>480</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>2085</v>
+        <v>1898</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81MN15</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Bistro "Edelita" d 9,5 см h15 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>247</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>3015</v>
+        <v>2504</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81269927</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>22004</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Dune" d 6,6/7,4 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>480</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>617</v>
+        <v>0</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81269937</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>22042</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Iris" d 8,4 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>480</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>1560</v>
+        <v>882</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81269941</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>22060</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Las Tunas" Protea d 5,2 см h21,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11669,153 +11669,153 @@
           <t>81269936</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>22041</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Lotus" d 9,2 см h16,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>480</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>1907</v>
+        <v>1609</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81269938</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>22047</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Mint" d 8,7 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>480</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>516</v>
+        <v>2</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81253320</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>MRGC12</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита d 12 см h19 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>830</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81250092</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>WC11</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Мартини d 10,1 см h16,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>712</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81269948</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>22117</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл "Aster" d 7/7,6 см h17,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11839,731 +11839,731 @@
           <t>81269931</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>22029</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>480</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>1212</v>
+        <v>826</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81269939</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>22048</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>480</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>525</v>
+        <v>347</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81269946</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>22093</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>477</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>3830</v>
+        <v>3509</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81269952</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>22154</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>450</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>2302</v>
+        <v>1542</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81269958</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>Ut4</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>476</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1731</v>
+        <v>1546</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81269959</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>Ut10</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>476</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>2171</v>
+        <v>1986</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81269960</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>Ut5</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>476</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>1909</v>
+        <v>1803</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81269928</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>22015</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>617</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>978</v>
+        <v>949</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>81269930</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>22027</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>480</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>1698</v>
+        <v>1590</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81269942</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>22063</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>449</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1482</v>
+        <v>801</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81269929</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>22018</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>470</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>2088</v>
+        <v>1735</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81269945</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>22089</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>464</v>
       </c>
       <c r="H152" s="9">
-        <v/>
+        <v>301</v>
       </c>
       <c r="I152" s="10">
-        <v>1060</v>
+        <v>884</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81269926</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>22002</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>480</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1937</v>
+        <v>1622</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>81250093</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>WC115</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Мартини d 11,1 см h16,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>906</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81269530</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07961-2</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>302.5</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>1491</v>
+        <v>1448</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81269541</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07893-SM</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 230 мл "ProBar Optical" d 10,4/9,8 см h11,9 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>713</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>2622</v>
+        <v>2574</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81269536</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>MG07969</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>352</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>1950</v>
+        <v>1905</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81269535</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07967</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл "ProBar Optical" d 10,5 см h13 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>689</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>1071</v>
+        <v>715</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81269540</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07893</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл "ProBar Optical" d 9,5 см h15,7 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>737</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>1456</v>
+        <v>1255</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81259043</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>MG265</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>1038</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>343</v>
+        <v>266</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>81259042</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>MG700</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Мартини d 12 см h16 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>1053</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81259017</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>WC125C</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Мартини d 13 см h17,5 см нерж. цвет медь комбин. ножка P.L. </t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12587,235 +12587,235 @@
           <t>81259016</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>WC125S</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Мартини d 13,3 см h17,4 см нерж. комбин. ножка P.L. </t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>2831</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81280132</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IC15504</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>943</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>2085</v>
+        <v>1989</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81269682</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT08064</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 270 мл "Zie Optical" d 10,3/9 см h16,5 см оптические грани P.L. [4]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>657</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1669</v>
+        <v>1134</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81222536</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0040-CP SUB</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл "Flute" d 6,5/5,1 см h25,2 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>1873</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
         <v>97</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81269600</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11746KH</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Мартини "Abyss" декор d 11,5 см h18,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>356.4</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>2681</v>
+        <v>2677</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81250091</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>WC12</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Мартини d 11,7 см h18 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>731</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81269690</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAA230088</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл "Optical" d 10,6 см h17,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>487</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
         <v>0</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
@@ -12825,99 +12825,99 @@
           <t>81222500</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
           <t>GW-CPGS0013 SUB</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>773</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81269613</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14932</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл Мартини "Basic" P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>837</v>
       </c>
       <c r="H171" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I171" s="10">
         <v>2975</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>81222644</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6656</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>483</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>427</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
@@ -12927,1128 +12927,1128 @@
           <t>81269951</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>22133</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>864</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>81222643</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6683</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>517</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
         <v>337</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>81241121</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IC 999</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл d 10,1/7,8 см h13,5 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>1403</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
         <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>81269537</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07969</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
         <v>386.1</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>2713</v>
+        <v>2698</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81269949</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
           <t>22131</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>864</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>314</v>
+        <v>267</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>81269944</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
           <t>22074</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>864</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>81269950</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>22132</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
         <v>864</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81222499</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t>GW-CPGS0014 SUB</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G180" s="9">
         <v>1237</v>
       </c>
       <c r="H180" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I180" s="10">
         <v>704</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>81269943</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
           <t>22071</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
         <v>449</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>2010</v>
+        <v>1901</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>81259044</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
           <t>MG693</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 450 мл d 11,6/10,4 см h16,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
         <v>1099</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
         <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>81269608</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11591S</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>441.1</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
         <v>2645</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>81222535</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0043-CP SUB</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 500 мл "Versailles" d 9,5/7,5 см h21 см нерж. с рисунком медный цвет B'Guys P.L.</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>2137</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>81259040</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>MG743</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 500 мл d 9,3/7,5 см h21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
         <v>1181</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>580</v>
+        <v>555</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>81222533</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0012-CP SUB</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 530 мл "Wine" d 9,5/7,5 см h21 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>1753</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
         <v>116</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>81259013</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>PCS-16C</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Ананас" 493 мл d 9,8 см h19,5 см нерж. медный цвет P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
         <v>2398</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>1558</v>
       </c>
       <c r="I187" s="10">
         <v>415</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>81259041</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>MG723</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Ананас" 540 мл d 9,4 см h19,2 см нерж. "Vintage-Bronze" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
         <v>2296</v>
       </c>
       <c r="H188" s="9">
-        <v/>
+        <v>1492</v>
       </c>
       <c r="I188" s="10">
         <v>935</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>30000291</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
           <t>MUGS0010-SS</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Ананас" 650 мл d 11 см h23,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G189" s="9">
         <v>3492</v>
       </c>
       <c r="H189" s="9">
-        <v/>
+        <v>2269</v>
       </c>
       <c r="I189" s="10">
         <v>38</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>30000293</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>MUGS0010-GP</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Ананас" 650 мл d 11,5 см h24 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G190" s="9">
         <v>3594</v>
       </c>
       <c r="H190" s="9">
-        <v/>
+        <v>2336</v>
       </c>
       <c r="I190" s="10">
         <v>29</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>30000292</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>MUGS0010-CP</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Ананас" 650 мл d 11,5 см h24 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>3792</v>
       </c>
       <c r="H191" s="9">
-        <v/>
+        <v>2464</v>
       </c>
       <c r="I191" s="10">
         <v>60</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>30000294</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>MUGS0017-CP SUB</t>
+          <t>MUGS0017-CP</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Тыква" 500 мл d 10,8 см h13,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>2172</v>
       </c>
       <c r="H192" s="9">
-        <v/>
+        <v>1411</v>
       </c>
       <c r="I192" s="10">
         <v>93</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>30000295</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>MUGS0017-GP</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Тыква" 500 мл d 10,8 см h14 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G193" s="9">
         <v>2203</v>
       </c>
       <c r="H193" s="9">
-        <v/>
+        <v>1431</v>
       </c>
       <c r="I193" s="10">
         <v>82</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>30000297</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>MUGS0020-CP</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 320 мл "Мохито" d 8,4 см h10,7 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G194" s="9">
         <v>2528</v>
       </c>
       <c r="H194" s="9">
-        <v/>
+        <v>1643</v>
       </c>
       <c r="I194" s="10">
         <v>130</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>81259153</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
           <t>MUGS0016-CP</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 360 мл "Джулеп" d 9,2 см h11,7 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G195" s="9">
         <v>2137</v>
       </c>
       <c r="H195" s="9">
-        <v/>
+        <v>1389</v>
       </c>
       <c r="I195" s="10">
-        <v>399</v>
+        <v>381</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
           <t>81222534</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0016-SS SUB</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 390 мл "Джулеп" Vintage d 9 см h11 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G196" s="9">
         <v>1237</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>81222532</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0005-AT SUB</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 390 мл "Джулеп" Мохито Antique d 8,5 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G197" s="9">
         <v>1783</v>
       </c>
       <c r="H197" s="9">
-        <v/>
+        <v>1158</v>
       </c>
       <c r="I197" s="10">
         <v>464</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>30000296</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
           <t>MUGS0018</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 400 мл d 9 см h11,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>1493</v>
       </c>
       <c r="H198" s="9">
-        <v/>
+        <v>970</v>
       </c>
       <c r="I198" s="10">
-        <v>478</v>
+        <v>422</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>81250104</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
           <t>GLD01S</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 550 мл нерж с двойными стенками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>1072</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
         <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>81222471</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0044-SS SUB</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля банка 400 мл "Кола" d 7,2 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G200" s="9">
         <v>1037</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I200" s="10">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>81222472</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0044-CP SUB</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля банка 400 мл "Кола" d 7,2 см h10,5 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G201" s="9">
         <v>1203</v>
       </c>
       <c r="H201" s="9">
-        <v/>
+        <v>781</v>
       </c>
       <c r="I201" s="10">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
           <t>73024355</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
           <t>DF08801-R</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля Хайбол 350 мл бордо декор Artist's Glass BarWare d 7,5 см h10 см P.L. </t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
         <v>246.4</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>1257</v>
+        <v>1062</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>81269954</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
           <t>22156</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
         <v>242</v>
       </c>
       <c r="H203" s="9">
-        <v/>
+        <v>157</v>
       </c>
       <c r="I203" s="10">
-        <v>5033</v>
+        <v>4624</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>81269955</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
           <t>22164</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
         <v>400</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>2054</v>
+        <v>1997</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>81269940</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
           <t>22055</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл "Cuba" d 7,7/8,9 см h13 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
         <v>336</v>
       </c>
       <c r="H205" s="9">
-        <v/>
+        <v>218</v>
       </c>
       <c r="I205" s="10">
-        <v>2088</v>
+        <v>2013</v>
       </c>
       <c r="J205" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>