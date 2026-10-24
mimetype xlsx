--- v0 (2026-06-10)
+++ v1 (2026-10-24)
@@ -3230,51 +3230,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:50</t>
+          <t>Прайс актуален на 24.10.2026 13:02</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3322,425 +3322,425 @@
           <t>81261216</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>15C250C / GJB-10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка бутылка для подачи соков/коктейлей 296 мл с цветной крышкой и трубочкой d 6 см h15 см P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>143</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>3116</v>
+        <v>3079</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200137</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ZF17042402 /15C301</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 450 мл с крышкой d 8 см h13,5 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>197</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5591</v>
+        <v>5213</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81203880</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81200138pr</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 600 мл с крышкой d 7 см h15 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>178</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I8" s="10">
-        <v>2170</v>
+        <v>2038</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200138</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ZF17042403/13C672</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи коктейлей 700 мл с крышкой d 9 см h17 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>178</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I9" s="10">
-        <v>809</v>
+        <v>755</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269957</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>22039</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 150 мл "Bird" 11,5*7,5 см h20,8 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>571</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>235</v>
+        <v>54</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269956</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>22016</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 195 мл "Stork" 12*7 см h18,3 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>849</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269614</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14933</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 250 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>813</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>528</v>
       </c>
       <c r="I12" s="10">
-        <v>2939</v>
+        <v>2937</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269947</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>22109</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Pinar" d 6,9 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>269</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>5495</v>
+        <v>5412</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269935</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>22031</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 315 мл "Santa" d 4,7/8,9/5 см h12 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>397</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>3374</v>
+        <v>3201</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269953</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>22160</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 335 мл "Sangria" d 8/8,8 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>449</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>880</v>
+        <v>801</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269610</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14248-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>798</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2793</v>
+        <v>2791</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269933</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>22020</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Havana" d 5,5/8,2 см h12,5 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>394</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>938</v>
+        <v>842</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200111</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>D7623 (кор=24шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Кристалл" Milkshake BarWare d 9,1 см h15,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3832,391 +3832,391 @@
           <t>81200086</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>BQ5110 (кор=36шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Milkshake BarWare d 8 см h18,1 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>373</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>13986</v>
+        <v>12172</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269934</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>22021</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 365 мл "Santiago" d 5,7/7,1 см h19 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>443</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I22" s="10">
-        <v>992</v>
+        <v>960</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269566</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>D15607-1</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Rock Optical" d 9,5 см h15,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>507</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1680</v>
+        <v>1596</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221531</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JD-6647</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Optical PC поликарбонат d 7,5 см h19 см Milkshake P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>517</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>336</v>
       </c>
       <c r="I24" s="10">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222641</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JD-6684</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Харикейн Smooth поликарбонат d 8/7,4 см h20,3 см P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>607</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>700</v>
+        <v>624</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269565</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15606</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Line" d 8,5 см h19,7 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>557</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1263</v>
+        <v>1115</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269604</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D13441</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Кинг Роялти" d 8,5 см h19,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>573</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I27" s="10">
-        <v>2262</v>
+        <v>2173</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223954</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>G-MC17245-T2</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Mojito набор 2 шт. d 10 см h15 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1330</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269617</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15697</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Matt Glass Lidia" d 6,5 см h26,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>478</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>310</v>
       </c>
       <c r="I29" s="10">
         <v>2746</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269967</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>60548B</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля/пива 430 мл "Bavaria" d 7,9/6,7 см h21,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>300</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>3900</v>
+        <v>3577</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81200097</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>PS0351 (кор=24шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 280 мл Appleton Estate d 8 см h12,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>148.5</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1524</v>
+        <v>1434</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81200099</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>PS0427 (кор=24шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 300 мл Versailles BarWare d 8,5 см h13 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4356,71 +4356,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>135</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269531</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF0005</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 460 мл "Череп" Skull d 9 см h8,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>212.3</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1212</v>
+        <v>1139</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>73024179</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>ZF170327343 aqua (к=24шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7,4 см h17,5 см Аква стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4492,241 +4492,241 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>135</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81269529</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DT07959-2</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Череп" Skull d 7 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>479.6</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1784</v>
+        <v>1744</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269962</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>Ut11</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 130 мл "Bayamo" d 8,4 см h16,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>477</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>310</v>
       </c>
       <c r="I42" s="10">
-        <v>2045</v>
+        <v>1999</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269932</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>22030</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Sunlight" d 9 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>480</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2085</v>
+        <v>1886</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81MN15</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Bistro "Edelita" d 9,5 см h15 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>247</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>3015</v>
+        <v>2474</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81269927</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>22004</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Dune" d 6,6/7,4 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>480</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>617</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269937</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>22042</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Iris" d 8,4 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>480</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1560</v>
+        <v>862</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269941</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>22060</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Las Tunas" Protea d 5,2 см h21,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4750,85 +4750,85 @@
           <t>81269936</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>22041</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Lotus" d 9,2 см h16,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>480</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1907</v>
+        <v>1608</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269938</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>22047</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Mint" d 8,7 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>480</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>516</v>
+        <v>3</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269948</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>22117</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл "Aster" d 7/7,6 см h17,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4852,813 +4852,813 @@
           <t>81269931</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>22029</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>480</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1224</v>
+        <v>806</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269939</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>22048</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>480</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>525</v>
+        <v>346</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269946</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>22093</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>477</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>3830</v>
+        <v>3476</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269952</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>22154</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>450</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>2311</v>
+        <v>1511</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269958</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>Ut4</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>476</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1731</v>
+        <v>1520</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269959</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>Ut10</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>476</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>2171</v>
+        <v>1985</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269960</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>Ut5</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>476</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1909</v>
+        <v>1777</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269928</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>22015</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>617</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>978</v>
+        <v>948</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81269930</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>22027</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>480</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1718</v>
+        <v>1577</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269942</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>22063</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>449</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1482</v>
+        <v>792</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81269929</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>22018</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>470</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>2088</v>
+        <v>1764</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269945</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>22089</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>464</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>301</v>
       </c>
       <c r="I62" s="10">
-        <v>1060</v>
+        <v>853</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269926</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>22002</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>480</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1937</v>
+        <v>1621</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269530</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07961-2</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>302.5</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1491</v>
+        <v>1448</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81269541</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07893-SM</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 230 мл "ProBar Optical" d 10,4/9,8 см h11,9 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>713</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2622</v>
+        <v>2574</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269536</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>MG07969</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>352</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1950</v>
+        <v>1887</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269535</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07967</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл "ProBar Optical" d 10,5 см h13 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>689</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1091</v>
+        <v>680</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81269540</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07893</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл "ProBar Optical" d 9,5 см h15,7 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>737</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1456</v>
+        <v>1223</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81280132</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IC15504</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>943</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>2086</v>
+        <v>1989</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81269682</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT08064</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 270 мл "Zie Optical" d 10,3/9 см h16,5 см оптические грани P.L. [4]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>657</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1670</v>
+        <v>1124</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269600</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11746KH</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл Мартини "Abyss" декор d 11,5 см h18,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>356.4</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>2681</v>
+        <v>2677</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81269690</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAA230088</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл "Optical" d 10,6 см h17,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>487</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269613</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14932</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл Мартини "Basic" P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>837</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I73" s="10">
         <v>2975</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81222644</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6656</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>483</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>427</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
@@ -5668,269 +5668,269 @@
           <t>81269951</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>22133</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>864</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81222643</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6683</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>517</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>337</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81269537</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07969</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>386.1</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>2713</v>
+        <v>2698</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81269949</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>22131</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>864</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>314</v>
+        <v>265</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81269944</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>22074</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>864</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81269950</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>22132</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>864</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81269943</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>22071</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>449</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>2010</v>
+        <v>1900</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269608</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11591S</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>441.1</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>2645</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
@@ -5940,142 +5940,142 @@
           <t>73024355</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>DF08801-R</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля Хайбол 350 мл бордо декор Artist's Glass BarWare d 7,5 см h10 см P.L. </t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>246.4</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1257</v>
+        <v>1001</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81269954</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>22156</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>242</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>157</v>
       </c>
       <c r="I84" s="10">
-        <v>5033</v>
+        <v>4620</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81269955</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>22164</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>400</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>2054</v>
+        <v>1995</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81269940</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>22055</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл "Cuba" d 7,7/8,9 см h13 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>336</v>
       </c>
       <c r="H86" s="9">
-        <v/>
+        <v>218</v>
       </c>
       <c r="I86" s="10">
-        <v>2088</v>
+        <v>2012</v>
       </c>
       <c r="J86" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>