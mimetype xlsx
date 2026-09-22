--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 04:13</t>
+          <t>Прайс актуален на 22.09.2026 17:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1322,513 +1322,513 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269754</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81RL23</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 230 мл хр. стекло Bistro "Edelita" d 5 см h17 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 230 мл хр. стекло Бистро "Эделита" d 5 см h17 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>197</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2220</v>
+        <v>1813</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269752</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CD35</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Bistro "Edelita" d 6 см h20 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Бистро "Эделита" d 6 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>223</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5883</v>
+        <v>5786</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269653</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99CD40</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 450 мл хр. стекло Bistro "Edelita" d 6 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 450 мл хр. стекло Бистро "Эделита" d 6 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>273</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>4290</v>
+        <v>1644</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269753</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81BJ48</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 480 мл хр. стекло Bistro "Edelita" d 5 см h21,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 480 мл хр. стекло Бистро "Эделита" d 5 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>243</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>6121</v>
+        <v>5983</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269652</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99BJ51</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 510 мл хр. стекло Bistro "Edelita" d 6 см h25,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 510 мл хр. стекло Бистро "Эделита" d 6 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>318</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>8045</v>
+        <v>7799</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269657</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CN25</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 250 мл хр. стекло Bistro "Edelita" d 6 см h12 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 250 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>203</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2626</v>
+        <v>2272</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269658</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81CN36</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 360 мл хр. стекло Bistro "Edelita" d 6,5 см h13 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 360 мл хр. стекло Бистро "Эделита" d 6,5 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>230</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3242</v>
+        <v>2764</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269750</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99CN65</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 650 мл хр. стекло Bistro "Edelita" d 7,6 см h16 см P.L. - BarWare [6]</t>
+          <t>Бокал для коньяка и бренди 650 мл хр. стекло Бистро "Эделита" d 7,6 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>294</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4359</v>
+        <v>3983</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269771</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S97CP27</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 265 мл хр. стекло Bistro "Edelita" d 4,2/5,3 см h25,2 см P.L. [6]</t>
+          <t>Бокал-флюте для шампанского 265 мл хр. стекло Бистро "Эделита" d 4,2/5,3 см h25,2 см P.L. [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>268</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>6166</v>
+        <v>5953</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269762</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99GP10</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для граппы 125 мл "Classic" хр. стекло Bistro d 4,5/5,3 см h19,3 см "Edelita" P.L.  [6]</t>
+          <t>Рюмка для граппы 125 мл "Классик" хр. стекло Бистро d 4,5/5,3 см h19,3 см "Эделита" P.L.  [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>268</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3233</v>
+        <v>2761</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269749</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S99LQ08</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 80 мл хр. стекло Bistro "Edelita" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
+          <t>Рюмка для ликера 80 мл хр. стекло Бистро "Эделита" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>277</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1209</v>
+        <v>741</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81MN15</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Bistro "Edelita" d 9,5 см h15 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>247</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2865</v>
+        <v>2516</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269840</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>226</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>9355</v>
+        <v>9354</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>226</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>4086</v>
+        <v>4085</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269837</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -1852,119 +1852,119 @@
           <t>81269833</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>226</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>9204</v>
+        <v>8507</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269751</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99HB26</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 260 мл хр. стекло Bistro "Edelita" d 6 см h12 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 260 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>213</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2399</v>
+        <v>2332</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>226</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>9225</v>
+        <v>8217</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269838</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1NT16HB10</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Noble line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -1988,74 +1988,74 @@
           <t>81269839</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>1NT16LD14</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл хр. стекло "Noble line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>226</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>6406</v>
+        <v>6321</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>226</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>14186</v>
+        <v>14187</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>