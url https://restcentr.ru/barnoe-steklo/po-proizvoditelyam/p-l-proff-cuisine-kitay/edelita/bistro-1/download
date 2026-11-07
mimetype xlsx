--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 17:49</t>
+          <t>Прайс актуален на 07.11.2026 11:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1339,530 +1339,530 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269754</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S81RL23</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Бистро "Эделита" d 5 см h17 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>197</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I6" s="10">
-        <v>1813</v>
+        <v>1765</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269752</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S81CD35</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло Бистро "Эделита" d 6 см h20 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>223</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>144</v>
       </c>
       <c r="I7" s="10">
-        <v>5786</v>
+        <v>5682</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269653</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S99CD40</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Бистро "Эделита" d 6 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>273</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1644</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269753</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S81BJ48</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 480 мл хр. стекло Бистро "Эделита" d 5 см h21,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>243</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>5983</v>
+        <v>5922</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269652</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S99BJ51</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 510 мл хр. стекло Бистро "Эделита" d 6 см h25,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>318</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>7799</v>
+        <v>7625</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269657</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S81CN25</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 250 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>203</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2272</v>
+        <v>1996</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269658</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S81CN36</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 360 мл хр. стекло Бистро "Эделита" d 6,5 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>230</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2764</v>
+        <v>2662</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269750</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S99CN65</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 650 мл хр. стекло Бистро "Эделита" d 7,6 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>294</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3983</v>
+        <v>3952</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269771</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S97CP27</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 265 мл хр. стекло Бистро "Эделита" d 4,2/5,3 см h25,2 см P.L. [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>268</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>5953</v>
+        <v>5773</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269762</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S99GP10</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 125 мл "Классик" хр. стекло Бистро d 4,5/5,3 см h19,3 см "Эделита" P.L.  [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>268</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2761</v>
+        <v>2493</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269749</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S99LQ08</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 80 мл хр. стекло Бистро "Эделита" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>277</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S81MN15</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>247</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2516</v>
+        <v>2456</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269840</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>226</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I18" s="10">
         <v>9354</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>226</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I19" s="10">
         <v>4085</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269837</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>226</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I20" s="10">
-        <v>17395</v>
+        <v>17383</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269833</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -1886,176 +1886,176 @@
           <t>81269751</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S99HB26</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 260 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>213</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2332</v>
+        <v>2115</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>226</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>8217</v>
+        <v>8204</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269838</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1NT16HB10</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Noble line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>226</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I24" s="10">
         <v>11761</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269839</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>1NT16LD14</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл хр. стекло "Noble line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>226</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>6321</v>
+        <v>6320</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>226</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I26" s="10">
-        <v>14187</v>
+        <v>14186</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>