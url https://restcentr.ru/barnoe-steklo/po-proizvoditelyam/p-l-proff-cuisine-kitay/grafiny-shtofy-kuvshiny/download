--- v0 (2026-06-13)
+++ v1 (2026-10-15)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 17:54</t>
+          <t>Прайс актуален на 15.10.2026 15:54</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1408,269 +1408,269 @@
           <t>81200181</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JK150167 (кор=24шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Графин  0,15 л без крышки BarWare d 7,5 см h10 см P.L. Proff Cuisine [24]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>161.7</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>3516</v>
+        <v>3448</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200179</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JK150166 (кор=12шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Графин  0,5 л без крышки BarWare d 12,5 см h14,3 см P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>189.2</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>9891</v>
+        <v>9845</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269489</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10111</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Графин  0,5 л штоф с крышкой Graph h24 см 10*10 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1743</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269807</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>11693</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Графин  0,5 л штоф с крышкой Solid h22,5 см 10,3*8,1 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1137</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81259134</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TIKI0054</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Графин  0,7 л с крышкой "Череп" стекло Skull d 13,2 см h16 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1113</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>723</v>
       </c>
       <c r="I10" s="10">
         <v>356</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269490</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10123</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Графин  0,7 л штоф с крышкой Crystal h30 см 11*6 см прямоугольный стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1907</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>412</v>
+        <v>350</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269488</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10122</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Графин  0,75 л штоф с крышкой Aura h30 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1875</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269487</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>11892</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Графин  0,75 л штоф с крышкой Classic h22 см 10*10 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1673</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
@@ -1680,167 +1680,167 @@
           <t>81269492</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>11682-3</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Графин  0,75 л штоф с крышкой Iceberg h21,5 см d 10,5 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1597</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>375</v>
+        <v>318</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269491</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>11682-6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Графин  0,75 л штоф с крышкой Shell h21 см d 10,5 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1597</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269805</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10930</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Графин  0,8 л штоф с крышкой Bаsic h27 см d 10,1 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2037</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269806</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10128</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Графин  0,8 л штоф с крышкой King h21 см 10*9,8 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1743</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269494</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>12163</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Графин  0,8 л штоф с крышкой Time h26,5 см d 9,7 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1997</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
@@ -1850,346 +1850,346 @@
           <t>81269493</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>10127 / 11802</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Графин  0,85 л штоф с крышкой Modern h21 см 10*10 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1743</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>345</v>
+        <v>224</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269495</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10145-3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Графин  0,9 л штоф с крышкой Prestige h22,7 см d 11 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>3037</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269545</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>PI08069</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Графин 1,4 л без крышки Face to Face d 14,5 см h31 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1057.1</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1893</v>
+        <v>1883</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81280137</t>
+          <t>81269696</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DWD230007</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,7 л Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
+          <t>Декантер 2,4 л "Optical" d 23 см h24,5 см стекло P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1197</v>
+        <v>1473</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2374</v>
+        <v>715</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81280136</t>
+          <t>81280137</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PI19085M</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,3 л Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
+          <t>Кувшин  0,7 л графин Караф без крышки хр. стекло "Restaurant" d 8 см h24 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1317</v>
+        <v>1197</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>778</v>
       </c>
       <c r="I23" s="10">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81269696</t>
+          <t>81269775</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>31047/1l</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Декантер 2,4 л "Optical" d 23 см h24,5 см стекло P.L. - BarWare [1]</t>
+          <t>Кувшин 1,1 л с крышкой "Bistro" d 12,4 см h20,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1473</v>
+        <v>318</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>756</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81269775</t>
+          <t>81280136</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>31047/1l</t>
+          <t>PI19085L</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,1 л с крышкой "Bistro" d 12,4 см h20,5 см P.L. Proff Cuisine [6]</t>
+          <t>Кувшин 1,3 л графин Караф без крышки хр. стекло "Restaurant" d 9,8 см h30 см P.L. - BarWare [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>318</v>
+        <v>1317</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>856</v>
       </c>
       <c r="I25" s="10">
-        <v>14560</v>
+        <v>2358</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223962</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>G-MJS13135</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,3 л с крышкой d 11 см h25,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1773</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269782</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269782</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,4 л без крышки "Bistro" h21,5 см d 13,5 см P.L. - BarWare [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>373</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>656</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269800</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>J-36-22</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,4 л без крышки "Питчер" h21,5 см d 14,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>730</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>10458</v>
+        <v>9949</v>
       </c>
       <c r="J28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>