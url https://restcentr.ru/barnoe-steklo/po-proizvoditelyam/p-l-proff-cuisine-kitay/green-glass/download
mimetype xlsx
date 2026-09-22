--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1712,51 +1712,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 11:41</t>
+          <t>Прайс актуален на 23.09.2026 02:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1784,51 +1784,51 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269575</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9399S</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 155 мл зеленый d 8,5 см h14,7 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>187</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>2819</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
@@ -1872,303 +1872,303 @@
           <t>81200128</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-1/BHA6 Green 6ш</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл набор 6 шт. зеленый d 8 см h15,5 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>688.6</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1034</v>
+        <v>569</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269580</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D3586-1S</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 275 мл зеленый d 9,2 см h16,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>209</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2867</v>
+        <v>2861</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269507</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210086</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл зеленый d 8 см h15,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>242</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2148</v>
+        <v>2141</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269510</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210090</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл зеленый d 8 см h16 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>264</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3466</v>
+        <v>3436</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269568</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12275-1S</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл зеленый d 8,3 см h17 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>242</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2925</v>
+        <v>2919</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269522</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN200036</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл зеленый d 8,4 см h16 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>243.1</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2030</v>
+        <v>1922</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269521</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN200034</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл зеленый d 8,5 см h16 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>242</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2437</v>
+        <v>2413</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>71047244</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-2/BHA6  (6ШТ)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл набор 6 шт. зеленый d 9 см h17 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>755.7</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>475</v>
+        <v>280</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269581</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7145-1S</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 325 мл зеленый d 9 см h17 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>242</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>2953</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
@@ -2192,119 +2192,119 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>309.1</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>2937</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269527</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN190012-2</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Bee Green" зеленый d 8,2 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>243.1</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>71047284</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>SDL-081/BHA6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл набор 6 шт. зеленый d 10 см h17,5 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2142</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269567</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12274S</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл зеленый d 5,4 см h20 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>173.8</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>2837</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
@@ -2314,167 +2314,167 @@
           <t>71047247</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>SR04720SC/BHA6 (кор=6ШТ)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл набор 6 шт. зеленый d 6 см h20 см Green Glass P.L.BarWare [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>719.4</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1953</v>
+        <v>1931</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269574</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>D11325-2S</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 175 мл зеленый d 6,3 см h17,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>192.5</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>2941</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269608</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11591S</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>441.1</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>2645</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269509</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210104</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл зеленый d 8 см h9,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>198</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269577</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9398-2S</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл зеленый d 8,5 см h10,6 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>169.4</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>2642</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
@@ -2484,187 +2484,187 @@
           <t>81269511</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>DTN210120</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл зеленый d 8 см h9 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>211.2</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>3203</v>
+        <v>3146</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269524</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200060</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл зеленый d 8,3 см h10 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>198</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>458</v>
+        <v>6</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269528</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN190013-2</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Bee Green" зеленый d 8,3 см h10,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>204.6</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>421</v>
+        <v>59</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269585</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15799S</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл зеленый d 8,3 см h9,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>167.2</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2573</v>
+        <v>2554</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269583</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7391S</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл зеленый d 8,4 см h9,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>204.6</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2946</v>
+        <v>2945</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269593</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>D15930A-2S</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 375 мл темно зеленый Neo Green d 8,5 см h10,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2702,119 +2702,119 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>976</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269576</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9398-1S</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 325 мл зеленый d 8,5 см h12,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>226.6</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>2927</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269508</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210103</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл зеленый d 8 см h12 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>212.3</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269584</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7392S</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл зеленый d 7,1 см h14,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>227.7</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>2930</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
@@ -2838,105 +2838,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1065</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269590</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно зеленый Neo Green d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>259.6</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269523</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200059</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл зеленый d 8 см h13,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>223.3</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2585</v>
+        <v>2573</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>73024359</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>DF06501-T</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл пепельно-зеленый Artist's Glass d 10,5 см h12 см Green Glass P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>