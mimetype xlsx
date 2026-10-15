--- v0 (2026-06-17)
+++ v1 (2026-10-15)
@@ -3263,51 +3263,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 18:11</t>
+          <t>Прайс актуален на 15.10.2026 15:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3389,51 +3389,51 @@
           <t>81269166</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>G-MC23515-T2</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 150 мл Classic Coffee набор 2 шт. d 7,5 см h7,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>480.7</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2988</v>
+        <v>2967</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81272313</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TW05117</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 150 мл Lotos d 8 см h5,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3457,85 +3457,85 @@
           <t>81243078</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JD-6685</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 190 мл Pimply поликарбонат фиолетовый d 7,3 см h7,8 см P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>226</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269167</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>G-MC23520-T2</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Classic Coffee набор 2 шт. d 7,5 см h8,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>526.9</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4090</v>
+        <v>4048</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81272306</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>2-006-200</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Neo Classic Coffee d 7,2 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3559,51 +3559,51 @@
           <t>81223932</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>G-MC11120-T2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Neo Classic набор 2 шт. d 7 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>434.5</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1402</v>
+        <v>1191</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223964</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>G-MC33020-T2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Whirlpool Coffee набор 2 шт. d 8 см h11 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3695,51 +3695,51 @@
           <t>81269168</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>G-MC23525-T2</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Classic Coffee набор 2 шт. d 8 см h9 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>565.4</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1412</v>
+        <v>1213</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223981</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Mountains Coffee набор 2 шт. d 7 см h12 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3763,51 +3763,51 @@
           <t>81269171</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>G-MC8025F-T2</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Stack Coffee набор 2 шт. d 8,2 см h11,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>574.2</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>308</v>
+        <v>241</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>71047239</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S-02509/BHA6 (кор6шт</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл набор 6 шт. зеленый d 7,5 см h10 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3831,85 +3831,85 @@
           <t>98000003</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-6628</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 260 мл Facets поликарбонат d 7,5 см h11,4 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>347</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1307</v>
+        <v>1240</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269751</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99HB26</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 260 мл хр. стекло Bistro "Edelita" d 6 см h12 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 260 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>213</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2350</v>
+        <v>2302</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81272315</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TW05131</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл Lotos термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3947,51 +3947,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>976</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269645</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>809JB4</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Elly" d 7 см h12,6 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>128</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
@@ -4049,71 +4049,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1803</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269504</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21605</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл прозрачный "Drop" d 4,5 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>243</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>368</v>
+        <v>302</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81200127</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SHY-177 Orange (кор=24шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 295 мл оранжевый d 8,5 см h10,5 см BarWare P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4137,51 +4137,51 @@
           <t>81269169</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>G-MC23530-T2</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Classic Coffee набор 2 шт. d 8,5 см h9,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>584.1</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1270</v>
+        <v>1002</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223934</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>G-MC11130-T2</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Neo Classic Coffee набор 2 шт. d 9 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4205,51 +4205,51 @@
           <t>81243079</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>JD-6686</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Pimply поликарбонат d 7,6 см h9,8 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>268</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>246</v>
+        <v>208</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269172</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>G-MC8030D-T2</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Whirlpool Coffee набор 2 шт. d 7,1 см h11,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4307,133 +4307,133 @@
           <t>81260149</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>B3125</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 310 мл "News Highball Cone" d 7,1/5,2 см h12,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>214</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>4502</v>
+        <v>3553</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269621</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15257</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 310 мл "Streak Optical" d 5 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>407</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>264</v>
       </c>
       <c r="I35" s="10">
-        <v>1672</v>
+        <v>1530</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>92000095</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>DC034</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 325 мл Classic Coffee термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>560</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269576</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9398-1S</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 325 мл зеленый d 8,5 см h12,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>226.6</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>2927</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
@@ -4491,275 +4491,275 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>324</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269559</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12280-1</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл "Solid" d 8 см h11,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>397</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81269508</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210103</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл зеленый d 8 см h12 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>212.3</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269845</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>2203</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Bar Special" d 8,7 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>283</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>183</v>
       </c>
       <c r="I42" s="10">
-        <v>6950</v>
+        <v>6902</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269843</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>22923</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Bario" d 8,7 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>307</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I43" s="10">
-        <v>5515</v>
+        <v>5473</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269569</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15605-1</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Midges" прозрачный d 7,6 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>227.7</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>2119</v>
+        <v>2041</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81269533</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU07967</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "ProBar Optical" d 6,1 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>497</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269562</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12280-1S</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Solid Purple" d 8 см h11,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>206.8</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>347</v>
+        <v>233</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81272310</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>2-003-350</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Lily d 8,3 см h11,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4797,139 +4797,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1278</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269586</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-1</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Neo прозрачный d 7,1 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>527</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>342</v>
       </c>
       <c r="I49" s="10">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269584</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7392S</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл зеленый d 7,1 см h14,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>227.7</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2930</v>
+        <v>2924</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>73024357</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>DF08801-LB</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Морская волна Artist's Glass d 7,5 см h10 см BarWare P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>246.4</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>73024158</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>S04612DL/BHA6 PURPLE</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл набор 6 шт. фиолетовый d 8 см h13 см BarWare P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4953,119 +4953,119 @@
           <t>73024356</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>DF08801-DB</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл синий Artist's Glass BarWare d 7,5 см h10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>246.4</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1219</v>
+        <v>1161</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269674</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU09001</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл "Fire Optical" d 8,4 см h14 см оптические грани дно овал P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>513</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>2742</v>
+        <v>2736</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269672</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU08345</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл "Performance" d 7,3 см h13,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>489</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>2593</v>
+        <v>2545</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81200125</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>S03612/BHA6 GREEN 6ШТ</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл набор 6 шт. зеленый d 8 см h13 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5089,337 +5089,337 @@
           <t>81269965</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>Ut3</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 365 мл "Highball Cone" d 6,5/5 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>352</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>237</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269590</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно зеленый Neo Green d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>259.6</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>766</v>
+        <v>754</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81269588</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно серый Neo Gray d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>259.6</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>485</v>
+        <v>450</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81269589</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно фиолетовый Neo Purple d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>259.6</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81260154</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>B3143</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл "Classic Highball Cylinder" d 6,2 см h14,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>207</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>3606</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81260156</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>C3004</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл "Form Bud Cone" d 7,7/6,4 см h14,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>207</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>2333</v>
+        <v>1204</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269664</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21401</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл d 7,6 см h13,2 см "Time" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>277</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>12249</v>
+        <v>7207</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269523</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200059</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл зеленый d 8 см h13,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>223.3</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>2586</v>
+        <v>2573</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81260160</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>B3070</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл "Slim Bud Cone" d 8,9/5,3 см h11,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>214</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>139</v>
       </c>
       <c r="I65" s="10">
-        <v>3531</v>
+        <v>3102</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269525</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200055</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл голубой Blue Glass d 8 см h12,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>221.1</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
@@ -5429,201 +5429,201 @@
           <t>81269170</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>G-MC23540-T2</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл Classic Coffee набор 2 шт. d 9,2 см h10,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>668.8</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>2250</v>
+        <v>2198</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81243080</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>JD-6630</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл Facets поликарбонат d 8 см h14,3 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>337</v>
+        <v>639</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81269970</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>Y5865-2S</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 425 мл "Taro" Smoky d 8,2 см h13,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>176</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>114</v>
       </c>
       <c r="I69" s="10">
-        <v>3537</v>
+        <v>3472</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81260150</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>B3137</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 435 мл "News Highball Cone" d 7,5/6 см h13,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>214</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>4441</v>
+        <v>2660</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269694</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTT230144</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл "Optical-2" d 8 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>417</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>2013</v>
+        <v>1057</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81269551</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SGC08317-T</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл "ProBar Optical" d 7 см h14,4 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>507</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
@@ -5633,51 +5633,51 @@
           <t>81269963</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>Ut14</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл "Highball Cylinder" d 6,8 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>382</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>269</v>
+        <v>96</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81272318</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>tw05134</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл Classic Coffee термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5735,51 +5735,51 @@
           <t>81260157</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>B3133</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 480 мл "Simple Highball Cylinder" d 7,6 см h12,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>214</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>3404</v>
+        <v>2436</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>73024358</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>DF06501-G</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл морской Artist's Glass BarWare d 10,5 см h12 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5817,71 +5817,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>318</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81269853</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU24070-530</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл хр. стекло "Francois-Rene" d 7,9 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 500 мл хр. стекло "Франсуа-Рене" d 7,9 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>763</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I79" s="10">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81200124</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>PHY-094 Green (кор=24шт/)</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 510 мл зеленый d 9,5 см h14,5 см Green Glass P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5905,201 +5905,201 @@
           <t>81260161</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>C3220</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 520 мл "Naro Down Cone" d 9,5/6,5 см h11,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>207</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>2300</v>
+        <v>1412</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81280135</t>
+          <t>81269858</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU23174-550</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 530 мл хр. стекло "Restaurant" d 8 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 530 мл хр. стекло "Витторе Карпаччо" d 8,3 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>2198</v>
+        <v>1767</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81269858</t>
+          <t>81280135</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU23103</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 530 мл хр. стекло "Vittore Carpaccio" d 8,3 см h13 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 530 мл хр. стекло "Ресторан" d 8 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1767</v>
+        <v>2198</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81269546</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>SL08069-GY</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл Face to Face декор d 9,1/7,2 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>273.9</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>603</v>
+        <v>513</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81269595</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15786-1</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл Fusion Cocktail&amp;Beer d 7 см h14,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>507</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>329</v>
       </c>
       <c r="I85" s="10">
-        <v>1455</v>
+        <v>1396</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81269676</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF08064</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 570 мл "Zie Optical" d 10,4/7 см h11 см оптические грани P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>507</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
@@ -6109,40 +6109,40 @@
           <t>81243077</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>JD-6631</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 580 мл Facets поликарбонат d 8,9 см h16 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>513</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>774</v>
+        <v>575</v>
       </c>
       <c r="J87" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>