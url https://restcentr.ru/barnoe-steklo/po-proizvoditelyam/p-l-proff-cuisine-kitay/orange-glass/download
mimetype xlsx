--- v0 (2026-06-17)
+++ v1 (2026-11-01)
@@ -722,51 +722,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 14:42</t>
+          <t>Прайс актуален на 01.11.2026 04:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -794,105 +794,105 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269517</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210081</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл желтый d 7,9 см h16,3 см Orange Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>243.1</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2214</v>
+        <v>1931</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269516</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210081</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл оранжевый d 7,9 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>275</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3010</v>
+        <v>2841</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>71047283</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>5411PW1/BHA6 (оранжевый)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл набор 6 шт. оранжевый d 8,4 см h10 см BarWare P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>