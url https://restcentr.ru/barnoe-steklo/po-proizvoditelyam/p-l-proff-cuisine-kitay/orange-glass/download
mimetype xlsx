--- v1 (2026-11-01)
+++ v2 (2026-11-01)
@@ -722,51 +722,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 01.11.2026 04:55</t>
+          <t>Прайс актуален на 01.11.2026 06:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>