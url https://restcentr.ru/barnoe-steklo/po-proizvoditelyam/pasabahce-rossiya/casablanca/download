--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 09:15</t>
+          <t>Прайс актуален на 22.09.2026 19:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1072,57 +1072,57 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200961</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>51258 кор=12</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 235 мл "Касабланка" d 8 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>213</v>
+        <v>1665</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200962</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>51268</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 310 мл "Касабланка" d 8,9 см h17,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1140,91 +1140,91 @@
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200964</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>52707 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 475 мл "Касабланка" Tempered Glass d 8,5 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>806</v>
+        <v>1822</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81201155</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>52719 кор=12</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 620 мл "Касабланка" Tempered Glass d 9,3 см h17,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200965</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>43614 кор=6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,3 л без крышки "Касабланка" d 8 см h20,1 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1248,187 +1248,187 @@
           <t>81200805</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>52862 кор=12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>70</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1437</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200803</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>52705 кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>884</v>
+        <v>1658</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201245</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>52704 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>6</v>
+        <v>1521</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200958</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>52713 кор=12</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл "Касабланка" Tempered Glass d 7,7 см h12 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>77</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>922</v>
+        <v>388</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200806</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>52708 кор=12</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Касабланка" Tempered Glass d 8,3 см h12,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1139</v>
+        <v>2129</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200959</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>52708 кор=12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл "Касабланка" Tempered Glass d 8,3 см h12,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1452,74 +1452,74 @@
           <t>81200960</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>52706 кор=12</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 365 мл "Касабланка" Tempered Glass d 8 см h14,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>104</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>634</v>
+        <v>1152</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200963</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>52734 кор=24</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стопка 30 мл "Касабланка" d 4,8 см h5,5 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>54</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2053</v>
+        <v>6433</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>