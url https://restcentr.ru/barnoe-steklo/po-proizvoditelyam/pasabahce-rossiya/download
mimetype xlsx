--- v0 (2026-06-13)
+++ v1 (2026-10-24)
@@ -359,50 +359,57 @@
                                 <Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.jpg"/>
                                 <Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.jpg"/>
                                 <Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.jpg"/>
                                 <Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.jpg"/>
                                 <Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.jpg"/>
                                 <Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.jpg"/>
                                 <Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpg"/>
                                 <Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.jpg"/>
                                 <Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.jpg"/>
                                 <Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.jpg"/>
                                 <Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.jpg"/>
                                 <Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.jpg"/>
                                 <Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.jpg"/>
                                 <Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.jpg"/>
                                 <Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.jpg"/>
                                 <Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.jpg"/>
                                 <Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.jpg"/>
                                 <Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.jpg"/>
                                 <Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.jpg"/>
                                 <Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.jpg"/>
                                 <Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.jpg"/>
                                 <Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.jpg"/>
                                 <Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.jpg"/>
                                 <Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.jpg"/>
                                 <Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.jpg"/>
+                                <Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.jpg"/>
+                                <Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpg"/>
+                                <Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpg"/>
+                                <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.jpg"/>
+                                <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.jpg"/>
+                                <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.jpg"/>
+                                <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -6087,50 +6094,274 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Image180"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Image181"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Image182"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Image183"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Image184"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Image185"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Image186"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Image187"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -6404,78 +6635,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J183"/>
+  <dimension ref="A2:J190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:13</t>
+          <t>Прайс актуален на 24.10.2026 23:23</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6551,57 +6782,57 @@
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81201115</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>55861 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 263 мл "Паб" Tempered Glass d 7,6 см h14,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>139</v>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>890</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81260128</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>55249</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 385 мл "Вела" d 8,2/5,6 см h14,8 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -6656,51 +6887,51 @@
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81260207</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>44757</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 190 мл "Даймонд" d 7,8 см h16,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>218</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>174</v>
       </c>
       <c r="I10" s="10">
         <v>1195</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200945</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>44435/b</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 195 мл "Банкет" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
@@ -6727,153 +6958,153 @@
           <t>81200985</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>44167 кор=24</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл "Тулип" d 7,1 см h15,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>89</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>981</v>
+        <v>970</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200949</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>44412 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл "Бистро" d 7,4 см h15 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>85</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>68</v>
       </c>
       <c r="I13" s="10">
-        <v>2050</v>
+        <v>1559</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200961</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>51258 кор=12</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 235 мл "Касабланка" d 8 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>213</v>
+        <v>1209</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200999</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>440184</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 236 мл "Винтаж" d 8,6 см h20 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>160</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>985</v>
+        <v>355</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81201290</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>440060</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 236 мл "Ретро" d 8,6 см h18,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -6894,88 +7125,88 @@
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200984</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>44163 кор=12</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл "Тулип" d 7,5 см h16,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>90</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>72</v>
       </c>
       <c r="I17" s="10">
-        <v>632</v>
+        <v>573</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200796</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>44411 кор=12</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл "Бистро" d 8,1 см h16,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>96</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>906</v>
+        <v>172</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81201023</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>440147 кор=12</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл "Карат" d 8,4 см h16,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -6996,54 +7227,54 @@
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81260205</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>44777</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл "Даймонд" d 8,9 см h18,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>220</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>176</v>
       </c>
       <c r="I20" s="10">
-        <v>105</v>
+        <v>1691</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200962</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>51268</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 310 мл "Касабланка" d 8,9 см h17,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -7061,91 +7292,91 @@
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269328</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>51648</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 320 мл "Таймлесс" d 8,6 см h15,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>525</v>
+        <v>429</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81201002</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>440171/b/440271 к=12</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 325 мл "Изабелла" d 7 см h20,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>128</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>103</v>
+        <v>822</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81201024</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>440148 кор=12</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 335 мл "Карат" d 8,8 см h17,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -7163,5418 +7394,5656 @@
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269994</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>440080</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Аллегра" d 5,7/8,2 см h21,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>749</v>
+        <v>225</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81201006</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>440151 кор=12</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл "Классик" d 6,2 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>139</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81269254</t>
+          <t>81260212</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>440265</t>
+          <t>440451</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 365 мл "Амбер" d 8,4 см h20 см Pasabahce [12]</t>
+          <t>Бокал для вина 360 мл "Классик" Файн Рим d 6,2 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>128</v>
+        <v>174</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1028</v>
+        <v>536</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81201003</t>
+          <t>81269254</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>440172/440272 кор=12</t>
+          <t>440265</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 385 мл "Изабелла" d 6,4 см h21,1 см Pasabahce [12]</t>
+          <t>Бокал для вина 365 мл "Амбер" d 8,4 см h20 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>128</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>36</v>
+        <v>956</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81201025</t>
+          <t>81201003</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>440149 кор=12</t>
+          <t>440172/440272 кор=12</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 415 мл "Карат" d 9,5 см h19 см Pasabahce [12]</t>
+          <t>Бокал для вина 385 мл "Изабелла" d 6,4 см h21,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81200800</t>
+          <t>81201025</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>44728 кор=6</t>
+          <t>440149 кор=12</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 420 мл "Энотека" d 8,5 см h22 см Pasabahce [6]</t>
+          <t>Бокал для вина 415 мл "Карат" d 9,5 см h19 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>872</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81201007</t>
+          <t>81200800</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>440152 кор=12</t>
+          <t>44728 кор=6</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 445 мл "Классик" d 6,5 см h21,9 см Pasabahce [12]</t>
+          <t>Бокал для вина 420 мл "Энотека" d 8,5 см h22 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>168</v>
+        <v>206</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>550</v>
+        <v>785</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81269889</t>
+          <t>81260213</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>440065</t>
+          <t>440552</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл "Аллегра" d 6,4 см h22 см Pasabahce [12]</t>
+          <t>Бокал для вина 440 мл "Классик" Файн Рим d 6,5 см h21,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>156</v>
+        <v>194</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>1075</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81269253</t>
+          <t>81201007</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>440275</t>
+          <t>440152 кор=12</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 460 мл "Амбер" d 9 см h21,6 см Pasabahce [12]</t>
+          <t>Бокал для вина 445 мл "Классик" d 6,5 см h21,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>707</v>
+        <v>471</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81200802</t>
+          <t>81269889</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>44228 кор=12</t>
+          <t>440065</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 545 мл "Энотека" d 7,8 см h23 см Pasabahce [12]</t>
+          <t>Бокал для вина 460 мл "Аллегра" d 6,4 см h22 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>190</v>
+        <v>156</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81200801</t>
+          <t>81269253</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>44738</t>
+          <t>440275</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 590 мл "Энотека" d 8,5 см h23,8 см Pasabahce [6]</t>
+          <t>Бокал для вина 460 мл "Амбер" d 9 см h21,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>804</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81201008</t>
+          <t>81200802</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>440153 кор=6</t>
+          <t>44228 кор=12</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 630 мл "Классик" d 7,2 см h23,5 см Pasabahce [6]</t>
+          <t>Бокал для вина 545 мл "Энотека" d 7,8 см h23 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>167</v>
+        <v>1692</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81200799</t>
+          <t>81200801</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>44238 кор=12</t>
+          <t>44738</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 630 мл "Энотека" d 8,5 см h21,5 см Pasabahce [12]</t>
+          <t>Бокал для вина 590 мл "Энотека" d 8,5 см h23,8 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>383</v>
+        <v>552</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81200966</t>
+          <t>81201008</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>44248 кор=6</t>
+          <t>440153 кор=6</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 750 мл "Энотека" d 8 см h22,7 см Pasabahce [6]</t>
+          <t>Бокал для вина 630 мл "Классик" d 7,2 см h23,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>237</v>
+        <v>180</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>216</v>
+        <v>59</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81200946</t>
+          <t>81200799</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>44445 кор=12</t>
+          <t>44238 кор=12</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 255 мл "Банкет" d 7,5 см h13,7 см Pasabahce [12]</t>
+          <t>Бокал для вина 630 мл "Энотека" d 8,5 см h21,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>60</v>
+        <v>230</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81200986</t>
+          <t>81200966</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>44162 кор=12</t>
+          <t>44248 кор=6</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Бокал для воды 310 мл "Тулип" d 8 см h17 см Pasabahce [12]</t>
+          <t>Бокал для вина 750 мл "Энотека" d 8 см h22,7 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>105</v>
+        <v>237</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>32</v>
+        <v>532</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81200954</t>
+          <t>81200946</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>44872 кор=12</t>
+          <t>44445 кор=12</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 380 мл Харикейн "Бистро" d 7,3 см h17,6 см Pasabahce [12]</t>
+          <t>Бокал для воды 255 мл "Банкет" d 7,5 см h13,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1117</v>
+        <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81260209</t>
+          <t>81200986</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>440437</t>
+          <t>44162 кор=12</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 482 мл "Элизия" d 10,1 см h19,8 см Pasabahce [12]</t>
+          <t>Бокал для воды 310 мл "Тулип" d 8 см h17 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>370</v>
+        <v>107</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81201255</t>
+          <t>81200954</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>440237 кор=12</t>
+          <t>44872 кор=12</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 500 мл "Таймлесс" d 10 см h19,8 см Pasabahce [12]</t>
+          <t>Бокал для коктейля 380 мл Харикейн "Бистро" d 7,3 см h17,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>0</v>
+        <v>889</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81201060</t>
+          <t>81260209</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>44483 кор=12</t>
+          <t>440437</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 250 мл "Бистро" d 8 см h11,8 см Pasabahce [12]</t>
+          <t>Бокал для коктейля 482 мл "Элизия" d 10,1 см h19,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>87</v>
+        <v>370</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>242</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81201157</t>
+          <t>81201255</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>44816/440218 кор=12шт</t>
+          <t>440237 кор=12</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 300 мл "Шарант" d 6,3 см h12 см Pasabahce [12]</t>
+          <t>Бокал для коктейля 500 мл "Таймлесс" d 10 см h19,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81200997</t>
+          <t>81201060</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>440180</t>
+          <t>44483 кор=12</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 330 мл "Винтаж" d 6,3 см h13,2 см Pasabahce [12]</t>
+          <t>Бокал для коньяка и бренди 250 мл "Бистро" d 8 см h11,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>103.4</v>
+        <v>87</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81200794</t>
+          <t>81201157</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>44188 кор=12</t>
+          <t>44816/440218 кор=12шт</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 390 мл "Бистро" d 9 см h12,2 см Pasabahce [12]</t>
+          <t>Бокал для коньяка и бренди 300 мл "Шарант" d 6,3 см h12 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81200998</t>
+          <t>81200997</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>440190</t>
+          <t>440180</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коньяка и бренди 420 мл "Винтаж" d 6,8 см h13,8 см Pasabahce [12]</t>
+          <t>Бокал для коньяка и бренди 330 мл "Винтаж" d 6,3 см h13,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>118.8</v>
+        <v>103.4</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81201062</t>
+          <t>81200794</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>42116 кор=6</t>
+          <t>44188 кор=12</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 300 мл "Вайзенбир" d 6,7 см h19,9 см "Паб" Pasabahce [12]</t>
+          <t>Бокал для коньяка и бренди 390 мл "Бистро" d 9 см h12,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>500</v>
+        <v>4</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81201159</t>
+          <t>81200998</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>42199 кор=6</t>
+          <t>440190</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 300 мл "Паб" d 7,9 см h18 см Pasabahce [12]</t>
+          <t>Бокал для коньяка и бренди 420 мл "Винтаж" d 6,8 см h13,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>43</v>
+        <v>118.8</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81269781</t>
+          <t>81201062</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>42116 кор=6</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 300 мл "Паб" d 8 см h17,5 см Pasabahce [6]</t>
+          <t>Бокал для пива 300 мл "Вайзенбир" d 6,7 см h19,9 см "Паб" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>2769</v>
+        <v>175</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81200952</t>
+          <t>81201159</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>44417  кор=12</t>
+          <t>42199 кор=6</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 330 мл "Бистро" d 7 см h16 см Pasabahce [12]</t>
+          <t>Бокал для пива 300 мл "Паб" d 7,9 см h18 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>331</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81269398</t>
+          <t>81269781</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>41782</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 350 мл "Тулип" d 6,7 см h13,5 см ОСЗ [12]</t>
+          <t>Бокал для пива 300 мл "Паб" d 8 см h17,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1544</v>
+        <v>1910</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81200989</t>
+          <t>81200952</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>44169 кор=12</t>
+          <t>44417  кор=12</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 385 мл "Тулип" d 7,5 см h19,1 см Pasabahce [12]</t>
+          <t>Бокал для пива 330 мл "Бистро" d 7 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1857</v>
+        <v>1338</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81200964</t>
+          <t>81269398</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>52707 кор=12</t>
+          <t>19с2146</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 475 мл "Касабланка" Tempered Glass d 8,5 см h16 см Pasabahce [12]</t>
+          <t>Бокал для пива 350 мл "Тулип" d 6,7 см h13,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>153</v>
+        <v>70</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>806</v>
+        <v>680</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81201158</t>
+          <t>81200989</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>41886 кор=6</t>
+          <t>44169 кор=12</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 500 мл "Паб" d 8 см h21,5 см Pasabahce [12]</t>
+          <t>Бокал для пива 385 мл "Тулип" d 7,5 см h19,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>1254</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81201045</t>
+          <t>81200964</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>42477 кор=12</t>
+          <t>52707 кор=12</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 550 мл "Паб" d 8,4 см h18,5 см Pasabahce [12]</t>
+          <t>Бокал для пива 475 мл "Касабланка" Tempered Glass d 8,5 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>508</v>
+        <v>1234</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81269297</t>
+          <t>81201158</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>420497</t>
+          <t>41886 кор=6</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 568 мл "Паб" d 8,1 см h21 см Pasabahce [6]</t>
+          <t>Бокал для пива 500 мл "Паб" d 8 см h21,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>140</v>
+        <v>93</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>2163</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81201184</t>
+          <t>81201045</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>41792 кор=6</t>
+          <t>42477 кор=12</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Паб" d 7 см h21,5 см Pasabahce [6]</t>
+          <t>Бокал для пива 550 мл "Паб" d 8,4 см h18,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>260</v>
+        <v>906</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81269898</t>
+          <t>81269297</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>42747</t>
+          <t>420497</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 570 мл "Тулип" d 8,4 см h16,2 см Pasabahce [12]</t>
+          <t>Бокал для пива 568 мл "Паб" d 8,1 см h21 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1119</v>
+        <v>1921</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81201155</t>
+          <t>81201184</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>52719 кор=12</t>
+          <t>41792 кор=6</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 620 мл "Касабланка" Tempered Glass d 9,3 см h17,7 см Pasabahce [12]</t>
+          <t>Бокал для пива 570 мл "Паб" d 7 см h21,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81201046</t>
+          <t>81269898</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>42756 кор=6</t>
+          <t>42747</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 650 мл "Вайзенбир" d 8,6 см h23,5 см Pasabahce [12]</t>
+          <t>Бокал для пива 570 мл "Тулип" d 8,4 см h16,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1623</v>
+        <v>2007</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81269380</t>
+          <t>81201155</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>42528</t>
+          <t>52719 кор=12</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 700 мл "Паб" d 8,5 см h20,7 см Pasabahce [6]</t>
+          <t>Бокал для пива 620 мл "Касабланка" Tempered Glass d 9,3 см h17,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>96</v>
+        <v>168</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81200947</t>
+          <t>81201046</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>44455/Б</t>
+          <t>42756 кор=6</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 155 мл "Банкет" d 5,9 см h15,8 см Pasabahce [12]</t>
+          <t>Бокал для пива 650 мл "Вайзенбир" d 8,6 см h23,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>112</v>
       </c>
       <c r="I64" s="10">
-        <v>0</v>
+        <v>1089</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81201026</t>
+          <t>81269380</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>440146 кор=12</t>
+          <t>42528</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 163 мл "Карат" d 6 см h20,8 см Pasabahce [12]</t>
+          <t>Бокал для пива 700 мл "Паб" d 8,5 см h20,7 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>173</v>
+        <v>96</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>479</v>
+        <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81260206</t>
+          <t>81200947</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>440069</t>
+          <t>44455/Б</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 170 мл "Даймонд" d 6,4 см h20,6 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 155 мл "Банкет" d 5,9 см h15,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1340</v>
+        <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81200968</t>
+          <t>81201026</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>44688 кор=12</t>
+          <t>440146 кор=12</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 170 мл "Энотека" d 7,8 см h22,6 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 163 мл "Карат" d 6 см h20,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>311</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81200797</t>
+          <t>81260206</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>44419 кор=12</t>
+          <t>440069</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 190 мл "Бистро" d 5,4 см h19 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 170 мл "Даймонд" d 6,4 см h20,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>93</v>
+        <v>230</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>184</v>
       </c>
       <c r="I68" s="10">
-        <v>0</v>
+        <v>1316</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81201000</t>
+          <t>81200968</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>440283</t>
+          <t>44688 кор=12</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 190 мл "Винтаж" d 7 см h23 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 170 мл "Энотека" d 7,8 см h22,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1066</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81201291</t>
+          <t>81200797</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>440075</t>
+          <t>44419 кор=12</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 190 мл "Ретро" d 7 см h21,4 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 190 мл "Бистро" d 5,4 см h19 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>81</v>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>1842</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81200987</t>
+          <t>81201000</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>44160 кор=24</t>
+          <t>440283</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 190 мл "Тулип" d 6,4 см h20,4 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 190 мл "Винтаж" d 7 см h23 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1777</v>
+        <v>736</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81269897</t>
+          <t>81201291</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>440079</t>
+          <t>440075</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 195 мл "Аллегра" d 4,5 см h22,6 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 190 мл "Ретро" d 7 см h21,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>410</v>
+        <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81201004</t>
+          <t>81200987</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>440170/440270 к=12</t>
+          <t>44160 кор=24</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 200 мл "Изабелла" d 4,7 см h22,5 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 190 мл "Тулип" d 6,4 см h20,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>85</v>
       </c>
       <c r="I73" s="10">
-        <v>725</v>
+        <v>1621</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81269252</t>
+          <t>81269897</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>440295</t>
+          <t>440079</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 210 мл "Амбер" d 6,2 см h22,9 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 195 мл "Аллегра" d 4,5 см h22,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81201009</t>
+          <t>81201004</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>440150</t>
+          <t>440170/440270 к=12</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 215 мл "Классик" d 5,3 см h21,5 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 200 мл "Изабелла" d 4,7 см h22,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>390</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81201215</t>
+          <t>81269252</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>440335 кор=12</t>
+          <t>440295</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 250 мл "Классик" d 7 см h21,2 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 210 мл "Амбер" d 6,2 см h22,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>95</v>
+        <v>865</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81201234</t>
+          <t>81201009</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>80109  кор=12</t>
+          <t>440150</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин для масла и уксуса 260 мл d 8,7 см h15,5 см с пробкой стекло Pasabahce</t>
+          <t>Бокал-флюте для шампанского 215 мл "Классик" d 5,3 см h21,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>1567</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81201233</t>
+          <t>81201215</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>80108 кор=</t>
+          <t>440335 кор=12</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин для масла и уксуса 260 мл d 9,4 см h18 см с пробкой стекло Pasabahce</t>
+          <t>Бокал-флюте для шампанского 250 мл "Классик" d 7 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>0</v>
+        <v>1098</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81269107</t>
+          <t>81260211</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>80112</t>
+          <t>440535</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки "Бахус" d 6,2 см h17,5 см Pasabahce [12]</t>
+          <t>Бокал-флюте для шампанского 250 мл "Классик" Файн Рим d 5 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>0</v>
+        <v>835</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81269102</t>
+          <t>81201234</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>43804</t>
+          <t>80109  кор=12</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,36 л Караф без крышки "Вилэдж" d 6,3 см h17,2 см Pasabahce [12]</t>
+          <t>Бутылка графин для масла и уксуса 260 мл d 8,7 см h15,5 см с пробкой стекло Pasabahce</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2518</v>
+        <v>1549</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81201246</t>
+          <t>81201233</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>80113 кор=6</t>
+          <t>80108 кор=</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки "Бахус" d 8,5 см h21 см Pasabahce [6]</t>
+          <t>Бутылка графин для масла и уксуса 260 мл d 9,4 см h18 см с пробкой стекло Pasabahce</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>152</v>
+        <v>101</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81201254</t>
+          <t>81201281</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>43814 кор=6</t>
+          <t>95756/b</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,7 л Караф без крышки "Вилэдж" d 8 см h20,3 см Pasabahce [6] </t>
+          <t>Кофейная пара 70 мл прозрачная стекло d 9,7 см h5,8 см Аква Tempered Glass Pasabahce [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81201135</t>
+          <t>81201130</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>80111 кор=6</t>
+          <t>51068 кор=12</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф без крышки "Бахус" d 10,5 см h26,5 см Pasabahce [6]</t>
+          <t>Креманка 120 мл "Канада" d 11,3 см h11,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>189</v>
+        <v>66</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81260203</t>
+          <t>81201182</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>43813</t>
+          <t>51078/Б / 01130126</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,18 л Караф без крышки "Амфора" d 10/8 см h25 см Pasabahce [1]</t>
+          <t>Креманка 150 мл "Канада" d 11,3 см h12,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>234</v>
+        <v>61</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>245</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81269103</t>
+          <t>81201129</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>43824</t>
+          <t>51008 кор=12</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,26 л Караф без крышки "Вилэдж" d 9,4 см h26,3 см Pasabahce [6]</t>
+          <t>Креманка 175 мл "Бистро" d 10,3 см h13,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>157</v>
+        <v>60.5</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81201281</t>
+          <t>81201134</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>95756/b</t>
+          <t>43258 кор=6</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 70 мл прозрачная стекло d 9,7 см h5,8 см Аква Tempered Glass Pasabahce [6]</t>
+          <t>Креманка 200 мл "Сильвана" d 10,2 см h15,8 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81201130</t>
+          <t>81201133</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>51068 кор=12</t>
+          <t>41016 кор=6</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Креманка 120 мл "Канада" d 11,3 см h11,7 см Pasabahce [12]</t>
+          <t>Креманка 220 мл "Айс Виль" d 10 см h8,3 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81201182</t>
+          <t>81201132</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>51078/Б / 01130126</t>
+          <t>51018 кор=6</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Креманка 150 мл "Канада" d 11,3 см h12,7 см Pasabahce [12]</t>
+          <t>Креманка 250 мл "Бистро" d 10,8 см h10,3 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81201129</t>
+          <t>81201230</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>51008 кор=12</t>
+          <t>41116 кор=6</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Креманка 175 мл "Бистро" d 10,3 см h13,8 см Pasabahce [12]</t>
+          <t>Креманка 310 мл "Айс Виль" d 11 см h8,9 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>60.5</v>
+        <v>62</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81201134</t>
+          <t>03140408</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>43258 кор=6</t>
+          <t>55029 кор=12</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Креманка 200 мл "Сильвана" d 10,2 см h15,8 см Pasabahce [6]</t>
+          <t>Кружка 250 мл прозрачная "Паб" стекло Tempered Glass d 7,5 см h9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81201133</t>
+          <t>81269329</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>41016 кор=6</t>
+          <t>55229</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Креманка 220 мл "Айс Виль" d 10 см h8,3 см Pasabahce [6]</t>
+          <t>Кружка для пива 630 мл "Паб" d 10,3 см h15 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81201132</t>
+          <t>81201258</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>51018 кор=6</t>
+          <t>80100 кор=12</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Креманка 250 мл "Бистро" d 10,8 см h10,3 см Pasabahce [6]</t>
+          <t>Кувшин  0,25 л без крышки "Бистро" d 8 см h11,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81201230</t>
+          <t>81269107</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>41116 кор=6</t>
+          <t>80112</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Креманка 310 мл "Айс Виль" d 11 см h8,9 см Pasabahce [6]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки "Бахус" d 6,2 см h17,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>03140408</t>
+          <t>81269102</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>55029 кор=12</t>
+          <t>43804</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл прозрачная "Паб" стекло Tempered Glass d 7,5 см h9 см Pasabahce [12]</t>
+          <t>Кувшин  0,36 л графин Караф без крышки "Вилэдж" d 6,3 см h17,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>46</v>
+        <v>146</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>116</v>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>2473</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81269329</t>
+          <t>81201194</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>55229</t>
+          <t>80101 кор=6</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Кружка для пива 630 мл "Паб" d 10,3 см h15 см Pasabahce [12]</t>
+          <t>Кувшин  0,5 л без крышки "Бистро" d 10 см h15,8 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>150</v>
+        <v>124</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81201258</t>
+          <t>81201246</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>80100 кор=12</t>
+          <t>80113 кор=6</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,25 л без крышки "Бистро" d 8 см h11,5 см Pasabahce [12]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки "Бахус" d 8,5 см h21 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>91</v>
+        <v>152</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
         <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81201194</t>
+          <t>81201136</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>80101 кор=6</t>
+          <t>80122 кор=6</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,5 л без крышки "Бистро" d 10 см h15,8 см Pasabahce [6]</t>
+          <t>Кувшин  0,6 л с крышкой "Фриго" d 8 см h14 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81201136</t>
+          <t>81201254</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>80122 кор=6</t>
+          <t>43814 кор=6</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,6 л с крышкой "Фриго" d 8 см h14 см Pasabahce [6]</t>
+          <t>Кувшин  0,7 л графин Караф без крышки "Вилэдж" d 8 см h20,3 см Pasabahce [6] </t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
         <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81200955</t>
+          <t>81201135</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>80102  кор=6</t>
+          <t>80111 кор=6</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1 л с крышкой "Бистро" d 12,3 см h20 см Pasabahce [6]</t>
+          <t>Кувшин 1 л графин Караф без крышки "Бахус" d 10,5 см h26,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>240</v>
+        <v>189</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81200957</t>
+          <t>81200955</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>43944 кор=6</t>
+          <t>80102  кор=6</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1 л с крышкой "Бистро" d 9,1 см h21,3 см Pasabahce [6]</t>
+          <t>Кувшин 1 л с крышкой "Бистро" d 12,3 см h20 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>334</v>
+        <v>240</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81269343</t>
+          <t>81200957</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>80051</t>
+          <t>43944 кор=6</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1 л с крышкой "Кошем" d 9,2 см h25 см Pasabahce [6]</t>
+          <t>Кувшин 1 л с крышкой "Бистро" d 9,1 см h21,3 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>226</v>
+        <v>334</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>690</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81201138</t>
+          <t>81269343</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>80050 кор=6</t>
+          <t>80051</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1 л с крышкой "Фриго" d 9,7 см h18,1 см Pasabahce [6]</t>
+          <t>Кувшин 1 л с крышкой "Кошем" d 9,2 см h25 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>796</v>
+        <v>437</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81200983</t>
+          <t>81201138</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>43414 кор=6</t>
+          <t>80050 кор=6</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,25 л с крышкой "Кошем" d 9,5 см h22,5 см Pasabahce [6]</t>
+          <t>Кувшин 1 л с крышкой "Фриго" d 9,7 см h18,1 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>373</v>
+        <v>354</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81260127</t>
+          <t>81260203</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>43474 кор=6</t>
+          <t>43813</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,3 л без крышки "Вальс" d 11,2 см h23,2 см Pasabahce [6]</t>
+          <t>Кувшин 1,18 л графин Караф без крышки "Амфора" d 10/8 см h25 см Pasabahce [1]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>317</v>
+        <v>234</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81200965</t>
+          <t>81260223</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>43614 кор=6</t>
+          <t>43813</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,3 л без крышки "Касабланка" d 8 см h20,1 см Pasabahce [6]</t>
+          <t>Кувшин 1,18 л графин Караф с крышкой "Амфора" d 10/8 см h25 см Pasabahce [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>328</v>
+        <v>251</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81201137</t>
+          <t>81200983</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>43964 кор=1</t>
+          <t>43414 кор=6</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,3 л с крышкой "Бейзик" d 10 см h22,9 см Pasabahce [6]</t>
+          <t>Кувшин 1,25 л с крышкой "Кошем" d 9,5 см h22,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>3</v>
+        <v>202</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81200978</t>
+          <t>81269103</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>43334 кор=6</t>
+          <t>43824</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,35 л без крышки "Сильвана" d 11 см h23 см Pasabahce [6]</t>
+          <t>Кувшин 1,26 л графин Караф без крышки "Вилэдж" d 9,4 см h26,3 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>328</v>
+        <v>157</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81201267</t>
+          <t>81260127</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>43544 кор=6</t>
+          <t>43474 кор=6</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,7 л с крышкой "Луна" d 11 см h23,5 см Pasabahce [6]</t>
+          <t>Кувшин 1,3 л без крышки "Вальс" d 11,2 см h23,2 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
         <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81201257</t>
+          <t>81200965</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>80119 кор=1</t>
+          <t>43614 кор=6</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,85 л с крышкой "Бистро" d 14 см h24 см Pasabahce [6]</t>
+          <t>Кувшин 1,3 л без крышки "Касабланка" d 8 см h20,1 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>176</v>
+        <v>328</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
         <v>0</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81200795</t>
+          <t>81201137</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>44134 кор=12</t>
+          <t>43964 кор=1</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 50 мл "Бистро" d 4,8 см h11,2 см Pasabahce [12]</t>
+          <t>Кувшин 1,3 л с крышкой "Бейзик" d 10 см h22,9 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>80</v>
+        <v>334</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1588</v>
+        <v>1</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81201001</t>
+          <t>81200978</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>440182</t>
+          <t>43334 кор=6</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 50 мл "Винтаж" d 5,3 см h12,8 см Pasabahce [12]</t>
+          <t>Кувшин 1,35 л без крышки "Сильвана" d 11 см h23 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>132</v>
+        <v>328</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81201177</t>
+          <t>81201267</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>440074 кор=12</t>
+          <t>43544</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 50 мл "Ретро" d 5,3 см h12,4 см Pasabahce [12]</t>
+          <t>Кувшин 1,7 л с крышкой "Луна" d 11 см h23,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>130</v>
+        <v>335</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81200988</t>
+          <t>81201257</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>44164 кор=12</t>
+          <t>80119 кор=1</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 55 мл "Тулип" d 4,6 см h11 см Pasabahce [12]</t>
+          <t>Кувшин 1,85 л с крышкой "Бистро" d 14 см h24 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>4062</v>
+        <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81201027</t>
+          <t>81200795</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>440145 кор=12</t>
+          <t>44134 кор=12</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 58 мл "Карат" d 5,5 см h12,5 см Pasabahce [12]</t>
+          <t>Рюмка 50 мл "Бистро" d 4,8 см h11,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81201005</t>
+          <t>81201001</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>440164 кор=12</t>
+          <t>440182</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 60 мл "Изабелла" d 4 см h14 см Pasabahce [12]</t>
+          <t>Рюмка 50 мл "Винтаж" d 5,3 см h12,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>0</v>
+        <v>1133</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81269185</t>
+          <t>81201177</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>51729</t>
+          <t>440074 кор=12</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 60 мл "Таймлесс" d 4,7 см h10,5 см Pasabahce [12]</t>
+          <t>Рюмка 50 мл "Ретро" d 5,3 см h12,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>1</v>
+        <v>1930</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81269255</t>
+          <t>81200988</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>440286</t>
+          <t>44164 кор=12</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 74 мл "Амбер" d 5 см h13,5 см Pasabahce [12]</t>
+          <t>Рюмка 55 мл "Тулип" d 4,6 см h11 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>60</v>
       </c>
       <c r="I117" s="10">
-        <v>928</v>
+        <v>3222</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81200793</t>
+          <t>81201027</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>44410  кор=12</t>
+          <t>440145 кор=12</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
+          <t>Рюмка 58 мл "Карат" d 5,5 см h12,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>495</v>
+        <v>0</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81201048</t>
+          <t>81201005</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>440061 кор=6</t>
+          <t>440164 кор=12</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Мартини "Энотека" d 11,3 см h17,4 см Pasabahce [6]</t>
+          <t>Рюмка 60 мл "Изабелла" d 4 см h14 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
         <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81201303</t>
+          <t>81269185</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>440328</t>
+          <t>51729</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини "Элизия" d 8,2 см h17,2 см Pasabahce [12]</t>
+          <t>Рюмка 60 мл "Таймлесс" d 4,7 см h10,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>339</v>
+        <v>104</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>480</v>
+        <v>1290</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81201288</t>
+          <t>81269255</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>440176/b</t>
+          <t>440286</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл Мартини d 11,6 см h17,2 см "Таймлесс" Pasabahce [12]</t>
+          <t>Рюмка 74 мл "Амбер" d 5 см h13,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="H121" s="9">
-        <v/>
+        <v>68</v>
       </c>
       <c r="I121" s="10">
-        <v>0</v>
+        <v>1875</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81200953</t>
+          <t>81260214</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>44787 кор=12</t>
+          <t>440366</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 160 мл "Таймлесс" d 8,2 см h15,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>129</v>
+        <v>310</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>253</v>
+        <v>470</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81201302</t>
+          <t>81200793</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>440236</t>
+          <t>44410  кор=12</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 255 мл "Таймлесс" d 10,8 см h15,7 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>0</v>
+        <v>219</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81200951</t>
+          <t>81201048</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>44136 кор=12</t>
+          <t>440061 кор=6</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 215 мл Мартини "Энотека" d 11,3 см h17,4 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>104</v>
+        <v>194</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>155</v>
       </c>
       <c r="I124" s="10">
-        <v>3</v>
+        <v>750</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81260208</t>
+          <t>81201303</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>440436</t>
+          <t>440328</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 220 мл Мартини "Элизия" d 8,2 см h17,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="H125" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I125" s="10">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81201047</t>
+          <t>81201288</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>44668</t>
+          <t>440176/b</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 455 мл Маргарита "Энотека" d 11,5 см h20,1 см Pasabahce [6]</t>
+          <t>Рюмка коктейльная 230 мл Мартини d 11,6 см h17,2 см "Таймлесс" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
         <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81201020</t>
+          <t>81200953</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>52886 кор=12</t>
+          <t>44787 кор=12</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Карат" d 7,5 см h7,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>42</v>
+        <v>133</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>0</v>
+        <v>291</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81200805</t>
+          <t>81201302</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>52862 кор=12</t>
+          <t>440236</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 255 мл "Таймлесс" d 10,8 см h15,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>1437</v>
+        <v>375</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81269250</t>
+          <t>81200951</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>52810</t>
+          <t>44136 кор=12</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 205 мл "Таймлесс" d 7,2 см h8,3 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>2499</v>
+        <v>972</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81201296</t>
+          <t>81260208</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>520014 кор=12</t>
+          <t>440436</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "Элизия" d 7,3 см h8,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>135</v>
+        <v>316</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>1250</v>
+        <v>314</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81200921</t>
+          <t>81201047</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>42435 кор=12</t>
+          <t>44668</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Сиде" d 7,2 см h8,7 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 455 мл Маргарита "Энотека" d 11,5 см h20,1 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81201021</t>
+          <t>81201020</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>52882 кор=12</t>
+          <t>52886 кор=12</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Карат" d 7,2 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 200 мл "Карат" d 7,5 см h7,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>507</v>
+        <v>0</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81269321</t>
+          <t>81200805</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>420174</t>
+          <t>52862 кор=12</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 265 мл "Лея" d 7,5 см h8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>610</v>
+        <v>0</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81269902</t>
+          <t>81269250</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>420112</t>
+          <t>52810</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Айконик" d 7/4,5 см h8,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 205 мл "Таймлесс" d 7,2 см h8,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="H134" s="9">
-        <v/>
+        <v>97</v>
       </c>
       <c r="I134" s="10">
-        <v>8</v>
+        <v>2165</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81200803</t>
+          <t>81201296</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>52705 кор=12</t>
+          <t>520014 кор=12</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 210 мл "Элизия" d 7,3 см h8,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>884</v>
+        <v>2308</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81201022</t>
+          <t>81200921</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>52885 кор=12</t>
+          <t>42435 кор=12</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 220 мл "Сиде" d 7,2 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81269903</t>
+          <t>81260222</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>420945</t>
+          <t>42405</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Хилл" d 8/7 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Истанбул" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>50</v>
       </c>
       <c r="I137" s="10">
-        <v>3563</v>
+        <v>4293</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81201049</t>
+          <t>81201021</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>42884 кор=12</t>
+          <t>52882 кор=12</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 305 мл "Сиде" d 8,1 см h9,5 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Карат" d 7,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>688</v>
+        <v>267</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81269342</t>
+          <t>81269321</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>41536</t>
+          <t>420174</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 335 мл "Аллегра" d 7,4 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 265 мл "Лея" d 7,5 см h8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="H139" s="9">
-        <v/>
+        <v>71</v>
       </c>
       <c r="I139" s="10">
-        <v>572</v>
+        <v>513</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81269320</t>
+          <t>81269902</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>420224</t>
+          <t>420112</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Аморф" d 8,4 см h8,6 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 270 мл "Айконик" d 7/4,5 см h8,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>73</v>
       </c>
       <c r="I140" s="10">
-        <v>0</v>
+        <v>8111</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81269194</t>
+          <t>81200803</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>52790</t>
+          <t>52705 кор=12</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>324</v>
+        <v>1354</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81201298</t>
+          <t>81201022</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>520004</t>
+          <t>52885 кор=12</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>173</v>
+        <v>73</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>1558</v>
+        <v>441</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81201245</t>
+          <t>81269903</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>52704 кор=12</t>
+          <t>420945</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Хилл" d 8/7 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H143" s="9">
-        <v/>
+        <v>79</v>
       </c>
       <c r="I143" s="10">
-        <v>6</v>
+        <v>3047</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81260117</t>
+          <t>81201049</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>420742</t>
+          <t>42884 кор=12</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 400 мл "Пинот Файн Рим" d 6,2/8,4 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 305 мл "Сиде" d 8,1 см h9,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>457</v>
+        <v>2068</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81260126</t>
+          <t>81269342</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>41536</t>
+          <t>410536</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 425 мл "Аллегра" d 6,6 см h10,1 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 335 мл "Аллегра" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>87</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>565</v>
+        <v>457</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81260116</t>
+          <t>81269320</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>420332</t>
+          <t>420224</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 500 мл "Пинот Файн Рим" d 6,7/9,8 см h10,9 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Аморф" d 8,4 см h8,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>892</v>
+        <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81200969</t>
+          <t>81269194</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>42438 кор=12</t>
+          <t>52790</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 210 мл "Сиде" d 5,3 см h13,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>70</v>
+        <v>146</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>3438</v>
+        <v>1638</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81200958</t>
+          <t>81201298</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>52713 кор=12</t>
+          <t>520004</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 280 мл "Касабланка" Tempered Glass d 7,7 см h12 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>77</v>
+        <v>156</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>922</v>
+        <v>2573</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81201297</t>
+          <t>81201245</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>520125</t>
+          <t>52704 кор=12</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 280 мл "Элизия" d 6,5 см h14 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="H149" s="9">
-        <v/>
+        <v>80</v>
       </c>
       <c r="I149" s="10">
-        <v>0</v>
+        <v>1449</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81200920</t>
+          <t>81260117</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>42439 кор=12</t>
+          <t>420742</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 284 мл "Сиде" d 6 см h13 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 400 мл "Пинот Файн Рим" d 6,2/8,4 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>958</v>
+        <v>1037</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81200970</t>
+          <t>81260126</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>42469 кор=12</t>
+          <t>41536</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 290 мл "Сиде" d 6 см h16,5 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 425 мл "Аллегра" d 6,6 см h10,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>1423</v>
+        <v>1740</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81269184</t>
+          <t>81260116</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>52820</t>
+          <t>420332</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 295 мл "Таймлесс" d 8,6 см h14,3 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 500 мл "Пинот Файн Рим" d 6,7/9,8 см h10,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>13</v>
+        <v>801</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81269322</t>
+          <t>81200969</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>420765</t>
+          <t>42438 кор=12</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 310 мл "Лея" d 6,2 см h13,5 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 210 мл "Сиде" d 5,3 см h13,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>907</v>
+        <v>1454</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81260204</t>
+          <t>81200958</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>52998</t>
+          <t>52713 кор=12</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 315 мл "Даймонд" d 6,8 см h14,4 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 280 мл "Касабланка" Tempered Glass d 7,7 см h12 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>932</v>
+        <v>195</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81201019</t>
+          <t>81201297</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>52888 кор=12</t>
+          <t>520125</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 330 мл "Карат" d 7,2 см h14,6 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 280 мл "Элизия" d 6,5 см h14 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>70</v>
+        <v>163</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
         <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81200806</t>
+          <t>81200920</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>52708 кор=12</t>
+          <t>42439 кор=12</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл "Касабланка" Tempered Glass d 8,3 см h12,2 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 284 мл "Сиде" d 6 см h13 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>1139</v>
+        <v>777</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81200959</t>
+          <t>81260221</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>52708 кор=12</t>
+          <t>42402</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл "Касабланка" Tempered Glass d 8,3 см h12,2 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 290 мл "Истанбул" d 6,3 см h13,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>52</v>
       </c>
       <c r="I157" s="10">
-        <v>0</v>
+        <v>3752</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81269901</t>
+          <t>81200970</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>420805</t>
+          <t>42469 кор=12</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 365 мл "Айконик" d 6,7/4,7 см h12,9 см Cocktail Pasabahce [12]</t>
+          <t>Стакан Хайбол 290 мл "Сиде" d 6 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="H158" s="9">
-        <v/>
+        <v>62</v>
       </c>
       <c r="I158" s="10">
-        <v>1651</v>
+        <v>2546</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81200960</t>
+          <t>81269184</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>52706 кор=12</t>
+          <t>52820</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 365 мл "Касабланка" Tempered Glass d 8 см h14,5 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 295 мл "Таймлесс" d 8,6 см h14,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>104</v>
+        <v>141</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>634</v>
+        <v>2507</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81260144</t>
+          <t>81269322</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>42253</t>
+          <t>420765</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Сиде" d 6,8/6,2 см h15 см Cocktail&amp;Beer Pasabahce [12]</t>
+          <t>Стакан Хайбол 310 мл "Лея" d 6,2 см h13,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>1435</v>
+        <v>1546</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81269319</t>
+          <t>81260204</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>420928</t>
+          <t>52998</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 400 мл "Аморф" d 7 см h15 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 315 мл "Даймонд" d 6,8 см h14,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>167</v>
+        <v>90</v>
       </c>
       <c r="H161" s="9">
-        <v/>
+        <v>72</v>
       </c>
       <c r="I161" s="10">
-        <v>389</v>
+        <v>2767</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81269904</t>
+          <t>81201019</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>420204</t>
+          <t>52888 кор=12</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 440 мл "Хилл" d 8/6,7 см h13,2 см Cocktail&amp;Beer Pasabahce [12]</t>
+          <t>Стакан Хайбол 330 мл "Карат" d 7,2 см h14,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>374</v>
+        <v>821</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81201299</t>
+          <t>81200806</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>520015 кор=12</t>
+          <t>52708 кор=12</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 445 мл "Элизия" d 7,6 см h15 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 350 мл "Касабланка" Tempered Glass d 8,3 см h12,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>191</v>
+        <v>98</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>1858</v>
+        <v>1672</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81269186</t>
+          <t>81200959</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>52800</t>
+          <t>52708 кор=12</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Таймлесс" d 7,8 см h16,1 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 360 мл "Касабланка" Tempered Glass d 8,3 см h12,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>192</v>
+        <v>57</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>335</v>
+        <v>0</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81269325</t>
+          <t>81269901</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>420015</t>
+          <t>420805</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 470 мл "Аллегра" d 7,8 см h14,8 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 365 мл "Айконик" d 6,7/4,7 см h12,9 см Cocktail Pasabahce [12]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1141</v>
+        <v>654</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81201200</t>
+          <t>81200960</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>42021т</t>
+          <t>52706 кор=12</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для чая 120 мл "Темпо" Optical d 5,7 см h8,3 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 365 мл "Касабланка" Tempered Glass d 8 см h14,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>0</v>
+        <v>875</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81201282</t>
+          <t>81260144</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>55411 кор=12</t>
+          <t>42253</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для чая 140 мл "Бейзик" с ручкой Tempered Glass d 6,5 см h9,3 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 380 мл "Сиде" d 6,8/6,2 см h15 см Cocktail&amp;Beer Pasabahce [12]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81201283</t>
+          <t>81269319</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>62511 кор=6</t>
+          <t>420928</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для чая 150 мл "Aida" d 6,5 см h9,5 см "Бейзик" Pasabahce [6]</t>
+          <t>Стакан Хайбол 400 мл "Аморф" d 7 см h15 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>47</v>
+        <v>167</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>0</v>
+        <v>366</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81201180</t>
+          <t>81269904</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>96308 кор=24</t>
+          <t>420204</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для чая 160 мл с блюдцем d 6,5 см h9,5 см Pasabahce [6]</t>
+          <t>Стакан Хайбол 440 мл "Хилл" d 8/6,7 см h13,2 см Cocktail&amp;Beer Pasabahce [12]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>0</v>
+        <v>491</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81269780</t>
+          <t>81201299</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>42881</t>
+          <t>520015</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для чая 170 мл "Таймлесс" d 6,4 см h9,6 см Pasabahce [12]</t>
+          <t>Стакан Хайбол 445 мл "Элизия" d 7,6 см h15 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>80</v>
+        <v>205</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>26</v>
+        <v>2168</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81200963</t>
+          <t>81269186</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>52734 кор=24</t>
+          <t>52800</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Стопка 30 мл "Касабланка" d 4,8 см h5,5 см Pasabahce [24]</t>
+          <t>Стакан Хайбол 450 мл "Таймлесс" d 7,8 см h16,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>2053</v>
+        <v>1471</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81200807</t>
+          <t>81269325</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>52174 кор=24</t>
+          <t>420015</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Стопка 40 мл "Бостон Шот" d 4,1 см h7 см Pasabahce [24]</t>
+          <t>Стакан Хайбол 470 мл "Аллегра" d 7,8 см h14,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>4780</v>
+        <v>1212</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81269318</t>
+          <t>81201200</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>420242</t>
+          <t>42021т</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Стопка 50 мл "Аморф" d 4,2 см h6,3 см Pasabahce [12]</t>
+          <t>Стаканчик для чая 120 мл "Темпо" Optical d 5,7 см h8,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81201160</t>
+          <t>81201282</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>42194 кор=12</t>
+          <t>55411 кор=12</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Стопка 50 мл "Паб" d 5,3 см h7,5 см Pasabahce [12]</t>
+          <t>Стаканчик для чая 140 мл "Бейзик" с ручкой Tempered Glass d 6,5 см h9,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
         <v>0</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81201044</t>
+          <t>81201283</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>52194 кор=12</t>
+          <t>62511 кор=6</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Стопка 55 мл "Бостон Шот" d 5 см h8,5 см Pasabahce [12]</t>
+          <t>Стаканчик для чая 150 мл "Aida" d 6,5 см h9,5 см "Бейзик" Pasabahce [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>973</v>
+        <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81201161</t>
+          <t>81201180</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>42234 кор=24</t>
+          <t>96308 кор=24</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Паб" d 4,2 см h10,4 см Pasabahce [24]</t>
+          <t>Стаканчик для чая 160 мл с блюдцем d 6,5 см h9,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
         <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81269324</t>
+          <t>81269780</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>41050 кор=24</t>
+          <t>42881</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Сиде" d 3,7 см h9,8 см Pasabahce [6]</t>
+          <t>Стаканчик для чая 170 мл "Таймлесс" d 6,4 см h9,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81200971</t>
+          <t>81200963</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>42484 кор=24</t>
+          <t>52734 кор=24</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Сиде" d 4,5 см h6,9 см Pasabahce [24]</t>
+          <t>Стопка 30 мл "Касабланка" d 4,8 см h5,5 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>0</v>
+        <v>5113</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81200976</t>
+          <t>81200807</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>42244 кор=6</t>
+          <t>52174 кор=24</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Сильвана" d 5,5 см h6 см Pasabahce [6]</t>
+          <t>Стопка 40 мл "Бостон Шот" d 4,1 см h7 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>0</v>
+        <v>3935</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81269323</t>
+          <t>81269318</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>52780</t>
+          <t>420242</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Таймлесс" d 4,8 см h6,1 см Pasabahce [24]</t>
+          <t>Стопка 50 мл "Аморф" d 4,2 см h6,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>1938</v>
+        <v>0</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81201305</t>
+          <t>81201160</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>520242</t>
+          <t>42194 кор=12</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл "Элизия" d 4,5 см h6,6 см Pasabahce [12]</t>
+          <t>Стопка 50 мл "Паб" d 5,3 см h7,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>2848</v>
+        <v>0</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81201156</t>
+          <t>81201044</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>97948 кор=6</t>
+          <t>52194 кор=12</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл прозрачная "Бейзик" стекло Tempered Glass d 13,7 см h6,4 см Pasabahce [6]</t>
+          <t>Стопка 55 мл "Бостон Шот" d 5 см h8,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>0</v>
+        <v>532</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81201280</t>
+          <t>81201161</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>95040/b</t>
+          <t>42234 кор=24</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 215 мл "Аква "прозрачная стекло Tempered Glass d 13 см h8,3 см Pasabahce [6]</t>
+          <t>Стопка 60 мл "Паб" d 4,2 см h10,4 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
         <v>0</v>
       </c>
       <c r="J183" s="4"/>
+    </row>
+    <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="4"/>
+      <c r="B184" s="5"/>
+      <c r="C184" s="6" t="inlineStr">
+        <is>
+          <t>81269324</t>
+        </is>
+      </c>
+      <c r="D184" s="7" t="inlineStr">
+        <is>
+          <t>41050 кор=24</t>
+        </is>
+      </c>
+      <c r="E184" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 60 мл "Сиде" d 3,7 см h9,8 см Pasabahce [6]</t>
+        </is>
+      </c>
+      <c r="F184" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G184" s="9">
+        <v>36</v>
+      </c>
+      <c r="H184" s="9">
+        <v/>
+      </c>
+      <c r="I184" s="10">
+        <v>0</v>
+      </c>
+      <c r="J184" s="4"/>
+    </row>
+    <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="4"/>
+      <c r="B185" s="5"/>
+      <c r="C185" s="6" t="inlineStr">
+        <is>
+          <t>81200971</t>
+        </is>
+      </c>
+      <c r="D185" s="7" t="inlineStr">
+        <is>
+          <t>42484 кор=24</t>
+        </is>
+      </c>
+      <c r="E185" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 60 мл "Сиде" d 4,5 см h6,9 см Pasabahce [24]</t>
+        </is>
+      </c>
+      <c r="F185" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G185" s="9">
+        <v>31</v>
+      </c>
+      <c r="H185" s="9">
+        <v/>
+      </c>
+      <c r="I185" s="10">
+        <v>0</v>
+      </c>
+      <c r="J185" s="4"/>
+    </row>
+    <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="4"/>
+      <c r="B186" s="5"/>
+      <c r="C186" s="6" t="inlineStr">
+        <is>
+          <t>81200976</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="inlineStr">
+        <is>
+          <t>42244 кор=6</t>
+        </is>
+      </c>
+      <c r="E186" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 60 мл "Сильвана" d 5,5 см h6 см Pasabahce [6]</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G186" s="9">
+        <v>28</v>
+      </c>
+      <c r="H186" s="9">
+        <v/>
+      </c>
+      <c r="I186" s="10">
+        <v>0</v>
+      </c>
+      <c r="J186" s="4"/>
+    </row>
+    <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="4"/>
+      <c r="B187" s="5"/>
+      <c r="C187" s="6" t="inlineStr">
+        <is>
+          <t>81269323</t>
+        </is>
+      </c>
+      <c r="D187" s="7" t="inlineStr">
+        <is>
+          <t>52780</t>
+        </is>
+      </c>
+      <c r="E187" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 60 мл "Таймлесс" d 4,8 см h6,1 см Pasabahce [24]</t>
+        </is>
+      </c>
+      <c r="F187" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G187" s="9">
+        <v>92</v>
+      </c>
+      <c r="H187" s="9">
+        <v>73</v>
+      </c>
+      <c r="I187" s="10">
+        <v>1684</v>
+      </c>
+      <c r="J187" s="4"/>
+    </row>
+    <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="4"/>
+      <c r="B188" s="5"/>
+      <c r="C188" s="6" t="inlineStr">
+        <is>
+          <t>81201305</t>
+        </is>
+      </c>
+      <c r="D188" s="7" t="inlineStr">
+        <is>
+          <t>520242</t>
+        </is>
+      </c>
+      <c r="E188" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 60 мл "Элизия" d 4,5 см h6,6 см Pasabahce [12]</t>
+        </is>
+      </c>
+      <c r="F188" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G188" s="9">
+        <v>100</v>
+      </c>
+      <c r="H188" s="9">
+        <v/>
+      </c>
+      <c r="I188" s="10">
+        <v>2675</v>
+      </c>
+      <c r="J188" s="4"/>
+    </row>
+    <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="4"/>
+      <c r="B189" s="5"/>
+      <c r="C189" s="6" t="inlineStr">
+        <is>
+          <t>81201156</t>
+        </is>
+      </c>
+      <c r="D189" s="7" t="inlineStr">
+        <is>
+          <t>97948 кор=6</t>
+        </is>
+      </c>
+      <c r="E189" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 200 мл прозрачная "Бейзик" стекло Tempered Glass d 13,7 см h6,4 см Pasabahce [6]</t>
+        </is>
+      </c>
+      <c r="F189" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G189" s="9">
+        <v>106</v>
+      </c>
+      <c r="H189" s="9">
+        <v/>
+      </c>
+      <c r="I189" s="10">
+        <v>0</v>
+      </c>
+      <c r="J189" s="4"/>
+    </row>
+    <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="4"/>
+      <c r="B190" s="5"/>
+      <c r="C190" s="6" t="inlineStr">
+        <is>
+          <t>81201280</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="inlineStr">
+        <is>
+          <t>95040/b</t>
+        </is>
+      </c>
+      <c r="E190" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 215 мл "Аква "прозрачная стекло Tempered Glass d 13 см h8,3 см Pasabahce [6]</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G190" s="9">
+        <v>130</v>
+      </c>
+      <c r="H190" s="9">
+        <v/>
+      </c>
+      <c r="I190" s="10">
+        <v>0</v>
+      </c>
+      <c r="J190" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>