--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -349,50 +349,51 @@
                                 <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.jpg"/>
                                 <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.jpg"/>
                                 <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.jpg"/>
                                 <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.jpg"/>
                                 <Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.jpg"/>
                                 <Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.jpg"/>
                                 <Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.jpg"/>
                                 <Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.jpg"/>
                                 <Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.jpg"/>
                                 <Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.jpg"/>
                                 <Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.jpg"/>
                                 <Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.jpg"/>
                                 <Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.jpg"/>
                                 <Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.jpg"/>
                                 <Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.jpg"/>
                                 <Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.jpg"/>
                                 <Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpg"/>
                                 <Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.jpg"/>
                                 <Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.jpg"/>
                                 <Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.jpg"/>
                                 <Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.jpg"/>
                                 <Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.jpg"/>
                                 <Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.jpg"/>
                                 <Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.jpg"/>
                                 <Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.jpg"/>
+                                <Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5757,50 +5758,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="Image170"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Image171"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -6074,78 +6107,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J173"/>
+  <dimension ref="A2:J174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:36</t>
+          <t>Прайс актуален на 23.09.2026 00:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6173,513 +6206,513 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269796</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28060020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 210 мл хр. стекло Melodia d 11,2 см h16,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>630</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>560</v>
+        <v>470</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81262018</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>25849020206 / 25849020506</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 240 мл хр. стекло Opera d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>767</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1728</v>
+        <v>1581</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81262053</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>25327020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 250 мл хр. стекло d 10,5 см h17,2 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>800</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>535</v>
+        <v>493</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81262013</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>26638020006 / 26638020406</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло Tattoo d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>602</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>724</v>
+        <v>508</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269747</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28042020006</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло TimeLess d 10 см h16,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>692</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1539</v>
+        <v>1473</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262089</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>25606020306</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 160 мл хр. стекло Opera d 6,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>560</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269646</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27436020006</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Etna d 7,9 см h18,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>546</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>191</v>
+        <v>161</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269163</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>27375020006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Marilyn d 8,3 см h20,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>684</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>332</v>
+        <v>284</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81262040</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>25601020206 / 25601020506</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 210 мл хр. стекло Melodia d 8 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>667</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>984</v>
+        <v>750</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81262031</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>25747020006 / 25747020306</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл хр. стекло Adagio d 8,6 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>590</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1311</v>
+        <v>1167</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269340</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>27595020006</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Laurus d 8,9 см h18,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>562</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81262088</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>25605020106 / 25605020306</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Opera d 7,2 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>756</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>760</v>
+        <v>700</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81262004</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>25880020106</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло TimeLess d 8 см h19,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>619</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2753</v>
+        <v>2572</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269918</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>26290020006</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл хр. стекло d 8,1 см h20,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1074</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81263001</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>27279020006</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл хр. стекло Marilyn d 9 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6703,221 +6736,221 @@
           <t>81262039</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>25652020206 / 25652020706</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл хр. стекло Melodia d 8,8 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>642</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1143</v>
+        <v>975</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81262030</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>25836020206 / 25836020406</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Adagio d 9,4 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>676</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>998</v>
+        <v>847</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269161</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>27435020006</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Etna d 8,7 см h19,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>665</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>127</v>
+        <v>73</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269339</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>27594020006</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Laurus d 8,5 см h19,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>646</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81262012</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>26637020106 / 26637020106</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло Tattoo d 9 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>752</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>728</v>
+        <v>614</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81262006</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>25879020606</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло TimeLess d 9 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>588</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2579</v>
+        <v>1657</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269230</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>26906020106</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло WineDrop d 7,4 см h22,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6975,85 +7008,85 @@
           <t>81269917</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>26289020006</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл хр. стекло d 8,9 см h22,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1118</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81262047</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>26976020006</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло Aria d 8,5 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>584</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81262069</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>26196020006/26265020006</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло Invino d 8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7077,119 +7110,119 @@
           <t>81269229</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>25957020006</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло WineDrop d 8,1 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>522</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81249112</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>25489020006 / 25489020206</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло EGO d 9,5 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>481</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1303</v>
+        <v>1057</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81251016</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>27288020206</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло Essential d 8,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>592</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>3205</v>
+        <v>2313</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269923</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>28284020006</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло d 6,4/8,6 см h23 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7213,119 +7246,119 @@
           <t>81269002</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>26195020106</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Invino d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>559</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269798</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28080020006</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Optiq d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>627</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81262051</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>25325020006</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 460 мл хр. стекло Aria d 8,8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>800</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>208</v>
+        <v>162</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81262059</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>26529020006</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло Glamour d 9 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7349,85 +7382,85 @@
           <t>81249113</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>25491020006 / 25491020106</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло EGO d 10 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>457</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1233</v>
+        <v>782</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81251017</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>27286020006</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Essential d 9,5 см h22,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>713</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1109</v>
+        <v>249</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269924</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>28285020006</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло d 7/9,2 см h24 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7451,51 +7484,51 @@
           <t>81262061</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>25159020506</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло Universum d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>535</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2068</v>
+        <v>1262</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269228</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>26245020006</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло WineDrop d 9 см h24,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7519,153 +7552,153 @@
           <t>81269001</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>25516020106</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 560 мл хр. стекло Invino d 9,3 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>559</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81262060</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>26530020106</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл хр. стекло Glamour d 10 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>540</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269797</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28079020006</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 610 мл хр. стекло Optiq d 10 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>694</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269799</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28081020006</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло Optiq d 10,8 см h21,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>694</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269925</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>28286020006</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло d 7,5/9,7 см h24,5 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7689,51 +7722,51 @@
           <t>81251018</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>27289020006 / 27289020206</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Essential d 9,2 см h23,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>724</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1061</v>
+        <v>786</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81262068</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>26194020206</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Invino d 11,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7757,51 +7790,51 @@
           <t>81269227</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>26247020006</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло WineDrop d 9,3 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>608</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>316</v>
+        <v>214</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81262067</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>26193020106</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 660 мл хр. стекло Gran Cuvee Invino d 9,3 см h24 см RCR [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7893,459 +7926,459 @@
           <t>81262050</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>25324020506</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Aria d 10,5 см h24,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>648</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81262056</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>26315020106</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 800 мл хр. стекло Burgundy Glamour d 11 см h24,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>592</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81260198</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>28410020006</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>534</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>499</v>
+        <v>367</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81260196</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>28409020006</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>608</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>950</v>
+        <v>923</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81260197</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>28381020006</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>506</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>649</v>
+        <v>613</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81262003</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>26314020206</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл хр. стекло Glamour d 11 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>562</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269748</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28043020006</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 500 мл хр. стекло TimeLess d 10,3 см h20,8 см RCR [6]</t>
+          <t>Бокал для коктейля 500 мл хр. стекло TimeLess d 10,3 см h20,8 см RCR [4]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>775</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>744</v>
+        <v>713</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269745</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28040020006</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 510 мл хр. стекло Spritz TimeLess d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>608</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>8352</v>
+        <v>7829</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81262002</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>26521020506</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 530 мл хр. стекло Alkemist d 9 см 22,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>632</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>580</v>
+        <v>508</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81290292</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>28421020006</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл хр. стекло TINСTURA LABEL Universum d 9,6/6,4 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>220</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2842</v>
+        <v>2713</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269110</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>27433020006</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 610 мл хр. стекло Gin Tonic Alkemist d 10,3 см h20,9 см RCR [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>886</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269921</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>28056020006 / 28059020006</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 650 мл хр. стекло d 7/10,3 см h21 см Ballon Melodia RCR [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>630</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81262000</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>26522020006 / 26522020406</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 660 мл хр. стекло Alkemist d 10,8 см h23,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>688</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>454</v>
+        <v>393</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81262071</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>27290020006</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 340 мл хр. стекло Invino d 9 см h12 см RCR [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8451,173 +8484,173 @@
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>500</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269554</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27703020006</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Etruria d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>818</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269555</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27702020006</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Sardinia d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>818</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81260121</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>26199020006</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 120 мл хр. стекло Laurus d 7,2 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>619</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81262090</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>25609020006 / 25609020406</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 130 мл хр. стекло Opera d 5,5 см h25,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>642</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>743</v>
+        <v>683</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81261321</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>25755020006</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло d 7,8 см h24,5 см Enigma RCR [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8641,119 +8674,119 @@
           <t>81269341</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>27596020006</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Laurus d 7,2 см h22,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>646</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81262041</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>25600020206</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Melodia d 6,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>797</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>317</v>
+        <v>143</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81269919</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>26291020006</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло d 6,6 см h24,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1118</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81263002</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>27280020006</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло Marilyn d 7 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8777,85 +8810,85 @@
           <t>81262033</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>25948020006 / 25948020306</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Adagio d 6,5 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>578</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>912</v>
+        <v>599</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81249810</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>25492020006</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло EGO d 5 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>438</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>491</v>
+        <v>360</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81269005</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>25839020006</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Invino d 5,8 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8879,187 +8912,187 @@
           <t>81269162</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>27437020006</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло Etna d 7,6 см h22,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>786</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81262097</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>26198020006</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Laurus d 9,8 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>645</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81262005</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>25874020406</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло TimeLess d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>649</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1808</v>
+        <v>1272</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81260151</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>26321020006</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло цветной Gipsy d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>605</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>292</v>
+        <v>268</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269922</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>28283020006</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло d 7,4 см h25 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>677</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>2042</v>
+        <v>2018</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81262070</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>26197020006</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 290 мл хр. стекло Invino d 7 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9083,2828 +9116,2862 @@
           <t>81251019</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>27287020006 / 27287020206</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло Essential d 6 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>584</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>2147</v>
+        <v>1908</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81262052</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>25326020206</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 350 мл хр. стекло d 7 см h24,3 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>630</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>575</v>
+        <v>492</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81262057</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>26317020006</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 440 мл хр. стекло Glamour d 8 см h26 см RCR [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>577</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81261322</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>25759020006</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского/коктейля 270 мл хр. стекло Enigma d 9,2 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>468</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
         <v>2</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81269373</t>
+          <t>81262122</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>27623020006</t>
+          <t>51652020006</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин для воды 1 л с крышкой хр. стекло Eco Bottle d 9 см h27,2 см RCR [1]</t>
+          <t>Графин  0,35 л с крышкой хр. стекло Combo d 9 см h12,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81262122</t>
+          <t>81262151</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>51652020006</t>
+          <t>51526020106</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Графин  0,35 л с крышкой хр. стекло Combo d 9 см h12,5 см RCR [1]</t>
+          <t>Графин  0,8 л штоф с крышкой хр. стекло 10*10 см h22,5 см Adagio RCR [1]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>1530</v>
+        <v>3447</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>122</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81262151</t>
+          <t>81249512</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>51526020106</t>
+          <t>54851020106</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Графин  0,8 л штоф с крышкой хр. стекло 10*10 см h22,5 см Adagio RCR [1]</t>
+          <t>Графин  0,89 л штоф с крышкой хр. стекло FIRE d 12 см h22 см RCR [1]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>3447</v>
+        <v>2560</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81249512</t>
+          <t>81262143</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>54851020106</t>
+          <t>51522020006</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Графин  0,89 л штоф с крышкой хр. стекло FIRE d 12 см h22 см RCR [1]</t>
+          <t>Графин  0,9 л с крышкой хр. стекло TimeLess d 12,5 см h31,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>2560</v>
+        <v>4423</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>0</v>
+        <v>689</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81262143</t>
+          <t>81269111</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>51522020006</t>
+          <t>51622020006</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Графин  0,9 л с крышкой хр. стекло TimeLess d 12,5 см h31,5 см RCR [1]</t>
+          <t>Графин  0,95 л с крышкой хр. стекло d 11,2 см h29,3 см Tattoo RCR [1]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>4423</v>
+        <v>2842</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>705</v>
+        <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81269111</t>
+          <t>81262010</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>51622020006</t>
+          <t>51521020406</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Графин  0,95 л с крышкой хр. стекло d 11,2 см h29,3 см Tattoo RCR [1]</t>
+          <t>Графин 0,75 л штоф с крышкой хр. стекло TimeLess d 9,5 см h22 см RCR [1]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>2842</v>
+        <v>2790</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81262153</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>51593020106</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Графин 1,1 л штоф с крышкой хр. стекло d 10,1 см h25,1 см Alkemist RCR [1]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>3102</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81262026</t>
+          <t>81269164</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>26002099906</t>
+          <t>27442020006</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Sidro d 9,5 см h18,5 см RCR [1]</t>
+          <t>Кружка для коктейля 430 хр. стекло Tattoo d 8,4 см h11,1 см RCR [4]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>2160</v>
+        <v>918</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81262024</t>
+          <t>81260202</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>26000099906</t>
+          <t>25999020006</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф без крышки хр. стекло Sidro d 11 см h23,5 см RCR [1]</t>
+          <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>1775</v>
+        <v>594</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81260141</t>
+          <t>81262139</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>51608020306</t>
+          <t>25999020006</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,16 л Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
+          <t>Крышка для графина арт. 81262122 Combo RCR [1]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>2330</v>
+        <v>486</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>287</v>
+        <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81269164</t>
+          <t>81262026</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>27442020006</t>
+          <t>26002099906</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 430 хр. стекло Tattoo d 8,4 см h11,1 см RCR [6]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Sidro d 9,5 см h18,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>918</v>
+        <v>2160</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81260202</t>
+          <t>81269373</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>25999020006</t>
+          <t>27623020006</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
+          <t>Кувшин 1 л графин бутылка с крышкой хр. стекло Eco Bottle d 9 см h27,2 см RCR [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>594</v>
+        <v>1521</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81262139</t>
+          <t>81262024</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>25999020006</t>
+          <t>26000099906</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Крышка для графина арт. 81262122 Combo RCR [1]</t>
+          <t>Кувшин 1 л графин Караф без крышки хр. стекло Sidro d 11 см h23,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>486</v>
+        <v>1775</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81262011</t>
+          <t>81260141</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>26280020006</t>
+          <t>51608020306</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,2 л без крышки хр. стекло TimeLess d 11 см h22,8 см RCR [1]</t>
+          <t>Кувшин 1,16 л графин Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>3276</v>
+        <v>2330</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81262142</t>
+          <t>81262011</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>25866020106</t>
+          <t>26280020006</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,4 л без крышки хр. стекло Laurus d 10,7 см h23 см RCR [1]</t>
+          <t>Кувшин 1,2 л без крышки хр. стекло TimeLess d 11 см h22,8 см RCR [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>2626</v>
+        <v>3276</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
         <v>0</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81262093</t>
+          <t>81262142</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>25604020106 / 25604020306</t>
+          <t>25866020106</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 50 мл хр. стекло Melodia d 5,2 см h14 см RCR [6]</t>
+          <t>Кувшин 1,4 л без крышки хр. стекло Laurus d 10,7 см h23 см RCR [1]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>485</v>
+        <v>2626</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1657</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81262091</t>
+          <t>81262093</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>25608020006 / 25608020306</t>
+          <t>25604020106 / 25604020306</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 60 мл хр. стекло Opera d 5 см h13 см RCR [6]</t>
+          <t>Рюмка 50 мл хр. стекло Melodia d 5,2 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1906</v>
+        <v>968</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81262073</t>
+          <t>81262091</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>45538020006</t>
+          <t>25608020006 / 25608020306</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для граппы 70 мл хр. стекло Invino d 7 см h17 см RCR [6]</t>
+          <t>Рюмка 60 мл хр. стекло Opera d 5 см h13 см RCR [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>552</v>
+        <v>450</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>0</v>
+        <v>1858</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81262072</t>
+          <t>81262073</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>25349020006</t>
+          <t>45538020006</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 100 мл хр. стекло Invino d 5 см h17,5 см RCR [6]</t>
+          <t>Рюмка для граппы 70 мл хр. стекло Invino d 7 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>505</v>
+        <v>552</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1415</v>
+        <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81263331</t>
+          <t>81262072</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>25983020006</t>
+          <t>25349020006</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 110 мл хр. стекло TimeLess d 6,5 см h17 см RCR [6]</t>
+          <t>Рюмка для ликера 100 мл хр. стекло Invino d 5 см h17,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>405</v>
+        <v>505</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>0</v>
+        <v>1415</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81262123</t>
+          <t>81263331</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>25607020006</t>
+          <t>25983020006</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 120 мл хр. стекло Opera d 6 см h15 см RCR [6]</t>
+          <t>Рюмка для ликера 110 мл хр. стекло TimeLess d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>459</v>
+        <v>405</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
         <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81262032</t>
+          <t>81262123</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>25968020206</t>
+          <t>25607020006</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 80 мл хр. стекло Adagio d 6,5 см h17 см RCR [6]</t>
+          <t>Рюмка для ликера 120 мл хр. стекло Opera d 6 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>570</v>
+        <v>0</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81269793</t>
+          <t>81262032</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25968020206</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
+          <t>Рюмка для ликера 80 мл хр. стекло Adagio d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>530</v>
+        <v>449</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>235</v>
+        <v>29</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81269794</t>
+          <t>81269793</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28057020006</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
+          <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
         <v>181</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81269795</t>
+          <t>81269794</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28058020006</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
+          <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>597</v>
+        <v>503</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81269746</t>
+          <t>81269795</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28059020006</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
+          <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>643</v>
+        <v>597</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>4161</v>
+        <v>12</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81269004</t>
+          <t>81269746</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>25343020006</t>
+          <t>28041020006</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>708</v>
+        <v>643</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>114</v>
+        <v>4125</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81269557</t>
+          <t>81269004</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25343020006</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
+          <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>370</v>
+        <v>708</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>1622</v>
+        <v>89</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81262037</t>
+          <t>81269557</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>26977020006</t>
+          <t>27701020006</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
+          <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>438</v>
+        <v>370</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>107</v>
+        <v>1508</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81260201</t>
+          <t>81262037</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>28452020006</t>
+          <t>26977020006</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>348</v>
+        <v>438</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>2374</v>
+        <v>106</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81262036</t>
+          <t>81260201</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>25935020406</t>
+          <t>28452020006</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
+          <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>398</v>
+        <v>348</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>4734</v>
+        <v>2158</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81249510</t>
+          <t>81262036</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>26753020106</t>
+          <t>25935020406</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
+          <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>0</v>
+        <v>4721</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81262092</t>
+          <t>81249510</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>25861020706</t>
+          <t>26753020106</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>428</v>
+        <v>392</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>974</v>
+        <v>0</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81262008</t>
+          <t>81262092</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>25785020206 / 25785020506</t>
+          <t>25861020706</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>3034</v>
+        <v>781</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81262035</t>
+          <t>81262008</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>25832020006 / 25832021006</t>
+          <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>497</v>
+        <v>427</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>2288</v>
+        <v>1592</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81262064</t>
+          <t>81262035</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>26979020006</t>
+          <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>551</v>
+        <v>2155</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81262022</t>
+          <t>81262064</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>26980020006</t>
+          <t>26979020006</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>505</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>1225</v>
+        <v>544</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81269337</t>
+          <t>81262022</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>27616020306</t>
+          <t>26980020006</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>448</v>
+        <v>505</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>930</v>
+        <v>1195</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81269159</t>
+          <t>81269337</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>27439020506</t>
+          <t>27616020306</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>472</v>
+        <v>448</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>1038</v>
+        <v>869</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81260122</t>
+          <t>81269159</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>25924020206</t>
+          <t>27439020506</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>4055</v>
+        <v>802</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81262015</t>
+          <t>81260122</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>26244020106</t>
+          <t>25924020206</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>522</v>
+        <v>451</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>431</v>
+        <v>3928</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81262095</t>
+          <t>81262015</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>26526020006</t>
+          <t>26244020106</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>635</v>
+        <v>522</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>1246</v>
+        <v>281</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81260111</t>
+          <t>81262095</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>27204020006</t>
+          <t>26526020006</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>505</v>
+        <v>635</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>0</v>
+        <v>1173</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81263004</t>
+          <t>81260111</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>27277020006</t>
+          <t>27204020006</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>445</v>
+        <v>0</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81262029</t>
+          <t>81263004</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>25745020106 / 25745020406</t>
+          <t>27277020006</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
+          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>106</v>
+        <v>276</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81262094</t>
+          <t>81262029</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>26338020006 / 28046020106</t>
+          <t>25745020106 / 25745020406</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>580</v>
+        <v>480</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>954</v>
+        <v>0</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81262009</t>
+          <t>81262094</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>25885020506 / 25885020706</t>
+          <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>435</v>
+        <v>580</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>2305</v>
+        <v>866</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81260153</t>
+          <t>81262009</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>26323020006</t>
+          <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>1043</v>
+        <v>435</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>944</v>
+        <v>624</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81269101</t>
+          <t>81260153</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>27293020006</t>
+          <t>26323020006</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>3717</v>
+        <v>1043</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>0</v>
+        <v>931</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81262027</t>
+          <t>81269101</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>26537020006</t>
+          <t>27293020006</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>3225</v>
+        <v>3717</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>413</v>
+        <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81262141</t>
+          <t>81262027</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>26322020106</t>
+          <t>26537020006</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>503</v>
+        <v>3225</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81262075</t>
+          <t>81262141</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>26319020406</t>
+          <t>26322020106</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>378</v>
+        <v>503</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>1981</v>
+        <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81262048</t>
+          <t>81262075</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>26978020006</t>
+          <t>26319020406</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>438</v>
+        <v>378</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>157</v>
+        <v>1890</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81260199</t>
+          <t>81262048</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>28437020006</t>
+          <t>26978020006</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>354</v>
+        <v>438</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>2392</v>
+        <v>157</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81269109</t>
+          <t>81260199</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>27432020006</t>
+          <t>28437020006</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
+          <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>530</v>
+        <v>354</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>1537</v>
+        <v>1948</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81249110</t>
+          <t>81269109</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>25478020006</t>
+          <t>27432020006</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>389</v>
+        <v>530</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1693</v>
+        <v>1523</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81269920</t>
+          <t>81249110</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>28078020006</t>
+          <t>25478020006</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
+          <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>1010</v>
+        <v>1638</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81269158</t>
+          <t>81269920</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>27434020006</t>
+          <t>28078020006</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
+          <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>605</v>
+        <v>374</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>4132</v>
+        <v>937</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81262062</t>
+          <t>81269158</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>25952020006, 26538</t>
+          <t>27434020006</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>362</v>
+        <v>605</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>3003</v>
+        <v>3210</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81262054</t>
+          <t>81262062</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>25352020006</t>
+          <t>25952020006, 26538</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>543</v>
+        <v>362</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>241</v>
+        <v>2809</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81262063</t>
+          <t>81262054</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>26982020006</t>
+          <t>25352020006</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 320 мл хр. стекло Sound Funky d 7 см h15,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>500</v>
+        <v>543</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81260123</t>
+          <t>81262063</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>25967020606</t>
+          <t>26982020006</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 330 мл хр. стекло Laurus d 7,3 см h14,5 см RCR [6]</t>
+          <t>Стакан Хайбол 320 мл хр. стекло Sound Funky d 7 см h15,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>845</v>
+        <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81269160</t>
+          <t>81260123</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>27438020306</t>
+          <t>25967020606</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 340 мл хр. стекло Etna d 6,8 см h14,9 см RCR [6]  </t>
+          <t>Стакан Хайбол 330 мл хр. стекло Laurus d 7,3 см h14,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>1023</v>
+        <v>791</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81249511</t>
+          <t>81269160</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>26730020006</t>
+          <t>27438020306</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл хр. стекло FIRE d 7,2 см h15 см RCR [6]</t>
+          <t>Стакан Хайбол 340 мл хр. стекло Etna d 6,8 см h14,9 см RCR [6]  </t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>484</v>
+        <v>510</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>0</v>
+        <v>843</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81263003</t>
+          <t>81249511</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>27278020006</t>
+          <t>26730020006</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл хр. стекло Marilyn d 7 см h15 см RCR [6]</t>
+          <t>Стакан Хайбол 350 мл хр. стекло FIRE d 7,2 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>651</v>
+        <v>484</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81262019</t>
+          <t>81263003</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>25860020806</t>
+          <t>27278020006</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл хр. стекло Opera d 7 см h15 см RCR [6]</t>
+          <t>Стакан Хайбол 350 мл хр. стекло Marilyn d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>498</v>
+        <v>651</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>788</v>
+        <v>2</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81262021</t>
+          <t>81262019</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>26981020006</t>
+          <t>25860020806</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл хр. стекло Sound Soul d 7 см h15,5 см RCR [6]</t>
+          <t>Стакан Хайбол 350 мл хр. стекло Opera d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>804</v>
+        <v>643</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81262014</t>
+          <t>81262021</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>26941020406</t>
+          <t>26981020006</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл хр. стекл Tattoo d 7 см h16 см RCR [6]</t>
+          <t>Стакан Хайбол 350 мл хр. стекло Sound Soul d 7 см h15,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>496</v>
+        <v>519</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>826</v>
+        <v>637</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81262034</t>
+          <t>81262014</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>25766020506 / 25766021206</t>
+          <t>26941020406</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл хр. стекло Melodia d 7 см h15 см RCR [6]</t>
+          <t>Стакан Хайбол 360 мл хр. стекл Tattoo d 7 см h16 см RCR [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>856</v>
+        <v>731</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81269338</t>
+          <t>81262034</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>27614020306</t>
+          <t>25766020506 / 25766021206</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 390 мл хр. стекло Stack d 8 см h14,1 см Stackable RCR [6]</t>
+          <t>Стакан Хайбол 360 мл хр. стекло Melodia d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>647</v>
+        <v>583</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81262028</t>
+          <t>81269338</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>25934020006</t>
+          <t>27614020306</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 400 мл хр. стекло Adagio d 7,8 см h11,5 см RCR [6]</t>
+          <t>Стакан Хайбол 390 мл хр. стекло Stack d 8 см h14,1 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>635</v>
+        <v>510</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>503</v>
+        <v>593</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81262007</t>
+          <t>81262028</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>25753021106</t>
+          <t>25934020006</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 440 мл хр. стекло TimeLess d 7,5 см h15 см RCR [6]</t>
+          <t>Стакан Хайбол 400 мл хр. стекло Adagio d 7,8 см h11,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>472</v>
+        <v>635</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>1534</v>
+        <v>432</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81249111</t>
+          <t>81262007</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>25479020006 / 25479020106</t>
+          <t>25753021106</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл хр. стекло EGO d 8,5 см h14 см RCR [6]</t>
+          <t>Стакан Хайбол 440 мл хр. стекло TimeLess d 7,5 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>360</v>
+        <v>472</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>877</v>
+        <v>759</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81260200</t>
+          <t>81249111</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>28438020006</t>
+          <t>25479020006 / 25479020106</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
+          <t>Стакан Хайбол 500 мл хр. стекло EGO d 8,5 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>425</v>
+        <v>360</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>2301</v>
+        <v>645</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81240990</t>
+          <t>81260200</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>25977020006</t>
+          <t>28438020006</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
+          <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>335</v>
+        <v>425</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>6915</v>
+        <v>1720</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81262103</t>
+          <t>81240990</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>25982020106</t>
+          <t>25977020006</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Стопка 60 мл хр. стекло Opera d 5 см h6,3 см RCR [6]</t>
+          <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>310</v>
+        <v>6891</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81262038</t>
+          <t>81262103</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>26686020006</t>
+          <t>25982020106</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
+          <t>Стопка 60 мл хр. стекло Opera d 5 см h6,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>292</v>
+        <v>354</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>1240</v>
+        <v>25</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81262096</t>
+          <t>81262038</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>25878020106</t>
+          <t>26686020006</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Стопка 90 мл хр. стекло TimeLess d 5,2 см h6,1 см RCR [6]</t>
+          <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>603</v>
+        <v>292</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>1846</v>
+        <v>1216</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
+          <t>81262096</t>
+        </is>
+      </c>
+      <c r="D173" s="7" t="inlineStr">
+        <is>
+          <t>25878020106</t>
+        </is>
+      </c>
+      <c r="E173" s="8" t="inlineStr">
+        <is>
+          <t>Стопка 90 мл хр. стекло TimeLess d 5,2 см h6,1 см RCR [6]</t>
+        </is>
+      </c>
+      <c r="F173" s="7" t="inlineStr">
+        <is>
+          <t>RCR Cristalleria Italiana</t>
+        </is>
+      </c>
+      <c r="G173" s="9">
+        <v>603</v>
+      </c>
+      <c r="H173" s="9">
+        <v/>
+      </c>
+      <c r="I173" s="10">
+        <v>1591</v>
+      </c>
+      <c r="J173" s="4"/>
+    </row>
+    <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="4"/>
+      <c r="B174" s="5"/>
+      <c r="C174" s="6" t="inlineStr">
+        <is>
           <t>81262074</t>
         </is>
       </c>
-      <c r="D173" s="7" t="inlineStr">
+      <c r="D174" s="7" t="inlineStr">
         <is>
           <t>26318020106 / 26318020206</t>
         </is>
       </c>
-      <c r="E173" s="8" t="inlineStr">
+      <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Хайбол 480 мл хр. стекло Invino d 7,9 см h13,3 см RCR [6]</t>
         </is>
       </c>
-      <c r="F173" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G173" s="9">
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>RCR Cristalleria Italiana</t>
+        </is>
+      </c>
+      <c r="G174" s="9">
         <v>397</v>
       </c>
-      <c r="H173" s="9">
-[...5 lines deleted...]
-      <c r="J173" s="4"/>
+      <c r="H174" s="9">
+        <v/>
+      </c>
+      <c r="I174" s="10">
+        <v>1923</v>
+      </c>
+      <c r="J174" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>