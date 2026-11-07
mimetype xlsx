--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -6134,51 +6134,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 00:18</t>
+          <t>Прайс актуален на 07.11.2026 05:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6226,255 +6226,255 @@
           <t>81269796</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>28060020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 210 мл хр. стекло Melodia d 11,2 см h16,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>630</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>470</v>
+        <v>402</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81262018</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>25849020206 / 25849020506</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 240 мл хр. стекло Opera d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>767</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>498</v>
       </c>
       <c r="I7" s="10">
-        <v>1581</v>
+        <v>1413</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81262053</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>25327020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 250 мл хр. стекло d 10,5 см h17,2 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>800</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81262013</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>26638020006 / 26638020406</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло Tattoo d 10 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>602</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>508</v>
+        <v>374</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269747</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>28042020006</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 260 мл хр. стекло TimeLess d 10 см h16,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>692</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1473</v>
+        <v>1406</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262089</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>25606020306</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 160 мл хр. стекло Opera d 6,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>560</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269646</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>27436020006</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Etna d 7,9 см h18,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>546</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>354</v>
       </c>
       <c r="I12" s="10">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269163</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>27375020006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 200 мл хр. стекло Marilyn d 8,3 см h20,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6532,187 +6532,187 @@
           <t>81262031</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>25747020006 / 25747020306</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл хр. стекло Adagio d 8,6 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>590</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269340</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>27595020006</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Laurus d 8,9 см h18,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>562</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>365</v>
       </c>
       <c r="I16" s="10">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81262088</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>25605020106 / 25605020306</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Opera d 7,2 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>756</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>491</v>
       </c>
       <c r="I17" s="10">
-        <v>700</v>
+        <v>688</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81262004</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>25880020106</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло TimeLess d 8 см h19,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>619</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>402</v>
       </c>
       <c r="I18" s="10">
-        <v>2572</v>
+        <v>2416</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269918</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>26290020006</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 240 мл хр. стекло d 8,1 см h20,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1074</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>698</v>
       </c>
       <c r="I19" s="10">
-        <v>722</v>
+        <v>710</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81263001</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>27279020006</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл хр. стекло Marilyn d 9 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6736,221 +6736,221 @@
           <t>81262039</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>25652020206 / 25652020706</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл хр. стекло Melodia d 8,8 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>642</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>975</v>
+        <v>855</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81262030</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>25836020206 / 25836020406</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Adagio d 9,4 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>676</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>439</v>
       </c>
       <c r="I22" s="10">
-        <v>847</v>
+        <v>828</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269161</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>27435020006</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Etna d 8,7 см h19,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>665</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269339</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>27594020006</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Laurus d 8,5 см h19,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>646</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>419</v>
       </c>
       <c r="I24" s="10">
         <v>314</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81262012</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>26637020106 / 26637020106</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло Tattoo d 9 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>752</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>488</v>
       </c>
       <c r="I25" s="10">
-        <v>614</v>
+        <v>565</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81262006</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>25879020606</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло TimeLess d 9 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>588</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1657</v>
+        <v>1410</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269230</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>26906020106</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло WineDrop d 7,4 см h22,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7005,88 +7005,88 @@
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269917</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>26289020006</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 330 мл хр. стекло d 8,9 см h22,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1118</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I29" s="10">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81262047</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>26976020006</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло Aria d 8,5 см h20,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>584</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81262069</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>26196020006/26265020006</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 380 мл хр. стекло Invino d 8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7107,156 +7107,156 @@
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269229</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>25957020006</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло WineDrop d 8,1 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>522</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>339</v>
       </c>
       <c r="I32" s="10">
         <v>152</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81249112</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>25489020006 / 25489020206</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло EGO d 9,5 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>481</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1057</v>
+        <v>1032</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81251016</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>27288020206</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 430 мл хр. стекло Essential d 8,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>592</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>2313</v>
+        <v>1833</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269923</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>28284020006</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло d 6,4/8,6 см h23 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>677</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>440</v>
       </c>
       <c r="I35" s="10">
-        <v>1097</v>
+        <v>1085</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269002</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>26195020106</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Invino d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7277,88 +7277,88 @@
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269798</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>28080020006</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Optiq d 8,7 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>627</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>407</v>
       </c>
       <c r="I37" s="10">
         <v>445</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81262051</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>25325020006</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 460 мл хр. стекло Aria d 8,8 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>800</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>520</v>
       </c>
       <c r="I38" s="10">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81262059</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>26529020006</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло Glamour d 9 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7382,221 +7382,221 @@
           <t>81249113</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>25491020006 / 25491020106</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло EGO d 10 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>457</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>782</v>
+        <v>668</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81251017</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>27286020006</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Essential d 9,5 см h22,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>713</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>249</v>
+        <v>44</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269924</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>28285020006</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло d 7/9,2 см h24 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>702</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>456</v>
       </c>
       <c r="I42" s="10">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81262061</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>25159020506</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло Universum d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>535</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1262</v>
+        <v>794</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269228</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>26245020006</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло WineDrop d 9 см h24,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>584</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>379</v>
       </c>
       <c r="I44" s="10">
         <v>43</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81269001</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>25516020106</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 560 мл хр. стекло Invino d 9,3 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>559</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>363</v>
       </c>
       <c r="I45" s="10">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81262060</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>26530020106</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл хр. стекло Glamour d 10 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7651,122 +7651,122 @@
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269799</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>28081020006</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло Optiq d 10,8 см h21,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>694</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>451</v>
       </c>
       <c r="I48" s="10">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269925</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>28286020006</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло d 7,5/9,7 см h24,5 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>723</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>469</v>
       </c>
       <c r="I49" s="10">
         <v>1116</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81251018</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>27289020006 / 27289020206</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Essential d 9,2 см h23,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>724</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>786</v>
+        <v>714</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81262068</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>26194020206</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Invino d 11,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7787,85 +7787,85 @@
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269227</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>26247020006</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло WineDrop d 9,3 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>608</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I52" s="10">
         <v>214</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81262067</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>26193020106</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 660 мл хр. стекло Gran Cuvee Invino d 9,3 см h24 см RCR [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>500</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>325</v>
       </c>
       <c r="I53" s="10">
         <v>203</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81262066</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>26192020006</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 670 мл хр. стекло Invino d 10,5 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
@@ -7923,54 +7923,54 @@
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81262050</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>25324020506</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 770 мл хр. стекло Aria d 10,5 см h24,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>648</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>421</v>
       </c>
       <c r="I56" s="10">
-        <v>230</v>
+        <v>194</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81262056</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>26315020106</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 800 мл хр. стекло Burgundy Glamour d 11 см h24,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7994,119 +7994,119 @@
           <t>81260198</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>28410020006</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>534</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81260196</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>28409020006</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>608</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I59" s="10">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81260197</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>28381020006</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>506</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>613</v>
+        <v>583</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81262003</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>26314020206</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл хр. стекло Glamour d 11 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8161,224 +8161,224 @@
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269745</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>28040020006</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 510 мл хр. стекло Spritz TimeLess d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>608</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I63" s="10">
-        <v>7829</v>
+        <v>7690</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81262002</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>26521020506</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 530 мл хр. стекло Alkemist d 9 см 22,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>632</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>508</v>
+        <v>436</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81290292</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>28421020006</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл хр. стекло TINСTURA LABEL Universum d 9,6/6,4 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>220</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2713</v>
+        <v>2699</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269110</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>27433020006</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 610 мл хр. стекло Gin Tonic Alkemist d 10,3 см h20,9 см RCR [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>886</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269921</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>28056020006 / 28059020006</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 650 мл хр. стекло d 7/10,3 см h21 см Ballon Melodia RCR [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>630</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>409</v>
       </c>
       <c r="I67" s="10">
         <v>1084</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81262000</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>26522020006 / 26522020406</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 660 мл хр. стекло Alkemist d 10,8 см h23,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>688</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81262071</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>27290020006</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 340 мл хр. стекло Invino d 9 см h12 см RCR [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8535,122 +8535,122 @@
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269555</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>27702020006</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Sardinia d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>818</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>531</v>
       </c>
       <c r="I74" s="10">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81260121</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>26199020006</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 120 мл хр. стекло Laurus d 7,2 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>619</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81262090</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>25609020006 / 25609020406</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 130 мл хр. стекло Opera d 5,5 см h25,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>642</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>683</v>
+        <v>640</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81261321</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>25755020006</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло d 7,8 см h24,5 см Enigma RCR [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8674,119 +8674,119 @@
           <t>81269341</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>27596020006</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Laurus d 7,2 см h22,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>646</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81262041</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>25600020206</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Melodia d 6,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>797</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81269919</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>26291020006</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло d 6,6 см h24,3 см Sabina Da Vinci Prestige RCR [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1118</v>
       </c>
       <c r="H80" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I80" s="10">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81263002</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>27280020006</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл хр. стекло Marilyn d 7 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8810,85 +8810,85 @@
           <t>81262033</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>25948020006 / 25948020306</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Adagio d 6,5 см h24,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>578</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>599</v>
+        <v>454</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81249810</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>25492020006</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло EGO d 5 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>438</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81269005</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>25839020006</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 180 мл хр. стекло Invino d 5,8 см h19,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8912,187 +8912,187 @@
           <t>81269162</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>27437020006</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло Etna d 7,6 см h22,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>786</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81262097</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>26198020006</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Laurus d 9,8 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>645</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81262005</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>25874020406</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло TimeLess d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>649</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1272</v>
+        <v>1014</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81260151</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>26321020006</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло цветной Gipsy d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>605</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>268</v>
+        <v>214</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269922</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>28283020006</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 230 мл хр. стекло d 7,4 см h25 см New TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>677</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>440</v>
       </c>
       <c r="I89" s="10">
-        <v>2018</v>
+        <v>1994</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81262070</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>26197020006</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 290 мл хр. стекло Invino d 7 см h23 см RCR [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9116,85 +9116,85 @@
           <t>81251019</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>27287020006 / 27287020206</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло Essential d 6 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>584</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1908</v>
+        <v>1625</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81262052</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>25326020206</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 350 мл хр. стекло d 7 см h24,3 см Aria RCR [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>630</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81262057</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>26317020006</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 440 мл хр. стекло Glamour d 8 см h26 см RCR [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9252,51 +9252,51 @@
           <t>81262122</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>51652020006</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Графин  0,35 л с крышкой хр. стекло Combo d 9 см h12,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>1530</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81262151</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>51526020106</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Графин  0,8 л штоф с крышкой хр. стекло 10*10 см h22,5 см Adagio RCR [1]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9351,54 +9351,54 @@
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81262143</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>51522020006</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Графин  0,9 л с крышкой хр. стекло TimeLess d 12,5 см h31,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>4423</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>2874</v>
       </c>
       <c r="I98" s="10">
-        <v>689</v>
+        <v>648</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81269111</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>51622020006</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Графин  0,95 л с крышкой хр. стекло d 11,2 см h29,3 см Tattoo RCR [1]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9419,122 +9419,122 @@
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81262010</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>51521020406</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Графин 0,75 л штоф с крышкой хр. стекло TimeLess d 9,5 см h22 см RCR [1]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>2790</v>
       </c>
       <c r="H100" s="9">
-        <v/>
+        <v>1813</v>
       </c>
       <c r="I100" s="10">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81262153</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>51593020106</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Графин 1,1 л штоф с крышкой хр. стекло d 10,1 см h25,1 см Alkemist RCR [1]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>3102</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81269164</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>27442020006</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 430 хр. стекло Tattoo d 8,4 см h11,1 см RCR [4]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>918</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81260202</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>25999020006</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9626,51 +9626,51 @@
           <t>81269373</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>27623020006</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1 л графин бутылка с крышкой хр. стекло Eco Bottle d 9 см h27,2 см RCR [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>1521</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81262024</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>26000099906</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1 л графин Караф без крышки хр. стекло Sidro d 11 см h23,5 см RCR [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9691,54 +9691,54 @@
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81260141</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>51608020306</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,16 л графин Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>2330</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>1514</v>
       </c>
       <c r="I108" s="10">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81262011</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>26280020006</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л без крышки хр. стекло TimeLess d 11 см h22,8 см RCR [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9796,85 +9796,85 @@
           <t>81262093</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>25604020106 / 25604020306</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Рюмка 50 мл хр. стекло Melodia d 5,2 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>485</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>968</v>
+        <v>659</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81262091</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>25608020006 / 25608020306</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Рюмка 60 мл хр. стекло Opera d 5 см h13 см RCR [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>450</v>
       </c>
       <c r="H112" s="9">
-        <v/>
+        <v>292</v>
       </c>
       <c r="I112" s="10">
-        <v>1858</v>
+        <v>1474</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81262073</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>45538020006</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 70 мл хр. стекло Invino d 7 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9895,54 +9895,54 @@
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81262072</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>25349020006</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло Invino d 5 см h17,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>505</v>
       </c>
       <c r="H114" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I114" s="10">
-        <v>1415</v>
+        <v>1403</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81263331</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>25983020006</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 110 мл хр. стекло TimeLess d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -10000,119 +10000,119 @@
           <t>81262032</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>25968020206</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 80 мл хр. стекло Adagio d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>449</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81269793</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>28057020006</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>530</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81269794</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>28058020006</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>503</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81269795</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>28059020006</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -10133,224 +10133,224 @@
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81269746</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>28041020006</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>643</v>
       </c>
       <c r="H121" s="9">
-        <v/>
+        <v>417</v>
       </c>
       <c r="I121" s="10">
-        <v>4125</v>
+        <v>4094</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81269004</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>25343020006</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>708</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81269557</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>27701020006</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>370</v>
       </c>
       <c r="H123" s="9">
-        <v/>
+        <v>240</v>
       </c>
       <c r="I123" s="10">
         <v>1508</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81262037</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>26977020006</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>438</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81260201</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>28452020006</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>348</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>2158</v>
+        <v>2087</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81262036</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>25935020406</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>398</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I126" s="10">
-        <v>4721</v>
+        <v>4697</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81249510</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>26753020106</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -10374,357 +10374,357 @@
           <t>81262092</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>25861020706</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>428</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>781</v>
+        <v>662</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81262008</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>427</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>1592</v>
+        <v>1095</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81262035</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>497</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>2155</v>
+        <v>2107</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81262064</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>26979020006</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>505</v>
       </c>
       <c r="H131" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I131" s="10">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81262022</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>26980020006</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>505</v>
       </c>
       <c r="H132" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I132" s="10">
-        <v>1195</v>
+        <v>1183</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81269337</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>27616020306</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>448</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>869</v>
+        <v>820</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81269159</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>27439020506</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>472</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>802</v>
+        <v>780</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81260122</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>25924020206</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>451</v>
       </c>
       <c r="H135" s="9">
-        <v/>
+        <v>293</v>
       </c>
       <c r="I135" s="10">
-        <v>3928</v>
+        <v>3911</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>81262015</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>26244020106</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>522</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>281</v>
+        <v>226</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81262095</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>26526020006</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>635</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>412</v>
       </c>
       <c r="I137" s="10">
-        <v>1173</v>
+        <v>1149</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81260111</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>27204020006</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -10748,51 +10748,51 @@
           <t>81263004</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>27277020006</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>482</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81262029</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>25745020106 / 25745020406</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -10813,122 +10813,122 @@
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81262094</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>580</v>
       </c>
       <c r="H141" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I141" s="10">
-        <v>866</v>
+        <v>817</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81262009</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>435</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>624</v>
+        <v>0</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81260153</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>26323020006</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>1043</v>
       </c>
       <c r="H143" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I143" s="10">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81269101</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>27293020006</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -10949,54 +10949,54 @@
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81262027</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>26537020006</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>3225</v>
       </c>
       <c r="H145" s="9">
-        <v/>
+        <v>2096</v>
       </c>
       <c r="I145" s="10">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81262141</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>26322020106</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -11020,289 +11020,289 @@
           <t>81262075</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>26319020406</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>378</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>1890</v>
+        <v>1783</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81262048</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>26978020006</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>438</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>81260199</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>28437020006</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>354</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>1948</v>
+        <v>1919</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81269109</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>27432020006</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>530</v>
       </c>
       <c r="H150" s="9">
-        <v/>
+        <v>344</v>
       </c>
       <c r="I150" s="10">
-        <v>1523</v>
+        <v>1510</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81249110</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>25478020006</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>389</v>
       </c>
       <c r="H151" s="9">
-        <v/>
+        <v>252</v>
       </c>
       <c r="I151" s="10">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81269920</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>28078020006</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>374</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>937</v>
+        <v>871</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81269158</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>27434020006</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>605</v>
       </c>
       <c r="H153" s="9">
-        <v/>
+        <v>393</v>
       </c>
       <c r="I153" s="10">
-        <v>3210</v>
+        <v>3096</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>81262062</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>25952020006, 26538</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>362</v>
       </c>
       <c r="H154" s="9">
-        <v/>
+        <v>235</v>
       </c>
       <c r="I154" s="10">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81262054</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>25352020006</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -11360,85 +11360,85 @@
           <t>81260123</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>25967020606</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Laurus d 7,3 см h14,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>498</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81269160</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>27438020306</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл хр. стекло Etna d 6,8 см h14,9 см RCR [6]  </t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>510</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>843</v>
+        <v>620</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81249511</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>26730020006</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло FIRE d 7,2 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -11496,482 +11496,482 @@
           <t>81262019</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>25860020806</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Opera d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>498</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>643</v>
+        <v>517</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81262021</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>26981020006</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Sound Soul d 7 см h15,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>519</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>637</v>
+        <v>595</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81262014</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>26941020406</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекл Tattoo d 7 см h16 см RCR [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>496</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>731</v>
+        <v>580</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81262034</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>25766020506 / 25766021206</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло Melodia d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>495</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>583</v>
+        <v>535</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81269338</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>27614020306</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл хр. стекло Stack d 8 см h14,1 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>510</v>
       </c>
       <c r="H165" s="9">
-        <v/>
+        <v>331</v>
       </c>
       <c r="I165" s="10">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81262028</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>25934020006</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло Adagio d 7,8 см h11,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>635</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81262007</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>25753021106</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл хр. стекло TimeLess d 7,5 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>472</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>759</v>
+        <v>422</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81249111</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>25479020006 / 25479020106</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло EGO d 8,5 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>360</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>645</v>
+        <v>573</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81260200</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>28438020006</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>425</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>1720</v>
+        <v>1654</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>81240990</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
           <t>25977020006</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>335</v>
       </c>
       <c r="H170" s="9">
-        <v/>
+        <v>217</v>
       </c>
       <c r="I170" s="10">
         <v>6891</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81262103</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
           <t>25982020106</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Opera d 5 см h6,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>354</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>81262038</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>26686020006</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>292</v>
       </c>
       <c r="H172" s="9">
-        <v/>
+        <v>189</v>
       </c>
       <c r="I172" s="10">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81262096</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>25878020106</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Стопка 90 мл хр. стекло TimeLess d 5,2 см h6,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>603</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>1591</v>
+        <v>1398</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>81262074</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>26318020106 / 26318020206</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Хайбол 480 мл хр. стекло Invino d 7,9 см h13,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>397</v>
       </c>
       <c r="H174" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I174" s="10">
-        <v>1923</v>
+        <v>1909</v>
       </c>
       <c r="J174" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>