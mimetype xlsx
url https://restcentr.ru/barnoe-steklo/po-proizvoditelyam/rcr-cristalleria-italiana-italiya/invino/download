--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 00:47</t>
+          <t>Прайс актуален на 07.11.2026 05:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1242,54 +1242,54 @@
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269001</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>25516020106</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 560 мл хр. стекло Invino d 9,3 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>559</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>363</v>
       </c>
       <c r="I8" s="10">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81262068</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>26194020206</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Invino d 11,5 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1310,51 +1310,51 @@
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81262067</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>26193020106</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 660 мл хр. стекло Gran Cuvee Invino d 9,3 см h24 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>500</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>325</v>
       </c>
       <c r="I10" s="10">
         <v>203</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262066</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>26192020006</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 670 мл хр. стекло Invino d 10,5 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
@@ -1582,145 +1582,145 @@
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81262072</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>25349020006</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло Invino d 5 см h17,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>505</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I18" s="10">
-        <v>1415</v>
+        <v>1403</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269004</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>25343020006</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>708</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81262075</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>26319020406</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>378</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1890</v>
+        <v>1783</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81262074</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>26318020106 / 26318020206</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Хайбол 480 мл хр. стекло Invino d 7,9 см h13,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>397</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I21" s="10">
-        <v>1923</v>
+        <v>1909</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>