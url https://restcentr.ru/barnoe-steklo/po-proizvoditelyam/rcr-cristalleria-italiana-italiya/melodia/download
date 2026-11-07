--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 17:47</t>
+          <t>Прайс актуален на 07.11.2026 05:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1144,51 +1144,51 @@
           <t>81269796</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>28060020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 210 мл хр. стекло Melodia d 11,2 см h16,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>630</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>470</v>
+        <v>402</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81262040</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>25601020206 / 25601020506</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 210 мл хр. стекло Melodia d 8 см h19 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1212,255 +1212,255 @@
           <t>81262039</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>25652020206 / 25652020706</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл хр. стекло Melodia d 8,8 см h20 см RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>642</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>975</v>
+        <v>855</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269921</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>28056020006 / 28059020006</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 650 мл хр. стекло d 7/10,3 см h21 см Ballon Melodia RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>630</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>409</v>
       </c>
       <c r="I9" s="10">
         <v>1084</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81262041</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>25600020206</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Melodia d 6,5 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>797</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81260141</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>51608020306</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,16 л графин Караф без крышки хр. стекло Melodia d 8,2 см h27 см RCR [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2330</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1514</v>
       </c>
       <c r="I11" s="10">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81262093</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>25604020106 / 25604020306</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка 50 мл хр. стекло Melodia d 5,2 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>485</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>968</v>
+        <v>659</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269793</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>28057020006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>530</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269794</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>28058020006</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>503</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269795</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>28059020006</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1484,176 +1484,176 @@
           <t>81262037</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>26977020006</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>438</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81262036</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>25935020406</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>398</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I17" s="10">
-        <v>4721</v>
+        <v>4697</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81262035</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>497</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2155</v>
+        <v>2107</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81262034</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>25766020506 / 25766021206</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло Melodia d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>495</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>583</v>
+        <v>535</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81262038</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>26686020006</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>292</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>189</v>
       </c>
       <c r="I20" s="10">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>