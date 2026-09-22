--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:48</t>
+          <t>Прайс актуален на 22.09.2026 14:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -979,51 +979,51 @@
           <t>81261225</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>121593</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Banquet d 7,5 см h18,2 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>508</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81261223</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>121591</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 368 мл хр. стекло Chardonnay Banquet d 8 см h20 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1047,51 +1047,51 @@
           <t>81261224</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>121592</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 475 мл хр. стекло Banquet d 8,6 см h21,3 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>508</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>186</v>
+        <v>139</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81261227</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>121596</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло Bordeaux Banquet d 9,3 см h22,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1217,51 +1217,51 @@
           <t>81261052</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>978483</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>486</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4963</v>
+        <v>4884</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81261050</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>128075</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 400 мл хр. стекло Banquet d 9,5 см h8,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>