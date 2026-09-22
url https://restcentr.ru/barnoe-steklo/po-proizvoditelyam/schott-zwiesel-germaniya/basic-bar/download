--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:46</t>
+          <t>Прайс актуален на 22.09.2026 14:29</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -998,119 +998,119 @@
         <v>1120</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81261041</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>115842</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3763</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81261042</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>115844</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>5032</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81261043</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>115845</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>7785</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>8</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81261074</t>
         </is>
@@ -1149,51 +1149,51 @@
           <t>81261067</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>115838</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>594</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81261068</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>115840</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>