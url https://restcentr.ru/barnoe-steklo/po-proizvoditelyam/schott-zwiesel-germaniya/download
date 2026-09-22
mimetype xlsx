--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -5573,51 +5573,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:46</t>
+          <t>Прайс актуален на 22.09.2026 14:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5733,51 +5733,51 @@
           <t>81269116</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>121406</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло VerVino (Verbelle) d 7,2 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1207</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>169</v>
+        <v>128</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269134</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>121569</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 296 мл хр. стекло Prizma (Wineshine) d 7,4 см h21,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -5801,51 +5801,51 @@
           <t>81261225</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>121593</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Banquet d 7,5 см h18,2 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>508</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81260023</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>106221</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Classico d 7,5 см h21 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6073,51 +6073,51 @@
           <t>81260012</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>120588</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 360 мл хр. стекло Sensa d 7,6 см h22,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>929</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3158</v>
+        <v>2694</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81261223</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>121591</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 368 мл хр. стекло Chardonnay Banquet d 8 см h20 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6141,51 +6141,51 @@
           <t>81260022</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>106219</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Burgundy Classico d 8,2 см h22,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>567</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81261069</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>120232</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Modo d 8,2 см h22,1 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6209,51 +6209,51 @@
           <t>81269114</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>121404</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 406 мл хр. стекло VerVino (Verbelle) d 8 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1213</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>836</v>
+        <v>788</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81260040</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>110458</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 410 мл хр. стекло Burgundy Vina d 8,2 см h21,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6359,105 +6359,105 @@
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>540</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>1</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81269627</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118603</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 437 мл хр. стекло Finesse d 8,8 см h24,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1097</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81260027</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>104095</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 450 мл хр. стекло Burgundy Diva d 9,1 см h22,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>945</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81261218</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>112422</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 465 мл хр. стекло Beaujolais Pure (Belfesta) d 9,8 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6481,153 +6481,153 @@
           <t>81261224</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>121592</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 475 мл хр. стекло Banquet d 8,6 см h21,3 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>508</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>186</v>
+        <v>139</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269115</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>121405</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 487 мл хр. стекло VerVino (Verbelle) d 8,4 см h23,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1213</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>587</v>
+        <v>552</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81261094</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>115671</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 497 мл хр. стекло Taste d 5,8 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>570</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269399</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>115598</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 506 мл с риской уровня "250мл" хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>551</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81260008</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>115587</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 506 мл хр. стекло Ivento d 8,5 см h22,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6651,85 +6651,85 @@
           <t>81260018</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>116487</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 512 мл хр. стекло Burgundy Audience d 10,1 см h19,8 см Schott Zwiesel </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>924</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81260013</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>120586</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 530 мл хр. стекло Sensa d 8,8 см h23,6 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>873</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2125</v>
+        <v>1430</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81261222</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>110459</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 530 мл хр. стекло Vina d 8,7 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6957,119 +6957,119 @@
           <t>81269132</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>121568</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 613 мл хр. стекло Prizma (Wineshine) d 9,4 см h24,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1072</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81261228</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>121590</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 630 мл хр. стекло Burgundy Banquet d 10,1 см h21 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>370</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269626</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118608</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 630 мл хр. стекло Finesse d 9,8 см h26 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1097</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81260009</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>115588</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 650 мл хр. стекло Bordeaux Ivento d 9,1 см h23,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7195,51 +7195,51 @@
           <t>81260015</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>120593</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 660 мл хр. стекло Sensa d 9,4 см h24,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>929</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>3908</v>
+        <v>3625</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81260045</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>112420</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 680 мл хр. стекло Bordeaux Pure (Belfesta) d 9,4 см h26,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7331,85 +7331,85 @@
           <t>81260014</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>120595</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 710 мл хр. стекло Sensa d 10,5 см h23 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>929</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>382</v>
+        <v>305</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269117</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>121408</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 742 мл хр. стекло VerVino (Verbelle) d 10 см h24,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1213</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81260041</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>110499</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 750 мл хр. стекло Burgundy Vina d 11,1 см h22,1 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7433,51 +7433,51 @@
           <t>81260010</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>115589B</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 780 мл хр. стекло Burgundy Ivento d 11,1 см h22,1 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>651</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81261096</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>115673</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 790 мл хр. стекло Burgundy Taste d 7,2 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7569,51 +7569,51 @@
           <t>81269118</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>121409</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 955 мл хр. стекло VerVino (Verbelle) Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1207</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81261201</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>121167</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина Bordeaux La Rose 1007 хр. стекло d 10,9 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8011,51 +8011,51 @@
           <t>81261033</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>865493</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Beer Basic d 6,9 см h20,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>1002</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81261028</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>115270</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Beer Basic d 7,4 см h21,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8113,51 +8113,51 @@
           <t>81261086</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>133951</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл хр. стекло Mondial d 7,6 см h17 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>681</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81261032</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>837267</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл хр. стекло Beer Basic d 8,4 см h25,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8215,51 +8215,51 @@
           <t>81261230</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>329978</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 480 мл хр. стекло Pilsner d 8 см h22,7 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>2166</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81261031</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>120712</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 500 мл хр. стекло Beer Basic d 8,4 см h18 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8283,51 +8283,51 @@
           <t>81261030</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>115274</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 540 мл хр. стекло Beer Basic d 7/8 см h19 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>1296</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>475</v>
+        <v>391</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81261029</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>115271</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 650 мл хр. стекло Beer Basic d 8,8 см h20,4 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8385,51 +8385,51 @@
           <t>81261060</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>111224</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 118 мл хр. стекло Sherry/Prosecco Bar Special d 5,8 см h18,8 Zwiesel [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>551</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81260048</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>189921</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл хр. стекло Mondial d 7,2 см h25,3 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8555,51 +8555,51 @@
           <t>81260024</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>106223</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Classico d 7 см h24,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>549</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81260030</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>104100</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Diva d 7,2 см h25,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8691,51 +8691,51 @@
           <t>81260021</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>116486</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 250 мл хр. стекло Audience d 6,7 см h21,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>648</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>2822</v>
+        <v>2817</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81260042</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>111718</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 270 мл хр. стекло Vina d 7 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8759,51 +8759,51 @@
           <t>81261098</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>115674</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 283 мл хр. стекло Taste d 4,5 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>746</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81269135</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>121571</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 288 мл хр. стекло Prizma (Wineshine) d 7,4 см h24 см Sch Zwiesel [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8827,51 +8827,51 @@
           <t>81269112</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>118607</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 298 мл хр. стекло Finesse d 7,5 см h23,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>1097</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>118</v>
+        <v>65</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81260046</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>112418</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 300 мл хр. стекло Pure (Belfesta) d 7,2 см h23,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8895,51 +8895,51 @@
           <t>81269120</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>121407</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 348 мл хр. стекло VerVino (Verbelle) d 7,2 см h23 с Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>897</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81261206</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>121176</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 353 мл хр. стекло La Rose d 8,6 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8963,51 +8963,51 @@
           <t>81260016</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>120591</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 360 мл хр. стекло Sensa d 7,2 см h24 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>929</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>141</v>
+        <v>3</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81261039</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>113743Q</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Графин  0,5 л Караф с крышкой хр. стекло Pure (Belfesta) d 9 см h30,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -9040,518 +9040,518 @@
         <is>
           <t>Графин  0,75 л штоф с крышкой хр. стекло Pure (Belfesta) d 17,2 см h16,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>7722</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
         <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81261041</t>
+          <t>81261035</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>115842</t>
+          <t>110257U</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>3763</v>
+        <v>3807</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81261044</t>
+          <t>81261036</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>113786</t>
+          <t>110255U</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>1556</v>
+        <v>3773</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81261042</t>
+          <t>81261034</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>115844</t>
+          <t>113745S</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>5032</v>
+        <v>10463</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>178</v>
+        <v>58</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81261045</t>
+          <t>81261037</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>115156S</t>
+          <t>104112R</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
+          <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>3562</v>
+        <v>13826</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
         <v>0</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81261043</t>
+          <t>81261065</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>115845</t>
+          <t>112713</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
+          <t>Емкость Ведро для льда 1 л d 12 см h 12 см хр. стекло Bar Special Schott Zwiesel </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>7785</v>
+        <v>2803</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81261046</t>
+          <t>81261041</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>116520</t>
+          <t>115842</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки хр. стекло Pure (Belfesta) d 11,7 см h29 см Zwiesel [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Basic Bar d 6,4 см h22,7 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>2941</v>
+        <v>3763</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81261047</t>
+          <t>81261044</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>116521</t>
+          <t>113786</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>5926</v>
+        <v>1556</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81261035</t>
+          <t>81261042</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>110257U</t>
+          <t>115844</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,25 л хр. стекло Diva d 14,5 см h15,6 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Basic Bar d 7,8 см h27,6 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>3807</v>
+        <v>5032</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81261036</t>
+          <t>81261045</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>110255U</t>
+          <t>115156S</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,5 л хр. стекло Diva d 19,5 см h19,7 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>3773</v>
+        <v>3562</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
         <v>0</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81261034</t>
+          <t>81261043</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>113745S</t>
+          <t>115845</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Basic Bar d 8,7 см h32 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>10463</v>
+        <v>7785</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81261037</t>
+          <t>81261046</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>104112R</t>
+          <t>116520</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Декантер 1 л хр. стекло Diva d 22,4 см h22,4 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Pure (Belfesta) d 11,7 см h29 см Zwiesel [1]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>13826</v>
+        <v>2941</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
         <v>0</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81261065</t>
+          <t>81261047</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>112713</t>
+          <t>116521</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для льда 1 л d 12 см h 12 см хр. стекло Bar Special Schott Zwiesel </t>
+          <t>Кувшин 1 л графин Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>2803</v>
+        <v>5926</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81260049</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>138260</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло Mondial d 5,2 см h13,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>621</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>760</v>
+        <v>106</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81261063</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>111232</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 113 мл хр. стекло Bar Special d 5,8 см h19 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>929</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>576</v>
+        <v>510</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81261208</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>121175</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 167 мл хр. стекло La Rose d 7,7 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -9643,85 +9643,85 @@
           <t>81261054</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>111231</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>1391</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81261067</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>115838</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>594</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81261068</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>115840</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -9745,119 +9745,119 @@
           <t>81261079</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>109398</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>1086</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81261085</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>185534</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 275 мл Мартини хр. стекло Mondial d 10,4 см h17 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>670</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81260038</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>111219</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>1208</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81261055</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>111234</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -9915,51 +9915,51 @@
           <t>81261058</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>111220</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>929</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>327</v>
+        <v>254</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81261051</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>974261</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -10119,85 +10119,85 @@
           <t>81261232</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>145063</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>1350</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81261052</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>978483</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>486</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>4963</v>
+        <v>4884</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81261066</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>115835</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -10459,51 +10459,51 @@
           <t>81260036</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>571703 / 122415=4 шт/кор</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл хр. стекло Paris d 6,1 см h14,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>1213</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>1609</v>
+        <v>1501</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81261048</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>974244</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Banquet d 6,9 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -10561,51 +10561,51 @@
           <t>81261233</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>145077</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 375 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>1621</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81269128</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>121556</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл хр. стекло Stage d 7,6 см h15 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -10663,119 +10663,119 @@
           <t>81261221</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>120590</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло Sensa Cocktail&amp;Beer d 8,4 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>932</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1763</v>
+        <v>1455</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>81261231</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>145046</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Стопка 74 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>800</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>1509</v>
+        <v>1503</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81261090</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>112843</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Стопка 94 мл хр. стекло Pure (Belfesta) d 4,7 см h9,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>513</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81261071</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>115846С</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,7 л нерж. Basic Bar Schott Zwiesel </t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>