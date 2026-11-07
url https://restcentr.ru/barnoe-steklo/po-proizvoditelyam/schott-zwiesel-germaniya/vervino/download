--- v0 (2026-06-10)
+++ v1 (2026-11-07)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 19:08</t>
+          <t>Прайс актуален на 07.11.2026 04:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -946,119 +946,119 @@
           <t>81269116</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>121406</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 290 мл хр. стекло VerVino (Verbelle) d 7,2 см h21,2 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1207</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>169</v>
+        <v>86</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269114</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>121404</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 406 мл хр. стекло VerVino (Verbelle) d 8 см h22,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1213</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I7" s="10">
-        <v>836</v>
+        <v>776</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269115</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>121405</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 487 мл хр. стекло VerVino (Verbelle) d 8,4 см h23,8 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1213</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>587</v>
+        <v>546</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269119</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>121413</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 685 мл хр. стекло VerVino (Verbelle) d 10,5 см h23 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1082,119 +1082,119 @@
           <t>81269117</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>121408</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 742 мл хр. стекло VerVino (Verbelle) d 10 см h24,5 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1213</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269118</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>121409</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 955 мл хр. стекло VerVino (Verbelle) Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1207</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>784</v>
       </c>
       <c r="I11" s="10">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269120</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>121407</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 348 мл хр. стекло VerVino (Verbelle) d 7,2 см h23 с Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>897</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269122</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>121411</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 398 мл хр. стекло VerVino (Verbelle) d 9,1 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>