--- v0 (2026-06-06)
+++ v1 (2026-11-05)
@@ -212,55 +212,50 @@
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
-                                <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
-[...3 lines deleted...]
-                                <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1241,210 +1236,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Image33"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId33"/>
-        <a:stretch>
-[...158 lines deleted...]
-        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1718,78 +1553,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J41"/>
+  <dimension ref="A2:J36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 01:07</t>
+          <t>Прайс актуален на 06.11.2026 00:12</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1834,136 +1669,136 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81223989</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>PJG-MK07-10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Фильтр пружинка для чайника нерж d 2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>50</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>32</v>
       </c>
       <c r="I6" s="10">
-        <v>2210</v>
+        <v>1891</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223990</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>PJG-MK07-12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Фильтр пружинка для чайника нерж d 4 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>53</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>34</v>
       </c>
       <c r="I7" s="10">
-        <v>1027</v>
+        <v>869</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223950</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>G-MK21100</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл с фильтром d 15,6 см h15,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1481</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>696</v>
+        <v>665</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269703</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENANA XINGZHIHE</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл с фильтром дерев. крышка d 14 см h12,7 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>703</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
@@ -2004,54 +1839,54 @@
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223968</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>G-MK26110</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Чайник 1100 мл d 14 см h22,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2171</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1411</v>
       </c>
       <c r="I11" s="10">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200554</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>8603 (кор=12шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Чайник 1200 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2075,82 +1910,82 @@
           <t>81200555</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>8604 (кор=12шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Чайник 1500 мл с фильтром d 14 см h19 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3375</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200551</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>8227 (кор=24шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Чайник 300 мл с прессом d 9,8 см h16,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2261</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>1469</v>
       </c>
       <c r="I14" s="10">
         <v>281</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223959</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>G-MK1635B</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Чайник 350 мл с фильтром d 9,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
@@ -2174,893 +2009,723 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280445</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S0501-3</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Чайник 360 мл с фильтром типод Гунфу d 8,6 см h14 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>6283</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>4083</v>
       </c>
       <c r="I16" s="10">
         <v>117</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223947</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>G-MK2140</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром d 11,8 см h11,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>913</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I17" s="10">
-        <v>2635</v>
+        <v>2632</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81290191</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>T210016</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром нерж. крышка d 10,3 см h10,2 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1071</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3305</v>
+        <v>3009</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>92000036</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TP013</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1054</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81272309</t>
+          <t>81223951</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>1-010-450</t>
+          <t>G-MK15143</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 430 мл "Идзуми" d 11 см h9,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>913</v>
+        <v>1013</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>5253</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81223951</t>
+          <t>81223948</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>G-MK15143</t>
+          <t>G-MK2160</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Чайник 430 мл "Идзуми" d 11 см h9,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл с фильтром d 12,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1013</v>
+        <v>1076</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>5519</v>
+        <v>2345</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81223948</t>
+          <t>81280443</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>G-MK2160</t>
+          <t>S0501-2</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром d 12,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1076</v>
+        <v>3730</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>2424</v>
       </c>
       <c r="I22" s="10">
-        <v>2410</v>
+        <v>177</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81280443</t>
+          <t>81280446</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>S0501-3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
+          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>3730</v>
+        <v>6487</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>181</v>
+        <v>115</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81272307</t>
+          <t>81200552</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>1-005</t>
+          <t>8228 (кор=12шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500мл с фильтром Оазис термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с прессом термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1007</v>
+        <v>2497</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81280446</t>
+          <t>92000033</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>TP011</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>6487</v>
+        <v>927</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81200552</t>
+          <t>81223966</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>8228 (кор=12шт)</t>
+          <t>G-MK1860</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с прессом термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>2497</v>
+        <v>981</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81272308</t>
+          <t>81200549</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>1-001-600 / TW05032-1</t>
+          <t>TP076</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Георгин термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1006</v>
+        <v>927</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81272301</t>
+          <t>81280444</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>1-011-600/tw05032-1</t>
+          <t>S0501-2</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Клюква термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>993</v>
+        <v>3973</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81272317</t>
+          <t>81280448</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>TW05038</t>
+          <t>S0501-4</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Смородина термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>861</v>
+        <v>7873</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>92000033</t>
+          <t>81223952</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>TP011</t>
+          <t>G-MK15165</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 650 мл "Идзуми" d 12,2 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>927</v>
+        <v>1103</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>3535</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81223966</t>
+          <t>81223960</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>G-MK1860</t>
+          <t>G-MK1665B</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 650 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>981</v>
+        <v>1100</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81200549</t>
+          <t>81280447</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>TP076</t>
+          <t>S0501-3</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>927</v>
+        <v>6637</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>4314</v>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81280444</t>
+          <t>81223949</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>G-MK2180</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
+          <t>Чайник 700 мл с фильтром d 14 см h13 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>3973</v>
+        <v>1159</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>19</v>
+        <v>560</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81280448</t>
+          <t>81269180</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>S0501-4</t>
+          <t>TP-096S / G-MK3080C</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник 800 мл с фильтром дерев. крышка d 13,8 см h12,6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>7873</v>
+        <v>883</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81223952</t>
+          <t>81223967</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>G-MK15165</t>
+          <t>G-MK1880</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл "Идзуми" d 12,2 см h 12,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 800 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1103</v>
+        <v>1040</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>4465</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81223960</t>
+          <t>81223961</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>G-MK1665B</t>
+          <t>G-MJS280110</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник кувшин 1,1 л с крышкой и фильтром d 11,1 см h18 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1100</v>
+        <v>1673</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>1087</v>
       </c>
       <c r="I36" s="10">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="J36" s="4"/>
-    </row>
-[...168 lines deleted...]
-      <c r="J41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>