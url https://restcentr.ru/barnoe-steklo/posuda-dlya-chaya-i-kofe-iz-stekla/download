--- v0 (2026-06-13)
+++ v1 (2026-10-05)
@@ -333,55 +333,50 @@
                                 <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.jpg"/>
                                 <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpg"/>
                                 <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpg"/>
                                 <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.jpg"/>
                                 <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.jpg"/>
                                 <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.jpg"/>
                                 <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpg"/>
                                 <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpg"/>
                                 <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.jpg"/>
                                 <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.jpg"/>
                                 <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.jpg"/>
                                 <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpg"/>
                                 <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.jpg"/>
                                 <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.jpg"/>
                                 <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.jpg"/>
                                 <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.jpg"/>
                                 <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.jpg"/>
                                 <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.jpg"/>
                                 <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.jpg"/>
                                 <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.jpg"/>
                                 <Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.jpg"/>
                                 <Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.jpg"/>
                                 <Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.jpg"/>
                                 <Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.jpg"/>
                                 <Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.jpg"/>
-                                <Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.jpg"/>
-[...3 lines deleted...]
-                                <Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5234,210 +5229,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Image154"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId154"/>
-        <a:stretch>
-[...158 lines deleted...]
-        <a:blip r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5711,78 +5546,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J162"/>
+  <dimension ref="A2:J157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:14</t>
+          <t>Прайс актуален на 05.10.2026 21:19</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5830,255 +5665,255 @@
           <t>81269415</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1P02471</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки 81269410 / 81269413/ 81269414 "Caffe Premio" d 14,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>159</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>459</v>
+        <v>361</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269411</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1P02472L</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки 81269412 "Espresso Caffe Premio" d 12 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>117</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269157</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>08с1349</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки арт. 81269406 "Гламур" стекло d 13,2 см h0,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>114</v>
+        <v>3378</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269306</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>20020 OZ уп=48шт.</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдце к стаканчику для чая Klasik d 10,2 см LAV [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>83</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2045</v>
+        <v>1325</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269310</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ZEN277 уп=48шт.</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце к стаканчику для чая Zen, Demet, Derin, Duru d 13,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>94</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1778</v>
+        <v>1724</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200931</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>08с1405 кор=12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 200 мл "Глинтвейн" d 7,5 см h14,1 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>97</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1746</v>
+        <v>514</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200932</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>10с1561 кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 200 мл "Глинтвейн" с гранями d 7 см h13,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>104</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1320</v>
+        <v>996</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201114</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>55341 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 215 мл "Паб" Tempered Glass d 7,5 см h14,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -6164,91 +5999,91 @@
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81201115</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>55861 кор=12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 263 мл "Паб" Tempered Glass d 7,6 см h14,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>929</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269969</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>24с2388</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 290 мл "Латте" d 7,8 см h14,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>142</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1458</v>
+        <v>1276</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269205</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>G3871</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 290 мл Латино Tempered Glass d 7,8 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -6306,51 +6141,51 @@
           <t>81223969</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>G-MC19635-T2</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Харикейн набор 2 шт. d 8,5 см h21 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1040.6</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223956</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T4</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 7,9 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6408,51 +6243,51 @@
           <t>81223955</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>G-MC2408H-T4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл Hemisphere Coffee прозрачная набор 2 шт. d 6,5 см h4,8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>607.2</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223940</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>G-MC5712H-T2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 120 мл Classic Coffee прозрачная набор 2 шт. d 6,5 см h7,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6476,51 +6311,51 @@
           <t>81223937</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T2</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кружка 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 8 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>479.6</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81272314</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TW05118</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кружка 150 мл Hemisphere Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6572,125 +6407,125 @@
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81200928</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>07с1335 кор=20</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кружка 200 мл прозрачная "Зеленый чай" стекло d 7,3 см h9,1 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1776</v>
+        <v>2856</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223941</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>G-MC5723H-T2</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кружка 230 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h9,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1136</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81200934</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>13с1649 ко</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>59</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1365</v>
+        <v>625</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81200855</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>J2656/H843</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Маг" стекло Tempered Glass d 7 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -6748,187 +6583,187 @@
           <t>81200939</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>N4715 кор=</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Фитнес" стекло Tempered Glass d 7,2 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>75</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1245</v>
+        <v>165</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269809</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>23с2313</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>78</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81223942</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>G-MC5727H-T2</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>552.2</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223938</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>G-MC2427H-T2</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Hemisphere Coffee прозрачная набор 2 шт. d 10 см h8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>597.3</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200841</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>07с1334/L4</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>765</v>
+        <v>1968</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223943</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>G-MC5731H-T2</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кружка 310 мл Classic Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6952,51 +6787,51 @@
           <t>81269847</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>23с2354</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>89</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1595</v>
+        <v>1232</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81201247</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>N2699 кор=</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -7020,85 +6855,85 @@
           <t>81200940</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>N4717 кор=12</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Фитнес" стекло Tempered Glass d 7,4 см h10,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>95</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>588</v>
+        <v>552</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81200926</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>23с1208 кор=24</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>80</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>2653</v>
+        <v>1278</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>92000039</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>DL094 / DC094</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 8,2 см h11,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7122,51 +6957,51 @@
           <t>81272311</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>2-013-350</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 9,1 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>843</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81272302</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>2-013-375</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7292,221 +7127,221 @@
           <t>81201168</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>09с1488  у</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>89</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1422</v>
+        <v>1166</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269740</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P00341</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Кружка 440 мл прозрачная "Stack Noir Caffe Premio" d 9,8 см h9,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>229</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2295</v>
+        <v>1273</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81272303</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>2-015-450/tw05134</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл Classic Coffee прозрачная d 8 см h14,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>909</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81272312</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>2-013-450</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Кружка 475 мл Classic Coffee прозрачная d 10,2 см h12,2 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1151</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81223946</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>G-MC5748H-T2</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Кружка 480 мл Classic Coffee прозрачная набор 2 шт. d 10 см h12 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>660</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81200935</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>15с1858 кор=24</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>125</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>851</v>
+        <v>803</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81200941</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>N4718 кор=12</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Фитнес" стекло Tempered Glass d 7,8 см h10,3 см "Arcoroc" [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -7530,51 +7365,51 @@
           <t>81223963</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>G-MH01-128</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 13 см h7 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>545</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1945</v>
+        <v>1858</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81272305</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>3-002-13/TW-K</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 14 см h5 см Агава термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7598,85 +7433,85 @@
           <t>81272063</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>S-E97403</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 15 см h5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>917</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>5437</v>
+        <v>5288</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81241194</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SW 850</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 15 см h5 см нерж. P.L.Hotelware</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2403</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81200556</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>TP073 / TW001</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 9.7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7700,51 +7535,51 @@
           <t>81280395</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>S0226-250</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>283</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269165</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>G-MC23510-T2</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 100 мл Classic Coffee набор 2 шт. d 7,1 см h6,7 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7768,51 +7603,51 @@
           <t>81269166</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>G-MC23515-T2</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 150 мл Classic Coffee набор 2 шт. d 7,5 см h7,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>480.7</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>2988</v>
+        <v>2973</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81272313</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>TW05117</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 150 мл Lotos d 8 см h5,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7836,51 +7671,51 @@
           <t>81269167</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>G-MC23520-T2</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Classic Coffee набор 2 шт. d 7,5 см h8,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>526.9</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>4089</v>
+        <v>4049</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81272306</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>2-006-200</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Neo Classic Coffee d 7,2 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7904,51 +7739,51 @@
           <t>81223932</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>G-MC11120-T2</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Neo Classic набор 2 шт. d 7 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>434.5</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1408</v>
+        <v>1201</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81223964</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>G-MC33020-T2</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Whirlpool Coffee набор 2 шт. d 8 см h11 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8040,51 +7875,51 @@
           <t>81269168</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>G-MC23525-T2</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Classic Coffee набор 2 шт. d 8 см h9 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>565.4</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1458</v>
+        <v>1237</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81223981</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Mountains Coffee набор 2 шт. d 7 см h12 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8108,51 +7943,51 @@
           <t>81269171</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>G-MC8025F-T2</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Stack Coffee набор 2 шт. d 8,2 см h11,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>574.2</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>310</v>
+        <v>241</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81272315</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>TW05131</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл Lotos термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8176,51 +8011,51 @@
           <t>81269169</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>G-MC23530-T2</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Classic Coffee набор 2 шт. d 8,5 см h9,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>584.1</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1305</v>
+        <v>1058</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81223934</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>G-MC11130-T2</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Neo Classic Coffee набор 2 шт. d 9 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8380,51 +8215,51 @@
           <t>81280396</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>S0226-350</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Classic Coffee d 9,5/8,7 см h11,4 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>337</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81272310</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>2-003-350</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Lily d 8,3 см h11,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8482,51 +8317,51 @@
           <t>81269170</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>G-MC23540-T2</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл Classic Coffee набор 2 шт. d 9,2 см h10,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>668.8</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2277</v>
+        <v>2204</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81272318</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>tw05134</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл Classic Coffee термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8550,51 +8385,51 @@
           <t>81280397</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>S0226-450</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл Classic Coffee d 9,1/8,7 см h14,5 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>387</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81269305</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>30020 OPTZ / 30020 OPTH</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 115 мл Klasik Optical d 5,7 см h8,3 см оптический LAV [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
@@ -8652,51 +8487,51 @@
           <t>81269312</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>DMT 303 уп=6шт.</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 135 мл Demet d 5,9 см h9 см LAV [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>84</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>494</v>
+        <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81201282</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>55411 кор=12</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 140 мл "Бейзик" с ручкой Tempered Glass d 6,5 см h9,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -8720,51 +8555,51 @@
           <t>81269311</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>DRN 312 уп=6шт.</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 140 мл Derin d 6см h 9,7 см LAV [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>109</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>5892</v>
+        <v>5778</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81201283</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>62511 кор=6</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл "Aida" d 6,5 см h9,5 см "Бейзик" Pasabahce [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -8788,51 +8623,51 @@
           <t>81269178</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>G-MC7615H-T2</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл с ручкой набор 2 шт. d 6,5 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>506</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81269179</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>G-MC7615-T12B</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл термостекло + блюдце бамбук набор 6 шт. d 6,6 см h10 см P.L. [1]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8856,85 +8691,85 @@
           <t>81269307</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>DUR306  уп=48шт.</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 155 мл Duru d 6 см h9 см LAV [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>84</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>8413</v>
+        <v>8066</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81269309</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>ZEN313 уп=48шт.</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 155 мл Zen d 6,4 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>109</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>4842</v>
+        <v>4343</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81201180</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>96308 кор=24</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 160 мл с блюдцем d 6,5 см h9,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -8958,153 +8793,153 @@
           <t>81269780</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>42881</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 170 мл "Таймлесс" d 6,4 см h9,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>80</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81223989</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>PJG-MK07-10</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Фильтр пружинка для чайника нерж d 2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>50</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>2210</v>
+        <v>2072</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81223990</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>PJG-MK07-12</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Фильтр пружинка для чайника нерж d 4 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>53</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1033</v>
+        <v>891</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>99002227</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>B500-350ml. упаковка</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Френч-пресс 350 мл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>464.2</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>457</v>
+        <v>380</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>99002228</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>B500-600ml упаковка 30 шт</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Френч-пресс 600 мл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9230,65 +9065,65 @@
           <t>81223950</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>G-MK21100</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл с фильтром d 15,6 см h15,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>1481</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81269703</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENANA XINGZHIHE</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл с фильтром дерев. крышка d 14 см h12,7 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>703</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
@@ -9400,51 +9235,51 @@
           <t>81200555</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>8604 (кор=12шт)</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Чайник 1500 мл с фильтром d 14 см h19 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>3375</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81200551</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>8227 (кор=24шт)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Чайник 300 мл с прессом d 9,8 см h16,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9502,1672 +9337,1502 @@
           <t>81280445</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>S0501-3</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Чайник 360 мл с фильтром типод Гунфу d 8,6 см h14 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>6283</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81223947</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>G-MK2140</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром d 11,8 см h11,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>913</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>2635</v>
+        <v>2632</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81221829</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G-MK3040</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл с фильтром дерев. крышка d 10,3 см h 9,5 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чайник 400 мл с фильтром дерев. крышка d 10,3 см h9,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>887</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>7504</v>
+        <v>7330</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81290191</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>T210016</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром нерж. крышка d 10,3 см h10,2 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>1071</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>3306</v>
+        <v>3053</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>92000036</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>TP013</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>1054</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
         <v>0</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81272309</t>
+          <t>81223951</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>1-010-450</t>
+          <t>G-MK15143</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 430 мл "Идзуми" d 11 см h9,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>913</v>
+        <v>1013</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>0</v>
+        <v>5317</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81223951</t>
+          <t>81223948</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>G-MK15143</t>
+          <t>G-MK2160</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Чайник 430 мл "Идзуми" d 11 см h9,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл с фильтром d 12,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>1013</v>
+        <v>1076</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>5525</v>
+        <v>2372</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81223948</t>
+          <t>81280443</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>G-MK2160</t>
+          <t>S0501-2</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром d 12,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>1076</v>
+        <v>3730</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>2410</v>
+        <v>177</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81280443</t>
+          <t>81280446</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>S0501-3</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
+          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>3730</v>
+        <v>6487</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>181</v>
+        <v>115</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81272307</t>
+          <t>81200552</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>1-005</t>
+          <t>8228 (кор=12шт)</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500мл с фильтром Оазис термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с прессом термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>1007</v>
+        <v>2497</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
         <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81280446</t>
+          <t>92000033</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>TP011</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>6487</v>
+        <v>927</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81200552</t>
+          <t>81223966</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>8228 (кор=12шт)</t>
+          <t>G-MK1860</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с прессом термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>2497</v>
+        <v>981</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
         <v>0</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81272308</t>
+          <t>81200549</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>1-001-600 / TW05032-1</t>
+          <t>TP076</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Георгин термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>1006</v>
+        <v>927</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
         <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81272301</t>
+          <t>81280444</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>1-011-600/tw05032-1</t>
+          <t>S0501-2</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Клюква термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>993</v>
+        <v>3973</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81272317</t>
+          <t>81280448</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>TW05038</t>
+          <t>S0501-4</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Смородина термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>861</v>
+        <v>7873</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>92000033</t>
+          <t>81223952</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>TP011</t>
+          <t>G-MK15165</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 650 мл "Идзуми" d 12,2 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>927</v>
+        <v>1103</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>0</v>
+        <v>3859</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81223966</t>
+          <t>81223960</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>G-MK1860</t>
+          <t>G-MK1665B</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 650 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>981</v>
+        <v>1100</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
         <v>0</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81200549</t>
+          <t>81280447</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>TP076</t>
+          <t>S0501-3</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>927</v>
+        <v>6637</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81280444</t>
+          <t>81223949</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>G-MK2180</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
+          <t>Чайник 700 мл с фильтром d 14 см h13 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>3973</v>
+        <v>1159</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>18</v>
+        <v>561</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81280448</t>
+          <t>81259197</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>S0501-4</t>
+          <t>D002793</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник 800 мл "Идзуми" d 12,8 см h14,5 см термостекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>7873</v>
+        <v>1093</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81223952</t>
+          <t>81269180</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>G-MK15165</t>
+          <t>TP-096S / G-MK3080C</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл "Идзуми" d 12,2 см h 12,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 800 мл с фильтром дерев. крышка d 13,8 см h12,6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>1103</v>
+        <v>883</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>4496</v>
+        <v>0</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81223960</t>
+          <t>81223967</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>G-MK1665B</t>
+          <t>G-MK1880</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 800 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>1100</v>
+        <v>1040</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
         <v>0</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81280447</t>
+          <t>81223961</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>G-MJS280110</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник кувшин 1,1 л с крышкой и фильтром d 11,1 см h18 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>6637</v>
+        <v>1673</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>109</v>
+        <v>275</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81223949</t>
+          <t>81269704</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>G-MK2180</t>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл с фильтром d 14 см h13 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>1159</v>
+        <v>149.6</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>595</v>
+        <v>3033</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81259197</t>
+          <t>81280384</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>D002793</t>
+          <t>S0068-150</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Чайник 800 мл "Идзуми" d 12,8 см h 14,5 см термостекло P.L.- Barbossa</t>
+          <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>1093</v>
+        <v>237</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81269180</t>
+          <t>81269414</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>TP-096S / G-MK3080C</t>
+          <t>1P02441</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Чайник 800 мл с фильтром дерев. крышка d 13,8 см h12,6 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 195 мл кофейная "Cappuccino Caffe Premio" d 10,3 см h8,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>883</v>
+        <v>206</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>0</v>
+        <v>791</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81223967</t>
+          <t>81269406</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>G-MK1880</t>
+          <t>07с1337</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Чайник 800 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чашка 200 мл "Гламур" стекло d 8,6 см h6,9 см ОСЗ [40]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>1040</v>
+        <v>54</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>0</v>
+        <v>603</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81223961</t>
+          <t>81201309</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>G-MJS280110</t>
+          <t>08с1416</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Чайник кувшин 1,1 л с фильтром d 11,1 см h18 см термостекло P.L. Proff Cuisine</t>
+          <t>Чашка 200 мл "Прага" стекло d 9,2 см h6,4 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>1673</v>
+        <v>54</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>308</v>
+        <v>633</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81269704</t>
+          <t>81280394</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0686</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>149.6</v>
+        <v>397</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>3511</v>
+        <v>476</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81280384</t>
+          <t>81280390</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>S0068-150</t>
+          <t>S0594</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>237</v>
+        <v>273</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>832</v>
+        <v>0</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81269414</t>
+          <t>81280389</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>1P02441</t>
+          <t>S0594</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Чашка 195 мл кофейная "Cappuccino Caffe Premio" d 10,3 см h8,1 см стекло Ocean [6]</t>
+          <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>206</v>
+        <v>273</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>791</v>
+        <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81269406</t>
+          <t>81280386</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>07с1337</t>
+          <t>S0582</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл "Гламур" стекло d 8,6 см h6,9 см ОСЗ [40]</t>
+          <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>54</v>
+        <v>203</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1477</v>
+        <v>886</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81201309</t>
+          <t>81280385</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>08с1416</t>
+          <t>S0068-200</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл "Прага" стекло d 9,2 см h6,4 см ОСЗ [24]</t>
+          <t>Чашка 220 мл кофейная без ручки ZINC Uni Rocks Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>54</v>
+        <v>247</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>1236</v>
+        <v>103</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81280394</t>
+          <t>81280387</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>S0686</t>
+          <t>S0582-1</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
+          <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>397</v>
+        <v>273</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>486</v>
+        <v>731</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81280390</t>
+          <t>81280434</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>S0594</t>
+          <t>S0632</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
+          <t>Чашка 240 мл чайно-кофейная без ручки матовая декор Monkey King Barista d 7,3 см h9 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>273</v>
+        <v>483</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>408</v>
+        <v>1102</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81280389</t>
+          <t>81269413</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>S0594</t>
+          <t>1P02443L</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
+          <t>Чашка 260 мл кофейная "Latte Caffe Premio" d 12,6 см h6,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>0</v>
+        <v>248</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81280386</t>
+          <t>81280391</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>S0582</t>
+          <t>S0594-1</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
+          <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1046</v>
+        <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81280385</t>
+          <t>81269410</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>S0068-200</t>
+          <t>1P02440</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки ZINC Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 355 мл кофейная "Americano Caffe Premio" d 12 см h11,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>247</v>
+        <v>196</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>649</v>
+        <v>375</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81280387</t>
+          <t>81223939</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>S0582-1</t>
+          <t>G-MC5705H-T2</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
+          <t>Чашка 50 мл кофейная Classic Coffee набор 2 шт. d 5,5 см h6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>273</v>
+        <v>408.1</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>947</v>
+        <v>402</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81280434</t>
+          <t>81269412</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>S0632</t>
+          <t>1P02442</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Чашка 240 мл чайно-кофейная без ручки матовая декор Monkey King Barista d 7,3 см h9 см Barbossa [1]</t>
+          <t>Чашка 70 мл кофейная "Espresso Caffe Premio" d 8,4 см h6,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>483</v>
+        <v>146</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1121</v>
+        <v>356</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81269413</t>
+          <t>81280392</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>1P02443L</t>
+          <t>S0657</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Чашка 260 мл кофейная "Latte Caffe Premio" d 12,6 см h6,5 см стекло Ocean [6]</t>
+          <t>Чашка 70 мл кофейная Barista Glass d 5,5/4,9 см h5,1 см темное стекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>251</v>
+        <v>537</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>356</v>
+        <v>578</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81280391</t>
+          <t>81223936</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>S0594-1</t>
+          <t>G-MC2408H-T2</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
+          <t>Чашка 80 мл кофейная Hemisphere Coffee набор 2 шт. d 6,5 см h5,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>223</v>
+        <v>408.1</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>78</v>
+        <v>336</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81269410</t>
+          <t>81223931</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>1P02440</t>
+          <t>G-MC11108-T2</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Чашка 355 мл кофейная "Americano Caffe Premio" d 12 см h11,1 см стекло Ocean [6]</t>
+          <t>Чашка 80 мл кофейная без ручки Neo Classic Coffee набор 2 шт. d 5,5 см h7 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>196</v>
+        <v>696</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>375</v>
+        <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81223939</t>
+          <t>81280383</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>G-MC5705H-T2</t>
+          <t>S0068-90</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Чашка 50 мл кофейная Classic Coffee набор 2 шт. d 5,5 см h6 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>408.1</v>
+        <v>203</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>402</v>
+        <v>785</v>
       </c>
       <c r="J157" s="4"/>
-    </row>
-[...168 lines deleted...]
-      <c r="J162" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>