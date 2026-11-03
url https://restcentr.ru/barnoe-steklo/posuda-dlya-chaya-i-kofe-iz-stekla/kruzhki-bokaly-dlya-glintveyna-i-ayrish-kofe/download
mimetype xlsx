--- v0 (2026-06-13)
+++ v1 (2026-11-03)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 03.11.2026 13:16</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -946,85 +946,85 @@
           <t>81200931</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>08с1405 кор=12</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 200 мл "Глинтвейн" d 7,5 см h14,1 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>97</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1746</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200932</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>10с1561 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 200 мл "Глинтвейн" с гранями d 7 см h13,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>104</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1320</v>
+        <v>768</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201114</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>55341 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 215 мл "Паб" Tempered Glass d 7,5 см h14,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1082,119 +1082,119 @@
           <t>81223953</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>G-MC25526H-T2</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 260 мл набор 2 шт. d 8,4 см h14,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1961</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81201115</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>55861 кор=12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 263 мл "Паб" Tempered Glass d 7,6 см h14,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>139</v>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>884</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269969</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>24с2388</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 290 мл "Латте" d 7,8 см h14,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>142</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1458</v>
+        <v>1240</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269205</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>G3871</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 290 мл Латино Tempered Glass d 7,8 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>