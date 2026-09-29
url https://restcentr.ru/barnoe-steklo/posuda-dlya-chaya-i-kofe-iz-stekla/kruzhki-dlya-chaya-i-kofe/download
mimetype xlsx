--- v0 (2026-06-19)
+++ v1 (2026-09-29)
@@ -2603,51 +2603,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 19.06.2026 20:39</t>
+          <t>Прайс актуален на 29.09.2026 17:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2695,119 +2695,119 @@
           <t>81269415</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1P02471</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки 81269410 / 81269413/ 81269414 "Caffe Premio" d 14,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>159</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>459</v>
+        <v>362</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269411</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1P02472L</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки 81269412 "Espresso Caffe Premio" d 12 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>117</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269157</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>08с1349</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдце для чашки арт. 81269406 "Гламур" стекло d 13,2 см h0,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>41</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>0</v>
+        <v>3449</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223956</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 7,9 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2865,51 +2865,51 @@
           <t>81223955</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>G-MC2408H-T4</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл Hemisphere Coffee прозрачная набор 2 шт. d 6,5 см h4,8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>607.2</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223940</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>G-MC5712H-T2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка 120 мл Classic Coffee прозрачная набор 2 шт. d 6,5 см h7,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2933,51 +2933,51 @@
           <t>81223937</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 8 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>479.6</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81272314</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TW05118</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 150 мл Hemisphere Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3029,125 +3029,125 @@
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200928</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>07с1335 кор=20</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кружка 200 мл прозрачная "Зеленый чай" стекло d 7,3 см h9,1 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1776</v>
+        <v>2656</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223941</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>G-MC5723H-T2</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кружка 230 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h9,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1136</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200934</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>13с1649 ко</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>59</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1125</v>
+        <v>625</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200855</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>J2656/H843</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Маг" стекло Tempered Glass d 7 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3205,187 +3205,187 @@
           <t>81200939</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>N4715 кор=</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Фитнес" стекло Tempered Glass d 7,2 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>75</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1245</v>
+        <v>165</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269809</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>23с2313</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>78</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223942</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>G-MC5727H-T2</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>552.2</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223938</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>G-MC2427H-T2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Hemisphere Coffee прозрачная набор 2 шт. d 10 см h8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>597.3</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81200841</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>07с1334/L4</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>717</v>
+        <v>1968</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223943</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>G-MC5731H-T2</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кружка 310 мл Classic Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3409,51 +3409,51 @@
           <t>81269847</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>23с2354</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>89</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1596</v>
+        <v>1232</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81201247</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>N2699 кор=</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3477,85 +3477,85 @@
           <t>81200940</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>N4717 кор=12</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Фитнес" стекло Tempered Glass d 7,4 см h10,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>95</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>588</v>
+        <v>552</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81200926</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>23с1208 кор=24</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>80</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2628</v>
+        <v>1332</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>92000039</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>DL094 / DC094</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 8,2 см h11,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3579,51 +3579,51 @@
           <t>81272311</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>2-013-350</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 9,1 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>843</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81272302</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>2-013-375</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3749,221 +3749,221 @@
           <t>81201168</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>09с1488  у</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>89</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1422</v>
+        <v>1166</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81269740</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P00341</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кружка 440 мл прозрачная "Stack Noir Caffe Premio" d 9,8 см h9,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>229</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2295</v>
+        <v>1273</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81272303</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>2-015-450/tw05134</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл Classic Coffee прозрачная d 8 см h14,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>909</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81272312</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>2-013-450</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Кружка 475 мл Classic Coffee прозрачная d 10,2 см h12,2 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1151</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81223946</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>G-MC5748H-T2</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Кружка 480 мл Classic Coffee прозрачная набор 2 шт. d 10 см h12 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>660</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>181</v>
+        <v>142</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81200935</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>15с1858 кор=24</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>125</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81200941</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>N4718 кор=12</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Фитнес" стекло Tempered Glass d 7,8 см h10,3 см "Arcoroc" [12]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -4069,105 +4069,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1766</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269704</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>149.6</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>3511</v>
+        <v>3034</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81280384</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>S0068-150</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>237</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>730</v>
+        <v>462</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269414</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>1P02441</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Чашка 195 мл кофейная "Cappuccino Caffe Premio" d 10,3 см h8,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -4191,153 +4191,153 @@
           <t>81269406</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>07с1337</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл "Гламур" стекло d 8,6 см h6,9 см ОСЗ [40]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>54</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1341</v>
+        <v>723</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81201309</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>08с1416</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл "Прага" стекло d 9,2 см h6,4 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>54</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1235</v>
+        <v>743</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81280394</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>S0686</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>397</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81280390</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>S0594</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>273</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>346</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81280389</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>S0594</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4361,221 +4361,221 @@
           <t>81280386</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>S0582</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>203</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1046</v>
+        <v>909</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81280385</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>S0068-200</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки ZINC Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 220 мл кофейная без ручки ZINC Uni Rocks Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>247</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>631</v>
+        <v>144</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81280387</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>S0582-1</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>273</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>922</v>
+        <v>749</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81280434</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>S0632</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Чашка 240 мл чайно-кофейная без ручки матовая декор Monkey King Barista d 7,3 см h9 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>483</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1120</v>
+        <v>1102</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81269413</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>1P02443L</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Чашка 260 мл кофейная "Latte Caffe Premio" d 12,6 см h6,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>251</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>356</v>
+        <v>248</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81280391</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>S0594-1</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>223</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81269410</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>1P02440</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Чашка 355 мл кофейная "Americano Caffe Premio" d 12 см h11,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -4633,119 +4633,119 @@
           <t>81269412</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>1P02442</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Чашка 70 мл кофейная "Espresso Caffe Premio" d 8,4 см h6,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>146</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>513</v>
+        <v>356</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81280392</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>S0657</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Чашка 70 мл кофейная Barista Glass d 5,5/4,9 см h5,1 см темное стекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>537</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81223936</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>G-MC2408H-T2</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Чашка 80 мл кофейная Hemisphere Coffee набор 2 шт. d 6,5 см h5,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>408.1</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81223931</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>G-MC11108-T2</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Чашка 80 мл кофейная без ручки Neo Classic Coffee набор 2 шт. d 5,5 см h7 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4769,40 +4769,40 @@
           <t>81280383</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>S0068-90</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>203</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>797</v>
+        <v>784</v>
       </c>
       <c r="J67" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>