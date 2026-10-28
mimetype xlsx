--- v0 (2026-06-21)
+++ v1 (2026-10-28)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.06.2026 16:28</t>
+          <t>Прайс актуален на 28.10.2026 14:56</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,85 +1111,85 @@
           <t>81269306</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>20020 OZ уп=48шт.</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце к стаканчику для чая Klasik d 10,2 см LAV [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>83</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1973</v>
+        <v>1229</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269310</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ZEN277 уп=48шт.</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце к стаканчику для чая Zen, Demet, Derin, Duru d 13,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>94</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>61</v>
       </c>
       <c r="I7" s="10">
-        <v>1778</v>
+        <v>1712</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269305</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>30020 OPTZ / 30020 OPTH</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 115 мл Klasik Optical d 5,7 см h8,3 см оптический LAV [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
@@ -1312,54 +1312,54 @@
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269311</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>DRN 312 уп=6шт.</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 140 мл Derin d 6см h 9,7 см LAV [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>109</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>70</v>
       </c>
       <c r="I12" s="10">
-        <v>5868</v>
+        <v>5784</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201283</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>62511 кор=6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл "Aida" d 6,5 см h9,5 см "Бейзик" Pasabahce [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1383,51 +1383,51 @@
           <t>81269178</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>G-MC7615H-T2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл с ручкой набор 2 шт. d 6,5 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>506</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269179</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>G-MC7615-T12B</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл термостекло + блюдце бамбук набор 6 шт. d 6,6 см h10 см P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1448,88 +1448,88 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269307</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>DUR306  уп=48шт.</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 155 мл Duru d 6 см h9 см LAV [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>84</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>54</v>
       </c>
       <c r="I16" s="10">
-        <v>8293</v>
+        <v>8004</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269309</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>ZEN313 уп=48шт.</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 155 мл Zen d 6,4 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>109</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>70</v>
       </c>
       <c r="I17" s="10">
-        <v>4782</v>
+        <v>4337</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81201180</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>96308 кор=24</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 160 мл с блюдцем d 6,5 см h9,5 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>