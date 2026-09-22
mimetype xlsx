--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -366,50 +366,51 @@
                                 <Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.jpg"/>
                                 <Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.jpg"/>
                                 <Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.jpg"/>
                                 <Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.jpg"/>
                                 <Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.jpg"/>
                                 <Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.jpg"/>
                                 <Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.jpg"/>
                                 <Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.jpg"/>
                                 <Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.jpg"/>
                                 <Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.jpg"/>
                                 <Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.jpg"/>
                                 <Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.jpg"/>
                                 <Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.jpg"/>
                                 <Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.jpg"/>
                                 <Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.jpg"/>
                                 <Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.jpg"/>
                                 <Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.jpg"/>
                                 <Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.jpg"/>
                                 <Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.jpg"/>
                                 <Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpg"/>
                                 <Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpg"/>
                                 <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.jpg"/>
                                 <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.jpg"/>
                                 <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.jpg"/>
                                 <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.jpg"/>
+                                <Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -6318,50 +6319,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="187" name="Image187"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Image188"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -6635,78 +6668,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J190"/>
+  <dimension ref="A2:J191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 23:14</t>
+          <t>Прайс актуален на 22.09.2026 23:56</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6754,99 +6787,99 @@
           <t>81269957</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>22039</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 150 мл "Bird" 11,5*7,5 см h20,8 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>571</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269956</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>22016</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 195 мл "Stork" 12*7 см h18,3 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>849</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269614</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14933</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 250 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>813</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>2939</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
@@ -6856,153 +6889,153 @@
           <t>81260198</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>28410020006</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>534</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>499</v>
+        <v>367</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269394</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8701</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 270 мл стекло "Monti" d 7,9 см h17,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>641</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>396</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269814</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2349</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 300 мл "Триумф" d 8 см h19 см Milkshake ОСЗ [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>104</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3900</v>
+        <v>3234</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269947</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>22109</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Pinar" d 6,9 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>269</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>5495</v>
+        <v>5433</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201250</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>P1849 /60548</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Киото" Milkshake d 8,1 см h17,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -7026,133 +7059,133 @@
           <t>81269935</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>22031</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 315 мл "Santa" d 4,7/8,9/5 см h12 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>397</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>3374</v>
+        <v>3240</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269999</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1533E11</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Chalice Cocktail "Palette" d 7,7/9 см h11,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>284</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>873</v>
+        <v>837</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269953</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>22160</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 335 мл "Sangria" d 8/8,8 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>449</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>880</v>
+        <v>809</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269610</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14248-1</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл "Basic" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>798</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>2793</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
@@ -7162,119 +7195,119 @@
           <t>81269467</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>4LS13DC12E</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Orient Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>747</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>470</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269473</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>4LS12DC12E</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 340 мл хр. стекло Deco "Rims" d 7,5 см h16,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>801</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>548</v>
+        <v>6</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269933</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>22020</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Havana" d 5,5/8,2 см h12,5 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>394</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>938</v>
+        <v>860</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200111</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>D7623 (кор=24шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Кристалл" Milkshake BarWare d 9,1 см h15,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7366,51 +7399,51 @@
           <t>81200086</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>BQ5110 (кор=36шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл Milkshake BarWare d 8 см h18,1 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>373</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>13986</v>
+        <v>12353</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81261059</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>475676</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл хр. стекло IceCoffee Bar d 7,4 см h20 см Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7434,425 +7467,425 @@
           <t>81269408</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>1P00415</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 355 мл "Alaska soda cup" Milkshake d 8,1 см h19 см Ocean [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>406</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>9007</v>
+        <v>7963</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81201050</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>12615</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 360 мл "Квадро" Milkshake d 8,1 см h19,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>890</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269934</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>22021</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 365 мл "Santiago" d 5,7/7,1 см h19 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>443</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>992</v>
+        <v>976</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269566</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>D15607-1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Rock Optical" d 9,5 см h15,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>507</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1680</v>
+        <v>1614</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269886</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>B17514</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 400 мл "Tiara" d 7,4/7 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>277</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>3883</v>
+        <v>3840</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81260196</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>28409020006</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>608</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>950</v>
+        <v>923</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221531</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>JD-6647</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Optical PC поликарбонат d 7,5 см h19 см Milkshake P.L. [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>517</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81222641</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>JD-6684</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Харикейн Smooth поликарбонат d 8/7,4 см h20,3 см P.L. [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>607</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>700</v>
+        <v>624</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269565</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15606</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Line" d 8,5 см h19,7 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>557</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1263</v>
+        <v>1121</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269604</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D13441</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Milkshake "Кинг Роялти" d 8,5 см h19,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>573</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2262</v>
+        <v>2173</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223954</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>G-MC17245-T2</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Mojito набор 2 шт. d 10 см h15 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1330</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81260197</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>28381020006</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>506</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>649</v>
+        <v>613</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81201052</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>E0530</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 460 мл "Гаваи" Milkshake Arcoroc [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -7910,51 +7943,51 @@
           <t>81260209</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>440437</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 482 мл "Элизия" d 10,1 см h19,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>370</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81201051</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>N6653</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 500 мл "Квадро" Milkshake d 8,7 см h22 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -7992,139 +8025,139 @@
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>162</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269748</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28043020006</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 500 мл хр. стекло TimeLess d 10,3 см h20,8 см RCR [6]</t>
+          <t>Бокал для коктейля 500 мл хр. стекло TimeLess d 10,3 см h20,8 см RCR [4]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>775</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>744</v>
+        <v>713</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269745</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28040020006</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 510 мл хр. стекло Spritz TimeLess d 9,6 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>608</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>8352</v>
+        <v>7829</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81262002</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>26521020506</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 530 мл хр. стекло Alkemist d 9 см 22,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>632</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>580</v>
+        <v>508</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269998</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>1533D19</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл Gin Cocktail "Palette" d 9,7/11,9 см h18,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
@@ -8148,201 +8181,201 @@
           <t>81290292</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>28421020006</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 550 мл хр. стекло TINСTURA LABEL Universum d 9,6/6,4 см h22 см RCR [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>220</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2842</v>
+        <v>2713</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269468</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>4LS12TL20E</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 575 мл хр. стекло Tulip "Rims" d 11 см h18,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1039</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269223</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>Q1257</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 580 мл стекло "Monti" d 10,6 см h18,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>625</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
         <v>44</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269638</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q8707</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 580 мл хр. стекло "Симметрия" Optical d 10,6 см h20,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>649</v>
+        <v>716</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81269421</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>1527D21L</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Connexion" d 10,7 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>362</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1561</v>
+        <v>1280</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269617</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15697</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл "Matt Glass Lidia" d 6,5 см h26,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>478</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>2746</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
@@ -8352,187 +8385,187 @@
           <t>81260190</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>X2606</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 600 мл хр. стекло "Диско" d 10,5/8 см h21,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>498</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>616</v>
+        <v>539</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269110</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>27433020006</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 610 мл хр. стекло Gin Tonic Alkemist d 10,3 см h20,9 см RCR [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>886</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269222</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>P8064</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 620 мл "Party" d 10,9 см h19,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>346</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269921</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>28056020006 / 28059020006</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 650 мл хр. стекло d 7/10,3 см h21 см Ballon Melodia RCR [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>630</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81262000</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>26522020006 / 26522020406</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 660 мл хр. стекло Alkemist d 10,8 см h23,7 см RCR [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>688</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>454</v>
+        <v>393</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81261057</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>118741</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 710 мл хр. стекло GinTonic/Sangria d 11,6 см h17,8 Bar Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8590,153 +8623,153 @@
           <t>81269967</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>60548B</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля/пива 430 мл "Bavaria" d 7,9/6,7 см h21,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>300</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>3900</v>
+        <v>3592</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>71002057</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>PS0348 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7 см h19 см прозрачный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>484</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269531</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF0005</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 460 мл "Череп" Skull d 9 см h8,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>212.3</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1212</v>
+        <v>1152</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269529</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DT07959-2</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Череп" Skull d 7 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>479.6</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1784</v>
+        <v>1745</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81261322</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>25759020006</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского/коктейля 270 мл хр. стекло Enigma d 9,2 см h21 см RCR [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -8754,363 +8787,363 @@
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81201229</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>19с2059 ко</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл "Эдем" d 8,5 см h15,4 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2037</v>
+        <v>3340</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269726</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>1501C05E</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл Мартини стекло "Classic" d 9,1 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>219</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1505</v>
+        <v>1445</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269793</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28057020006</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 120 мл хр. стекло "Nick&amp;Nora" Melodia d 6,6 см h16,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>530</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>235</v>
+        <v>181</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81269962</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>Ut11</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 130 мл "Bayamo" d 8,4 см h16,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>477</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>2045</v>
+        <v>2024</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81269630</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>1501S05</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Classic" d 8,7 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>195</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>595</v>
+        <v>97</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81269932</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>22030</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 135 мл "Sunlight" d 9 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>480</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>2085</v>
+        <v>1914</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269755</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S81MN15</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Bistro "Edelita" d 9,5 см h15 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 135 мл Мартини хр. стекло Бистро "Эделита" d 9,5 см h15 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>247</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>3015</v>
+        <v>2516</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81269727</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>1501S07E</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Classic" d 8,9 см h11,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>187</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>643</v>
+        <v>229</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269927</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>22004</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Dune" d 6,6/7,4 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>480</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>617</v>
+        <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269937</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>22042</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Iris" d 8,4 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>480</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1560</v>
+        <v>911</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81269941</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>22060</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Las Tunas" Protea d 5,2 см h21,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9134,85 +9167,85 @@
           <t>81269936</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>22041</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Lotus" d 9,2 см h16,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>480</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1907</v>
+        <v>1610</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81269938</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>22047</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Mint" d 8,7 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>480</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>516</v>
+        <v>35</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81201228</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>18C2032</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл "Эдем" d 8,4 см h15,5 см ОСЗ [12]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -9236,3814 +9269,3848 @@
           <t>81253320</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>MRGC12</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита d 12 см h19 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>830</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81269732</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>1501M07E</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Маргарита стекло "Classic" d 10,3 см h13 см Ocean [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>225</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1418</v>
+        <v>1382</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81250092</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>WC11</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл Мартини d 10,1 см h16,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>712</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269246</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>Q3702</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 150 мл хр. стекло "Nick&amp;Nora" d 7 см h14,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>678</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81269948</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>22117</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 160 мл "Aster" d 7/7,6 см h17,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>480</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81269471</t>
+          <t>81260214</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>4LS12MN06E</t>
+          <t>440366</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл Мартини хр. стекло "Rims" d 8,7 см h17,3 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 160 мл "Таймлесс" d 8,2 см h15,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>796</v>
+        <v>310</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>630</v>
+        <v>500</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81261074</t>
+          <t>81269471</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>118745</t>
+          <t>4LS12MN06E</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл Мартини хр. стекло Basic Bar d 8,5 см h18 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 160 мл Мартини хр. стекло "Rims" d 8,7 см h17,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>754</v>
+        <v>796</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>5</v>
+        <v>595</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81269794</t>
+          <t>81261074</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118745</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
+          <t>Рюмка коктейльная 160 мл Мартини хр. стекло Basic Bar d 8,5 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>503</v>
+        <v>754</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>181</v>
+        <v>5</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81269931</t>
+          <t>81269794</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>22029</t>
+          <t>28058020006</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 160 мл хр. стекло Melodia d 8,8 см h15,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>480</v>
+        <v>503</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1212</v>
+        <v>181</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81269939</t>
+          <t>81269931</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>22048</t>
+          <t>22029</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>480</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>525</v>
+        <v>923</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81261054</t>
+          <t>81269939</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>111231</t>
+          <t>22048</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>1391</v>
+        <v>480</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>266</v>
+        <v>393</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81269946</t>
+          <t>81261054</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>22093</t>
+          <t>111231</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>477</v>
+        <v>1391</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>3830</v>
+        <v>242</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81269743</t>
+          <t>81269946</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>4LS13SC07E</t>
+          <t>22093</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл хр. стекло "Orient Rims" d 8,9 см h17 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>756</v>
+        <v>477</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>223</v>
+        <v>3569</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81269470</t>
+          <t>81269743</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>4LS12NR06E</t>
+          <t>4LS13SC07E</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл хр. стекло Nick&amp;Nora d 7 см h16,8 см "Rims" Lucaris [6]</t>
+          <t>Рюмка коктейльная 170 мл хр. стекло "Orient Rims" d 8,9 см h17 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>796</v>
+        <v>756</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>657</v>
+        <v>135</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81261067</t>
+          <t>81269470</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>115838</t>
+          <t>4LS12NR06E</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 170 мл хр. стекло Nick&amp;Nora d 7 см h16,8 см "Rims" Lucaris [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>594</v>
+        <v>796</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>15</v>
+        <v>647</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81269952</t>
+          <t>81261067</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>22154</t>
+          <t>115838</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 175 мл Мартини хр. стекло Basic Bar d 10,8 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>450</v>
+        <v>594</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2302</v>
+        <v>9</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81269958</t>
+          <t>81269952</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>Ut4</t>
+          <t>22154</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>476</v>
+        <v>450</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>1731</v>
+        <v>1684</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81269959</t>
+          <t>81269958</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>Ut10</t>
+          <t>Ut4</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>476</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>2171</v>
+        <v>1589</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81269960</t>
+          <t>81269959</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>Ut5</t>
+          <t>Ut10</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>476</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>1909</v>
+        <v>2047</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81269736</t>
+          <t>81269960</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>1521C07E</t>
+          <t>Ut5</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
+          <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>327</v>
+        <v>476</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>0</v>
+        <v>1816</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81269795</t>
+          <t>81269736</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1521C07E</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
+          <t>Рюмка коктейльная 180 мл Мартини Z-Stems "Salsa" d 11 см h17 см Ocean [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>597</v>
+        <v>327</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81260192</t>
+          <t>81269795</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>X2604</t>
+          <t>28059020006</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 180 мл Мартини хр. стекло Melodia d 11,2 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>436</v>
+        <v>597</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>908</v>
+        <v>12</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81269928</t>
+          <t>81260192</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>22015</t>
+          <t>X2604</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>617</v>
+        <v>436</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>978</v>
+        <v>670</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81269930</t>
+          <t>81269928</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>22027</t>
+          <t>22015</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>480</v>
+        <v>617</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1698</v>
+        <v>961</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81200793</t>
+          <t>81269930</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>44410  кор=12</t>
+          <t>22027</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>115</v>
+        <v>480</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>497</v>
+        <v>1590</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81269942</t>
+          <t>81200793</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>22063</t>
+          <t>44410  кор=12</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>449</v>
+        <v>115</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>1482</v>
+        <v>257</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81269929</t>
+          <t>81269942</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>22018</t>
+          <t>22063</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>2088</v>
+        <v>940</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81269945</t>
+          <t>81269929</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>22089</t>
+          <t>22018</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>1060</v>
+        <v>1822</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81269990</t>
+          <t>81269945</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>O0567</t>
+          <t>22089</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Чикаго" d 9,9/7 см h16 см Arcoroc [12]</t>
+          <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>243</v>
+        <v>464</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>779</v>
+        <v>904</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81260099</t>
+          <t>81269990</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>1533K07</t>
+          <t>O0567</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
+          <t>Рюмка коктейльная 200 мл "Чикаго" d 9,9/7 см h16 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>284</v>
+        <v>243</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>3199</v>
+        <v>1161</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81269725</t>
+          <t>81260099</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>1019C07E</t>
+          <t>1533K07</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
+          <t>Рюмка коктейльная 200 мл Nick&amp;Nora Cocktail "Palette" d 6,9 см h16,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>1531</v>
+        <v>3158</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81269926</t>
+          <t>81269725</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>22002</t>
+          <t>1019C07E</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл Мартини стекло "Lexington" d 10 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>480</v>
+        <v>254</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1937</v>
+        <v>1315</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81269224</t>
+          <t>81269926</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>Q1325</t>
+          <t>22002</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини стекло "Monti" d 11,6 см h15,6 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>439</v>
+        <v>480</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>100</v>
+        <v>1665</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81269244</t>
+          <t>81269224</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>P8795</t>
+          <t>Q1325</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини стекло "Бродвей" d 11,5 см h16 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини стекло "Monti" d 11,6 см h15,6 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>484</v>
+        <v>439</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81269187</t>
+          <t>81269244</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>L3678</t>
+          <t>P8795</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини стекло "Бродвей" d 11,5 см h16 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>647</v>
+        <v>484</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81269219</t>
+          <t>81269187</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>N6887</t>
+          <t>L3678</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>436</v>
+        <v>664</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81269746</t>
+          <t>81269219</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N6887</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>643</v>
+        <v>436</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>4161</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81269469</t>
+          <t>81269746</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>4LS12SC07E</t>
+          <t>28041020006</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Rims" d 9 см h13,3 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 210 мл Мартини хр. стекло TimeLess d 10,3 см h18 см RCR [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>756</v>
+        <v>643</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>347</v>
+        <v>4125</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81260191</t>
+          <t>81269469</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>X2600</t>
+          <t>4LS12SC07E</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Rims" d 9 см h13,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>436</v>
+        <v>756</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>908</v>
+        <v>276</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81269976</t>
+          <t>81260191</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>Q7785</t>
+          <t>X2600</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>682</v>
+        <v>436</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>430</v>
+        <v>811</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81269707</t>
+          <t>81269976</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>V1171</t>
+          <t>Q7785</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Симметрия" Optical d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>715</v>
+        <v>682</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>764</v>
+        <v>368</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81269423</t>
+          <t>81269707</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>1527S07</t>
+          <t>V1171</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Симметрия" Optical d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>398</v>
+        <v>715</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>2246</v>
+        <v>606</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81260100</t>
+          <t>81269423</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>1533S07</t>
+          <t>1527S07</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
+          <t>Рюмка коктейльная 215 мл "Connexion" d 9,7 см h14,4 см Ocean [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>300</v>
+        <v>398</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>1163</v>
+        <v>1833</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81201048</t>
+          <t>81260100</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>440061 кор=6</t>
+          <t>1533S07</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Мартини "Энотека" d 11,3 см h17,4 см Pasabahce [6]</t>
+          <t>Рюмка коктейльная 215 мл Coupe Cocktail "Palette" d 10 см h15,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>201</v>
+        <v>300</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81269422</t>
+          <t>81201048</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>1527C07L</t>
+          <t>440061 кор=6</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
+          <t>Рюмка коктейльная 215 мл Мартини "Энотека" d 11,3 см h17,4 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>338</v>
+        <v>194</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>894</v>
+        <v>840</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81269997</t>
+          <t>81269422</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>1533C07</t>
+          <t>1527C07L</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
+          <t>Рюмка коктейльная 215 мл Мартини стекло "Connexion" d 10 см h16,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>300</v>
+        <v>338</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>3217</v>
+        <v>552</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81201303</t>
+          <t>81269997</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>440328</t>
+          <t>1533C07</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини "Элизия" d 8,2 см h17,2 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 220 мл Martini "Palette" d 10,5 см h16 см Ocean [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>339</v>
+        <v>300</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>480</v>
+        <v>3096</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81250093</t>
+          <t>81201303</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>WC115</t>
+          <t>440328</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини d 11,1 см h16,1 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 220 мл Мартини "Элизия" d 8,2 см h17,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>906</v>
+        <v>339</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>79</v>
+        <v>466</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81269530</t>
+          <t>81250093</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WC115</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 220 мл Мартини d 11,1 см h16,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>302.5</v>
+        <v>906</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>1491</v>
+        <v>78</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81269541</t>
+          <t>81269530</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07961-2</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл "ProBar Optical" d 10,4/9,8 см h11,9 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>713</v>
+        <v>302.5</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>2622</v>
+        <v>1448</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81201288</t>
+          <t>81269541</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>440176/b</t>
+          <t>MG07893-SM</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл Мартини d 11,6 см h17,2 см "Таймлесс" Pasabahce [12]</t>
+          <t>Рюмка коктейльная 230 мл "ProBar Optical" d 10,4/9,8 см h11,9 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>132</v>
+        <v>713</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>0</v>
+        <v>2606</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81269479</t>
+          <t>81201288</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440176/b</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 230 мл Мартини хр. стекло "Shanghai Soul" d 11,7 см h18,1 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 230 мл Мартини d 11,6 см h17,2 см "Таймлесс" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>521</v>
+        <v>132</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>434</v>
+        <v>0</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81269536</t>
+          <t>81269479</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>MG07969</t>
+          <t>1LS03MN08E</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 230 мл Мартини хр. стекло "Shanghai Soul" d 11,7 см h18,1 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>352</v>
+        <v>521</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>1950</v>
+        <v>363</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81269535</t>
+          <t>81269536</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07969</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 10,5 см h13 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>689</v>
+        <v>352</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>1071</v>
+        <v>1929</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81269540</t>
+          <t>81269535</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG07967</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 9,5 см h15,7 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 10,5 см h13 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>737</v>
+        <v>689</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>1456</v>
+        <v>735</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81200953</t>
+          <t>81269540</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>44787 кор=12</t>
+          <t>MG07893</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 250 мл "ProBar Optical" d 9,5 см h15,7 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>129</v>
+        <v>737</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>253</v>
+        <v>1267</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81201273</t>
+          <t>81200953</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>79923</t>
+          <t>44787 кор=12</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>653</v>
+        <v>133</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>462</v>
+        <v>339</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81259043</t>
+          <t>81201273</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>MG265</t>
+          <t>79923</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 250 мл Маргарита "Элеганс" Tempered Glass d 11,9 см h15,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>1038</v>
+        <v>653</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>343</v>
+        <v>462</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81259042</t>
+          <t>81259043</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>MG700</t>
+          <t>MG265</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Мартини d 12 см h16 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 250 мл Маргарита d 10,4 см h14 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>1053</v>
+        <v>1038</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>519</v>
+        <v>266</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81259017</t>
+          <t>81259042</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>WC125C</t>
+          <t>MG700</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Мартини d 13 см h17,5 см нерж. цвет медь комбин. ножка P.L. </t>
+          <t>Рюмка коктейльная 250 мл Мартини d 12 см h16 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>3011</v>
+        <v>1053</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>0</v>
+        <v>506</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81259016</t>
+          <t>81259017</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>WC125S</t>
+          <t>WC125C</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл Мартини d 13,3 см h17,4 см нерж. комбин. ножка P.L. </t>
+          <t>Рюмка коктейльная 250 мл Мартини d 13 см h17,5 см нерж. цвет медь комбин. ножка P.L. </t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>2831</v>
+        <v>3011</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81280132</t>
+          <t>81259016</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WC125S</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
+          <t>Рюмка коктейльная 250 мл Мартини d 13,3 см h17,4 см нерж. комбин. ножка P.L. </t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>943</v>
+        <v>2831</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>2085</v>
+        <v>98</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81269466</t>
+          <t>81280132</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>4LS13LT09E</t>
+          <t>IC15504</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Orient Rims" d 8,8 см h11,2 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 250 мл хр. стекло "Moet Chandon" d 10 см h14,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>747</v>
+        <v>943</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>406</v>
+        <v>1988</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81269472</t>
+          <t>81269466</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>4LS12LT09E</t>
+          <t>4LS13LT09E</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Rims" d 8,8 см h11,2 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Orient Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>851</v>
+        <v>747</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>316</v>
+        <v>275</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81201302</t>
+          <t>81269472</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>440236</t>
+          <t>4LS12LT09E</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 255 мл "Таймлесс" d 10,8 см h15,7 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 250 мл хр. стекло Lotus "Rims" d 8,8 см h11,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>127</v>
+        <v>851</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81261068</t>
+          <t>81201302</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>115840</t>
+          <t>440236</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 255 мл "Таймлесс" d 10,8 см h15,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>1346</v>
+        <v>310</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>0</v>
+        <v>408</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81200951</t>
+          <t>81261068</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>44136 кор=12</t>
+          <t>115840</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 259 мл хр. стекло Basic Bar d 10 см h13 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>104</v>
+        <v>1346</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81260208</t>
+          <t>81200951</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>440436</t>
+          <t>44136 кор=12</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
+          <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>316</v>
+        <v>103</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>518</v>
+        <v>1038</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81269682</t>
+          <t>81260208</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440436</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 270 мл "Zie Optical" d 10,3/9 см h16,5 см оптические грани P.L. [4]</t>
+          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>657</v>
+        <v>316</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>1669</v>
+        <v>332</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81269225</t>
+          <t>81269682</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>Q4027</t>
+          <t>MT08064</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 270 мл Мартини "West Loop" d 11,3 см h16,8 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 270 мл "Zie Optical" d 10,3/9 см h16,5 см оптические грани P.L. [4]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>481</v>
+        <v>657</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>232</v>
+        <v>1210</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81261079</t>
+          <t>81269225</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>109398</t>
+          <t>Q4027</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 270 мл Мартини "West Loop" d 11,3 см h16,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>1086</v>
+        <v>481</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>300</v>
+        <v>232</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81261085</t>
+          <t>81261079</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>185534</t>
+          <t>109398</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 275 мл Мартини хр. стекло Mondial d 10,4 см h17 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>670</v>
+        <v>1086</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>39</v>
+        <v>292</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81222536</t>
+          <t>81261085</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>185534</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл "Flute" d 6,5/5,1 см h25,2 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Рюмка коктейльная 275 мл Мартини хр. стекло Mondial d 10,4 см h17 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>1873</v>
+        <v>670</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>97</v>
+        <v>3</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81269730</t>
+          <t>81222536</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>1015M12L</t>
+          <t>MUGS0040-CP SUB</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
+          <t>Рюмка коктейльная 280 мл "Flute" d 6,5/5,1 см h25,2 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>325</v>
+        <v>1873</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>2480</v>
+        <v>97</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81269600</t>
+          <t>81269730</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1015M12L</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл Мартини "Abyss" декор d 11,5 см h18,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 280 мл Маргарита стекло "Madison" d 11,4 см h19,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>356.4</v>
+        <v>325</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>2681</v>
+        <v>2323</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81260038</t>
+          <t>81269600</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>111219</t>
+          <t>D11746KH</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 280 мл Мартини "Abyss" декор d 11,5 см h18,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>1208</v>
+        <v>356.4</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>104</v>
+        <v>2677</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81269424</t>
+          <t>81260038</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>1015C10E</t>
+          <t>111219</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
+          <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>306</v>
+        <v>1208</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>375</v>
+        <v>92</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81269624</t>
+          <t>81269424</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1015C10E</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
+          <t>Рюмка коктейльная 285 мл Мартини стекло "Madison" d 12 см h19,2 см Ocean [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>217</v>
+        <v>306</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>1093</v>
+        <v>290</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81250091</t>
+          <t>81269624</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>WC12</t>
+          <t>LV-MIS581XZ</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 300 мл Мартини d 11,7 см h18 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>731</v>
+        <v>217</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>90</v>
+        <v>1069</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81201088</t>
+          <t>81250091</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>N4594/N6831/62449</t>
+          <t>WC12</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 300 мл Мартини d 11,7 см h18 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>614</v>
+        <v>731</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>231</v>
+        <v>88</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81261055</t>
+          <t>81201088</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>111234</t>
+          <t>N4594/N6831/62449</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>1024</v>
+        <v>614</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81269690</t>
+          <t>81261055</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>111234</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл "Optical" d 10,6 см h17,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>487</v>
+        <v>1024</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
         <v>0</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81222500</t>
+          <t>81269690</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>GW-CPGS0013 SUB</t>
+          <t>DAA230088</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 320 мл "Optical" d 10,6 см h17,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>773</v>
+        <v>487</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>401</v>
+        <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81269613</t>
+          <t>81222500</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CPGS0013 SUB</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Мартини "Basic" P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>2975</v>
+        <v>401</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81222644</t>
+          <t>81269613</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D14932</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
+          <t>Рюмка коктейльная 320 мл Мартини "Basic" P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>483</v>
+        <v>837</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>427</v>
+        <v>2975</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81269744</t>
+          <t>81222644</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>4LS13CU12E</t>
+          <t>JD-6656</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл хр. стекло "Orient Rims" d 9,5 см h15,9 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>1037</v>
+        <v>483</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>403</v>
+        <v>427</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81201097</t>
+          <t>81269744</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>D6140/N6815 к=12/6</t>
+          <t>4LS13CU12E</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 320 мл хр. стекло "Orient Rims" d 9,5 см h15,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>620</v>
+        <v>1037</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1822</v>
+        <v>309</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81269951</t>
+          <t>81201097</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>22133</t>
+          <t>D6140/N6815 к=12/6</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>864</v>
+        <v>620</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>356</v>
+        <v>1528</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81222643</t>
+          <t>81269951</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>22133</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
+          <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>517</v>
+        <v>864</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81241121</t>
+          <t>81222643</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6683</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл d 10,1/7,8 см h13,5 см нерж. P.L. Hotelware</t>
+          <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>1403</v>
+        <v>517</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>0</v>
+        <v>337</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81269537</t>
+          <t>81241121</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IC 999</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 350 мл d 10,1/7,8 см h13,5 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>386.1</v>
+        <v>1403</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>2713</v>
+        <v>0</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81269004</t>
+          <t>81269537</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>25343020006</t>
+          <t>MT07969</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
+          <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>708</v>
+        <v>386.1</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>114</v>
+        <v>2698</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81201304</t>
+          <t>81269004</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>N8214</t>
+          <t>25343020006</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
+          <t>Рюмка коктейльная 350 мл Мартини хр. стекло Invino d 12,3 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>446</v>
+        <v>708</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81269474</t>
+          <t>81201304</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>4LS12CU12E</t>
+          <t>N8214</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 350 мл хр. стекло "Rims" d 9,3 см h16 см Lucaris [6]</t>
+          <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>1037</v>
+        <v>446</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>637</v>
+        <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81269949</t>
+          <t>81269474</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>22131</t>
+          <t>4LS12CU12E</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 350 мл хр. стекло "Rims" d 9,3 см h16 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>864</v>
+        <v>1037</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>314</v>
+        <v>639</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81269944</t>
+          <t>81269949</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>22074</t>
+          <t>22131</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>864</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>362</v>
+        <v>273</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81269950</t>
+          <t>81269944</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>22132</t>
+          <t>22074</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>864</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>270</v>
+        <v>359</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81261220</t>
+          <t>81269950</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>113755</t>
+          <t>22132</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл Мартини хр. стекло Pure (Belfesta) d 11,4 см h18 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>1070</v>
+        <v>864</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>2</v>
+        <v>266</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81222499</t>
+          <t>81261220</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>GW-CPGS0014 SUB</t>
+          <t>113755</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 365 мл Мартини хр. стекло Pure (Belfesta) d 11,4 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>1237</v>
+        <v>1070</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>704</v>
+        <v>2</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81269943</t>
+          <t>81222499</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>22071</t>
+          <t>GW-CPGS0014 SUB</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>449</v>
+        <v>1237</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>2010</v>
+        <v>704</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81259044</t>
+          <t>81269943</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>MG693</t>
+          <t>22071</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 450 мл d 11,6/10,4 см h16,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1099</v>
+        <v>449</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>0</v>
+        <v>1929</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81269608</t>
+          <t>81259044</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG693</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
+          <t>Рюмка коктейльная 450 мл d 11,6/10,4 см h16,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>441.1</v>
+        <v>1099</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>2645</v>
+        <v>0</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81201047</t>
+          <t>81269608</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>44668</t>
+          <t>D11591S</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 455 мл Маргарита "Энотека" d 11,5 см h20,1 см Pasabahce [6]</t>
+          <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>105</v>
+        <v>441.1</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>0</v>
+        <v>2645</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81222535</t>
+          <t>81201047</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>44668</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 500 мл "Versailles" d 9,5/7,5 см h21 см нерж. с рисунком медный цвет B'Guys P.L.</t>
+          <t>Рюмка коктейльная 455 мл Маргарита "Энотека" d 11,5 см h20,1 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>2137</v>
+        <v>105</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81259040</t>
+          <t>81222535</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>MG743</t>
+          <t>MUGS0043-CP SUB</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 500 мл d 9,3/7,5 см h21 см нерж. P.L. Proff Cuisine</t>
+          <t>Рюмка коктейльная 500 мл "Versailles" d 9,5/7,5 см h21 см нерж. с рисунком медный цвет B'Guys P.L.</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>1181</v>
+        <v>2137</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>580</v>
+        <v>116</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81222533</t>
+          <t>81259040</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MG743</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 530 мл "Wine" d 9,5/7,5 см h21 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Рюмка коктейльная 500 мл d 9,3/7,5 см h21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>1753</v>
+        <v>1181</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>116</v>
+        <v>571</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81261058</t>
+          <t>81222533</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>111220</t>
+          <t>MUGS0012-CP SUB</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
+          <t>Рюмка коктейльная 530 мл "Wine" d 9,5/7,5 см h21 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>929</v>
+        <v>1753</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81269731</t>
+          <t>81261058</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>1501C03E</t>
+          <t>111220</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
+          <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>218</v>
+        <v>929</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>1810</v>
+        <v>254</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81269871</t>
+          <t>81269731</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1501C03E</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Чикито" Tempered Cocktail d 8,2 см h5,9 см Arcoroc [6]</t>
+          <t>Рюмка коктейльная 90 мл "Classic" d 8,2 см h12,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>319</v>
+        <v>1785</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81269954</t>
+          <t>81269871</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>22156</t>
+          <t>J4764</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
+          <t>Стакан Олд Фэшн 200 мл "Чикито" Tempered Cocktail d 8,2 см h5,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>5033</v>
+        <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81269955</t>
+          <t>81269954</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>22164</t>
+          <t>22156</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>400</v>
+        <v>242</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>2054</v>
+        <v>4675</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
+          <t>81269955</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="inlineStr">
+        <is>
+          <t>22164</t>
+        </is>
+      </c>
+      <c r="E190" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G190" s="9">
+        <v>400</v>
+      </c>
+      <c r="H190" s="9">
+        <v/>
+      </c>
+      <c r="I190" s="10">
+        <v>1999</v>
+      </c>
+      <c r="J190" s="4"/>
+    </row>
+    <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="4"/>
+      <c r="B191" s="5"/>
+      <c r="C191" s="6" t="inlineStr">
+        <is>
           <t>81269940</t>
         </is>
       </c>
-      <c r="D190" s="7" t="inlineStr">
+      <c r="D191" s="7" t="inlineStr">
         <is>
           <t>22055</t>
         </is>
       </c>
-      <c r="E190" s="8" t="inlineStr">
+      <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл "Cuba" d 7,7/8,9 см h13 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
-      <c r="F190" s="7" t="inlineStr">
+      <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="G190" s="9">
+      <c r="G191" s="9">
         <v>336</v>
       </c>
-      <c r="H190" s="9">
-[...5 lines deleted...]
-      <c r="J190" s="4"/>
+      <c r="H191" s="9">
+        <v/>
+      </c>
+      <c r="I191" s="10">
+        <v>2020</v>
+      </c>
+      <c r="J191" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>