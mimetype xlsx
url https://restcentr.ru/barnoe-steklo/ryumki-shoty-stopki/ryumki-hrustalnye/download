--- v0 (2026-06-13)
+++ v1 (2026-10-24)
@@ -1514,51 +1514,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:12</t>
+          <t>Прайс актуален на 24.10.2026 10:12</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1606,323 +1606,323 @@
           <t>81262093</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>25604020106 / 25604020306</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Рюмка 50 мл хр. стекло Melodia d 5,2 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>485</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1489</v>
+        <v>784</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81262091</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>25608020006 / 25608020306</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Рюмка 60 мл хр. стекло Opera d 5 см h13 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>450</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>292</v>
       </c>
       <c r="I7" s="10">
-        <v>1906</v>
+        <v>1725</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201064</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>E5358/V5794</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло "Каберне" d 5 см h13,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>470</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I8" s="10">
-        <v>2146</v>
+        <v>2061</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81260049</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>138260</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло Mondial d 5,2 см h13,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>621</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>760</v>
+        <v>106</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269792</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8211</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 100 мл хр. стекло "Спиритс" d 6,4 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>559</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>669</v>
+        <v>318</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269481</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS03GP04E</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 110 мл хр. стекло "Shanghai Soul" d 5,3 см h19,2 см Lucaris [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>478</v>
+        <v>522</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>685</v>
+        <v>1595</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81261063</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>111232</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 113 мл хр. стекло Bar Special d 5,8 см h19 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>929</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>603</v>
       </c>
       <c r="I12" s="10">
-        <v>576</v>
+        <v>462</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201074</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>E5210</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 120 мл хр. стекло "Оупен Ап Спиритс" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>384</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269762</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99GP10</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для граппы 125 мл "Classic" хр. стекло Bistro d 4,5/5,3 см h19,3 см "Edelita" P.L.  [6]</t>
+          <t>Рюмка для граппы 125 мл "Классик" хр. стекло Бистро d 4,5/5,3 см h19,3 см "Эделита" P.L.  [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>268</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>3233</v>
+        <v>2548</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81261208</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>121175</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 167 мл хр. стекло La Rose d 7,7 см h31 см Schott Zwiesel (Z)</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1946,51 +1946,51 @@
           <t>81201082</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>U1062</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 200 мл хр. стекло "Оупен Ап Спиритс" d 7 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>944</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>271</v>
+        <v>230</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81262073</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>45538020006</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 70 мл хр. стекло Invino d 7 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -2028,139 +2028,139 @@
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>808</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269480</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LS03LQ03E</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Shanghai Soul" d 5,3 см h17 см Lucaris [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>424</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>318</v>
       </c>
       <c r="I19" s="10">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269403</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N8212</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло "Спиритс" d 6 см h20 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>573</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>735</v>
+        <v>596</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81262072</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>25349020006</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 100 мл хр. стекло Invino d 5 см h17,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>505</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I21" s="10">
-        <v>1415</v>
+        <v>1367</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81263331</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>25983020006</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 110 мл хр. стекло TimeLess d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -2218,255 +2218,255 @@
           <t>81201059</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>14798/ X2036</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 130 мл хр. стекло "Каберне" d 5,5 см h15,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>428</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1230</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81262032</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>25968020206</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 80 мл хр. стекло Adagio d 6,5 см h17 см RCR [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>449</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>570</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269749</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S99LQ08</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Рюмка для ликера 80 мл хр. стекло Bistro "Edelita" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
+          <t>Рюмка для ликера 80 мл хр. стекло Бистро "Эделита" d 4,5 см h16,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>277</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1209</v>
+        <v>759</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81260037</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>572702</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стопка 40 мл хр. стекло Paris d 3,8 см h7,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>547</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240990</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>25977020006</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>335</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>217</v>
       </c>
       <c r="I28" s="10">
-        <v>6909</v>
+        <v>6891</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81262103</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>25982020106</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Opera d 5 см h6,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>354</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>304</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81261231</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>145046</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стопка 74 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>800</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>520</v>
       </c>
       <c r="I30" s="10">
-        <v>1509</v>
+        <v>1497</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81261049</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>128092</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стопка 75 мл хр. стекло Banquet d 4,7 см h6,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -2487,111 +2487,111 @@
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81262038</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>26686020006</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>292</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>189</v>
       </c>
       <c r="I32" s="10">
-        <v>1234</v>
+        <v>1198</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81262096</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>25878020106</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стопка 90 мл хр. стекло TimeLess d 5,2 см h6,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>603</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1846</v>
+        <v>1518</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81261090</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>112843</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стопка 94 мл хр. стекло Pure (Belfesta) d 4,7 см h9,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>513</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>