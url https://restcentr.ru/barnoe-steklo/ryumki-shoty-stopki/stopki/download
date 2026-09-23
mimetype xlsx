--- v0 (2026-06-08)
+++ v1 (2026-09-23)
@@ -2042,51 +2042,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 04:33</t>
+          <t>Прайс актуален на 23.09.2026 11:57</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2134,133 +2134,133 @@
           <t>81200849</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>07с1311 кор=48</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 100 мл "Шамбор" d 6 см h7,4 см ОСЗ [48]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>19</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>446</v>
+        <v>105</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200963</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>52734 кор=24</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стопка 30 мл "Касабланка" d 4,8 см h5,5 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>54</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2701</v>
+        <v>6433</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201148</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>21554/V8248</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стопка 35 мл "Хот шот" d 4,4 см h7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>177</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2320</v>
+        <v>2224</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222638</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6613</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стопка 35 мл Facets поликарбонат d 4,3/2,9 см h4,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>173</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>1382</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
@@ -2270,133 +2270,133 @@
           <t>81200807</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>52174 кор=24</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стопка 40 мл "Бостон Шот" d 4,1 см h7 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>45</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5416</v>
+        <v>7621</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200867</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>06с998 кор=96</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стопка 40 мл "Джим Бим" d 5,3 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>15</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>372</v>
+        <v>9130</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81260037</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>572702</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стопка 40 мл хр. стекло Paris d 3,8 см h7,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>547</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81233019</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-01</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стопка 45 мл "Виски Сервис" d 4,9 см h6 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>53</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
@@ -2440,153 +2440,153 @@
           <t>81201232</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>03с763</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Винная" d 5,3 см h6 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>13</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200836</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>02с1022(уп 96шт.) ОС</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Гладкая" d 4,8/4 см h6,8 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>16</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>5072</v>
+        <v>1830</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81201206</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>886</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Глория" d 5,2 см h5,3 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>15</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>4706</v>
+        <v>4418</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200845</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>05с1241</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Кристал" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>15</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>7664</v>
+        <v>11209</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81201277</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>05с1263 (96шт) ОСЗ</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Лабиринт" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -2604,125 +2604,125 @@
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269813</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>23с2348</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Мистерия" d 4,5 см h6 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>4092</v>
+        <v>11150</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200854</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>H5160/L0035 кор=24</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Москва" (Тюльпан, Бостон Шот) d 5 см h9 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>38</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>14442</v>
+        <v>18930</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81201165</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>05с1250 (96 шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Ода" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>15</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>17758</v>
+        <v>20054</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81201160</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>42194 кор=12</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Паб" d 5,3 см h7,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -2780,119 +2780,119 @@
           <t>81201163</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>03с850 (уп</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Стиль" d 5 см h5,5 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>14</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2909</v>
+        <v>1933</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81201222</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>07с1088</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Тюльпан" d 5,5 см h9 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>11204</v>
+        <v>17668</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81260120</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>O0569</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Чикаго" d 4,5 см h6,8 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>64</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>3055</v>
+        <v>2515</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81201176</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>18с2010 кор=96</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стопка 50 мл "Эллипсо" d 5 см h5,4 см ОСЗ [96]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
@@ -2910,105 +2910,105 @@
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81201044</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>52194 кор=12</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стопка 55 мл "Бостон Шот" d 5 см h8,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1584</v>
+        <v>1290</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269499</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3060</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл "Snow Queen" d 5 см h8,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>117</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>8660</v>
+        <v>6967</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269815</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>07с1140</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл "Гладкая" высокая d 4,2 см h10,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>22</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -3154,51 +3154,51 @@
           <t>81269323</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>52780</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл "Таймлесс" d 4,8 см h6,1 см Pasabahce [24]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>92</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1968</v>
+        <v>1709</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200851</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>E5456/N5364 кор=12</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл "Трек" d 5,1 см h6,1 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3222,51 +3222,51 @@
           <t>81201305</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>520242</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл "Элизия" d 4,5 см h6,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>100</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2848</v>
+        <v>2726</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>01080906</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>72388</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл с ручкой "Исланд" d 3,6 см h10,1 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3290,85 +3290,85 @@
           <t>81240990</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>25977020006</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>335</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>6921</v>
+        <v>6891</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81262103</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>25982020106</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Opera d 5 см h6,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>354</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>310</v>
+        <v>25</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81200827</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>J3286 кор=12</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стопка 70 мл "Исланд" d 3,8 см h10,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3386,125 +3386,125 @@
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81200872</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>L2891 кор=</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стопка 70 мл "Нью-Йорк" d 4 см h10,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>450</v>
+        <v>2722</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81261231</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>145046</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стопка 74 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>800</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1509</v>
+        <v>1503</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81222640</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>JD-6604</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стопка 75 мл "Хот шот" Smooth поликарбонат d 5,5/3,6 см h10,1 см P.L. [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>273</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2819</v>
+        <v>2807</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81261049</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>128092</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стопка 75 мл хр. стекло Banquet d 4,7 см h6,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -3528,133 +3528,133 @@
           <t>81262038</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>26686020006</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стопка 80 мл хр. стекло Melodia d 5,3 см h6 см RCR [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>292</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1240</v>
+        <v>1216</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81262096</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>25878020106</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стопка 90 мл хр. стекло TimeLess d 5,2 см h6,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>603</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1930</v>
+        <v>1591</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81261090</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>112843</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стопка 94 мл хр. стекло Pure (Belfesta) d 4,7 см h9,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>513</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269603</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11809C</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Стопка кружка шот 55 мл Optical d 5 см h5,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>94.6</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">