--- v0 (2026-06-04)
+++ v1 (2026-10-25)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 05:25</t>
+          <t>Прайс актуален на 25.10.2026 20:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1501,669 +1501,669 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81243082</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JD-6672</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 150 мл Optical PC поликарбонат d 5,7 см h14 см P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>287</v>
+        <v>332</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>211</v>
+        <v>499</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221530</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6655</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 270 мл Smooth поликарбонат d 7 см h21,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>503</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221531</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JD-6647</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Optical PC поликарбонат d 7,5 см h19 см Milkshake P.L. [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>517</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>336</v>
       </c>
       <c r="I8" s="10">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222641</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JD-6684</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 430 мл Харикейн Smooth поликарбонат d 8/7,4 см h20,3 см P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>607</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>717</v>
+        <v>624</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222642</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JD-6642</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 330 мл Smooth поликарбонат d 7,7/5,5 см h17,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>397</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>668</v>
+        <v>628</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81243081</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JD-6654</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл Smooth поликарбонат d 5 см h20,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>387</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>198</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222549</t>
+          <t>81243083</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6668</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф Smooth поликарбонат с крышкой d 7,5/10 см h27 см P.L. [1]</t>
+          <t>Креманка 230 мл поликарбонат d 10,3 см h7,7 см P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>773</v>
+        <v>413</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1005</v>
+        <v>229</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222648</t>
+          <t>81222645</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6639</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1,15 л Караф Smooth поликарбонат с крышкой d 6,3/9,3 см h27 см P.L. [1]</t>
+          <t>Кружка для пива 510 мл Optical PC поликарбонат d 7,9/7,7 см h16 см P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1079</v>
+        <v>1057</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>342</v>
+        <v>118</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81243083</t>
+          <t>90001012</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>JD-6668</t>
+          <t>JQ-B082</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Креманка 230 мл поликарбонат d 10,3 см h7,7 см P.L. [1]</t>
+          <t>Кувшин  0,9 л Optical PC поликарбонат без крышки d 10,3 см h15 см P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>413</v>
+        <v>573</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>229</v>
+        <v>146</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222645</t>
+          <t>81222549</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PI456</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Кружка для пива 510 мл Optical PC поликарбонат d 7,9/7,7 см h16 см P.L. [1]</t>
+          <t>Кувшин 1 л графин Караф Smooth поликарбонат с крышкой d 7,5/10 см h27 см P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1057</v>
+        <v>773</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>119</v>
+        <v>892</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>90001012</t>
+          <t>81222648</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>JQ-B082</t>
+          <t>JD-6216</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Кувшин  0,9 л Optical PC поликарбонат без крышки d 10,3 см h15 см P.L. [1]</t>
+          <t>Кувшин 1,15 л графин Караф Smooth поликарбонат с крышкой d 6,3/9,3 см h27 см P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>573</v>
+        <v>1079</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>213</v>
+        <v>340</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222646</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JD-6215</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,3 л Facets поликарбонат без крышки d 12,5/9 см h18,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>807</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>900010594</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JD-6214 / JW-602 /JQ-B081</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,4 л Optical PC поликарбонат без крышки d 11,5 см h17,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>673</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81243084</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JD-6211</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,5 л Smooth поликарбонат с крышкой d 10,2 см h19,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1073</v>
+        <v>1146</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>479</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>90001013</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-6213/коробка 18 шт</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,8 л Optical PC поликарбонат без крышки d 12,8 см h17,5 см P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>673</v>
+        <v>907</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>39</v>
+        <v>173</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222644</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6656</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл Мартини Smooth поликарбонат d 11,7/7,4 см h16,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>483</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>427</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222643</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6683</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 340 мл Маргарита Smooth поликарбонат d 11,6/8,2 см h17,2 см P.L. [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>517</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>337</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222639</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6614</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 130 мл Facets поликарбонат d 6,3/4,4 см h7,1 см P.L. [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>253</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>164</v>
       </c>
       <c r="I23" s="10">
         <v>1425</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>94000003</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JD-6617</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл Facets поликарбонат d 7,8 см h8,7 см P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>297</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2537</v>
+        <v>2327</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81243078</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JD-6685</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 190 мл Pimply поликарбонат фиолетовый d 7,3 см h7,8 см P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2187,210 +2187,210 @@
           <t>98000003</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JD-6628</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 260 мл Facets поликарбонат d 7,5 см h11,4 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>347</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1309</v>
+        <v>1240</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81243079</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JD-6686</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Pimply поликарбонат d 7,6 см h9,8 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>268</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>248</v>
+        <v>202</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81243080</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JD-6630</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл Facets поликарбонат d 8 см h14,3 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>339</v>
+        <v>639</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81243077</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>JD-6631</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 580 мл Facets поликарбонат d 8,9 см h16 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>513</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>826</v>
+        <v>575</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222638</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6613</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стопка 35 мл Facets поликарбонат d 4,3/2,9 см h4,9 см P.L. [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>173</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>112</v>
       </c>
       <c r="I30" s="10">
-        <v>1382</v>
+        <v>1381</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81222640</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>JD-6604</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стопка 75 мл "Хот шот" Smooth поликарбонат d 5,5/3,6 см h10,1 см P.L. [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>273</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>177</v>
       </c>
       <c r="I31" s="10">
-        <v>2819</v>
+        <v>2806</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>