--- v0 (2026-06-07)
+++ v1 (2026-10-21)
@@ -5507,51 +5507,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 21:27</t>
+          <t>Прайс актуален на 22.10.2026 00:40</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5633,51 +5633,51 @@
           <t>30000313</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TIKI0001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,5 см h15 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1103</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000332</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TIKI0028</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,8 см h16 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -5701,51 +5701,51 @@
           <t>30000314</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TIKI0002</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 6,6 см h17,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1089</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>73024172</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ZF170327370 aqua (кор=24ш</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,2 см h15,2 см Аква стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5837,425 +5837,425 @@
           <t>30000324</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TIKI0016</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,3 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1347</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>30000338</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TIKI0047</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,6 см h16,5 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1237</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>30000331</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TIKI0027</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,9 см h16,3 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1143</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>30000337</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TIKI0046</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 8,1 см h16 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1373</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>30000323</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>TIKI0015</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 6,2 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1157</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222473</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0068 SUB</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 9,4 см h9,7 см желто-коричневый керамика B'Guys P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1397</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>908</v>
       </c>
       <c r="I18" s="10">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>30000315</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TIKI0003</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,3 см h18 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1237</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>30000320</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TIKI0009</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 8,2 см h17 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1087</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>706</v>
       </c>
       <c r="I20" s="10">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>30000327</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TIKI0022</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 10,2 см h9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1173</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I21" s="10">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222449</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0155/GTK 014-29 KL</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см серый стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>593</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>385</v>
       </c>
       <c r="I22" s="10">
-        <v>2990</v>
+        <v>2989</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>30000336</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TIKI0045</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 6 см h21 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1637</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>30000335</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TIKI0031</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7 см h17 см серый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1317</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>73024179</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>ZF170327343 aqua (к=24шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7,4 см h17,5 см Аква стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6347,119 +6347,119 @@
           <t>30000321</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TIKI0010</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,1 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1327</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222455</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>CR.09.0184/TIO360 KLP</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,8 см h14,9 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1537</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>30000340</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TIKI0050</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 8,2 см h18 см керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1637</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>30000333</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>TIKI0029</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 12,2 см h19,5 см красный керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -6480,544 +6480,544 @@
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>30000319</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>TIKI0008</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,1 см h20 см желтый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1587</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>1031</v>
       </c>
       <c r="I32" s="10">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>30000341</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TIKI0051</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,8 см h17,9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1513</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81222475</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0079 SUB</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 9 см h12,7 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1203</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>781</v>
       </c>
       <c r="I34" s="10">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81222478</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>TIKI0080 SUB</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 570 мл "Тики" Cocktails d 7,3 см h16,6 см белый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1453</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>944</v>
       </c>
       <c r="I35" s="10">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>30000329</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>TIKI0025</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 590 мл "Тики" d 7,5 см h17,5 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1273</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>30000325</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>TIKI0017</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 10 см h11 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1071</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>696</v>
       </c>
       <c r="I37" s="10">
         <v>69</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>30000322</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>TIKI0013</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 11 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1327</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>30000328</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>TIKI0024</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 9 см h17,4 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1273</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I39" s="10">
         <v>231</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222454</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0183/TIKI366 KLP</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 640 мл "Тики" d 10,5 см h13,6 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1637</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>1064</v>
       </c>
       <c r="I40" s="10">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>30000339</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>TIKI0049</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 10,5 см h15,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1637</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>30000330</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>TIKI0026</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 9,2 см h17,7 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1317</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>236</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81222453</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR09.0182/TIKI148 KLP</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" 12,9*9,9 см h16,7 см желтый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1573</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81222456</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0185/TIO359 KLP</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" 11,5*7,5 см h16,5 см корич. керамика B'Guys P.L. Barbossa</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1753</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>30000334</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>TIKI0030</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" d 10 см h20,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1327</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>862</v>
       </c>
       <c r="I45" s="10">
         <v>199</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81269578</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D13750S</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 125 мл фиолетовый d 5,8 см h18,8 см Purple Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>242</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>2954</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269567</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12274S</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл зеленый d 5,4 см h20 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>173.8</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>2837</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
@@ -7027,187 +7027,187 @@
           <t>71047247</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>SR04720SC/BHA6 (кор=6ШТ)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл набор 6 шт. зеленый d 6 см h20 см Green Glass P.L.BarWare [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>719.4</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1953</v>
+        <v>1928</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>73024159</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>SR-00719DL/BHA6 PURP</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 150 мл набор 6 шт. фиолетовый d 6 см h20 см P.L.BarWare [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>719.4</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1654</v>
+        <v>1628</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269574</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>D11325-2S</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 175 мл зеленый d 6,3 см h17,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>192.5</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>2941</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81269572</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9592</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 200 мл Frost d 6,7 см h19,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>226.6</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>2835</v>
+        <v>2822</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81260151</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>26321020006</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло цветной Gipsy d 7 см h23,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>605</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>298</v>
+        <v>256</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>71002964</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>D9001-3S</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Рюмка 45 мл фиолетовая d 5 см h10,5 см BarWare P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7231,357 +7231,357 @@
           <t>81269536</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>MG07969</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 235 мл голубая "Azure" d 11,6 см h16,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>352</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1962</v>
+        <v>1888</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81222500</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>GW-CPGS0013 SUB</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Vintage d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>773</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269537</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07969</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл Мартини голубая "Azure" d 12,5 см h19,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>386.1</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>2713</v>
+        <v>2698</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81222499</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>GW-CPGS0014 SUB</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 410 мл Amber Night d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1237</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I57" s="10">
         <v>704</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81269608</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D11591S</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 450 мл Мартини зеленая Green Glass Optical d 13,2 см h19,1 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>441.1</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>2645</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81222535</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0043-CP SUB</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 500 мл "Versailles" d 9,5/7,5 см h21 см нерж. с рисунком медный цвет B'Guys P.L.</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2137</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>116</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81222533</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0012-CP SUB</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 530 мл "Wine" d 9,5/7,5 см h21 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1753</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81259041</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>MG723</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля "Ананас" 540 мл d 9,4 см h19,2 см нерж. "Vintage-Bronze" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>2296</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>1492</v>
       </c>
       <c r="I61" s="10">
         <v>935</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81222532</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MUGS0005-AT SUB</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 390 мл "Джулеп" Мохито Antique d 8,5 см h10,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1783</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>1158</v>
       </c>
       <c r="I62" s="10">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>73024355</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>DF08801-R</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Стакан для коктейля Хайбол 350 мл бордо Artist's Glass BarWare d 7,5 см h10 см P.L. Proff Cuisine</t>
+          <t>Стакан для коктейля Хайбол 350 мл бордо декор Artist's Glass BarWare d 7,5 см h10 см P.L. </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>246.4</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1257</v>
+        <v>1002</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>71047282</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>5411PW1/BHA6 (голубой)</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл набор 6 шт. голубой BarWare d 8,4 см h10 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7619,289 +7619,289 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1551</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81269515</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210101</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 230 мл фиолетовый d 7,9 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>204.6</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269518</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210097</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 270 мл голубой d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>198</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
         <v>3199</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81222493</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0008-TRI SUB</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>373</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>369</v>
+        <v>253</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81222494</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0008-COL SUB</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>372</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>275</v>
+        <v>137</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81222492</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0008-BLU SUB</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers d 8,1 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8,1 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>372</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>241</v>
       </c>
       <c r="I70" s="10">
-        <v>581</v>
+        <v>483</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81222487</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0006-COL SUB</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Square d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Square декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>279</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>266</v>
+        <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81269509</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210104</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл зеленый d 8 см h9,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>198</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269577</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9398-2S</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл зеленый d 8,5 см h10,6 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>169.4</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>2642</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
@@ -7911,119 +7911,119 @@
           <t>81280388</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>S0555</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл Mosaic Square крутящийся на дерев. подставке d 8,8/8 см h8,1 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>783</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>261</v>
+        <v>322</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81222486</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0005-COL SUB</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл Mosaic Stripes d 7,7 см h9,8 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 290 мл Mosaic Stripes декор d 7,7 см h9,8 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>307</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>890</v>
+        <v>609</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81269520</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN210012-C</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Face" серый d 8,4 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>204.6</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1212</v>
+        <v>615</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81269563</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>D12280-2S</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Solid Purple" d 8 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8231,343 +8231,343 @@
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>80</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81222484</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0003-COL SUB</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл Mosaic Bubbles d 8,5 см h9,2 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 300 мл Mosaic Bubbles декор d 8,5 см h9,2 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>307</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81222485</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0004-COL SUB</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл Mosaic Stripes d 8 см h9,3 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 300 мл Mosaic Stripes декор d 8 см h9,3 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>307</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I85" s="10">
-        <v>1222</v>
+        <v>1132</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81269506</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210118</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл голубой Blue Glass d 8 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>198</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>5359</v>
+        <v>4941</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81269511</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>DTN210120</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл зеленый d 8 см h9 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>211.2</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>3411</v>
+        <v>3128</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81269524</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200060</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл зеленый d 8,3 см h10 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>198</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269528</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN190013-2</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Bee Green" зеленый d 8,3 см h10,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>204.6</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81269204</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>C9688</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Сальто Колор Блю" d 9 см h8,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>286</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>214</v>
       </c>
       <c r="I90" s="10">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81269209</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>J8486</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Сальто Колор Рэд" d 9 см h8,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>329</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>199</v>
+        <v>104</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81222483</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>GW-TBGS0056 SUB</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл Vintage Amber d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 320 мл Vintage Amber декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>613</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>671</v>
+        <v>657</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81269237</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>Q5657 (кор=12шт)</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8639,377 +8639,377 @@
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>83</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81222489</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-BLA SUB</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл Black Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>513</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81222488</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-BLU SUB</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл Blue Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>513</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>575</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81222490</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-GRE SUB</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл Green Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>513</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I98" s="10">
         <v>570</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81222491</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-RED SUB</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл Red Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>513</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>523</v>
+        <v>431</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81269513</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>DTN210098</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл голубой Blue Glass d 7,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>211.2</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>3327</v>
+        <v>3117</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81269971</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>Y5865-1S</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл "Taro" Smoky d 8,7 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>138</v>
       </c>
       <c r="H101" s="9">
-        <v/>
+        <v>89</v>
       </c>
       <c r="I101" s="10">
-        <v>4606</v>
+        <v>4372</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81269526</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200056</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл голубой d 8,3 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>198</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>656</v>
+        <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81269585</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15799S</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл зеленый d 8,3 см h9,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>167.2</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>2573</v>
+        <v>2546</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81269583</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7391S</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл зеленый d 8,4 см h9,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>204.6</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>2946</v>
+        <v>2945</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81260153</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>26323020006</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>1043</v>
       </c>
       <c r="H105" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I105" s="10">
-        <v>944</v>
+        <v>931</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81269101</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>27293020006</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9030,54 +9030,54 @@
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81262027</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>26537020006</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>3225</v>
       </c>
       <c r="H107" s="9">
-        <v/>
+        <v>2096</v>
       </c>
       <c r="I107" s="10">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81262141</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>26322020106</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -9115,207 +9115,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>242</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
         <v>10</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81269591</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-2S</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 375 мл темно серый Neo Gray d 8,5 см h10,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>242</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
         <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81269592</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-2S</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 375 мл темно фиолетовый Neo Purple d 8,5 см h10,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>242</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
         <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81269607</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15388S</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл "Drop Gray" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>269.5</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81269605</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15388S</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл зеленый "Drop Green" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>257.4</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
         <v>1941</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81269606</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15388S</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл фиолетовый "Drop Violet" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>269.5</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81243078</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>JD-6685</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 190 мл Pimply поликарбонат фиолетовый d 7,3 см h7,8 см P.L. [1]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9489,85 +9489,85 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>287.1</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
         <v>0</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81222496</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLHB0002-COL SUB</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 300 мл Mosaic Square d 7 см h13 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Хайбол 300 мл Mosaic Square декор d 7 см h13 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>337</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>501</v>
+        <v>230</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81269576</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D9398-1S</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 325 мл зеленый d 8,5 см h12,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>226.6</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
         <v>2927</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
@@ -9591,241 +9591,241 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>324</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
         <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81269508</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210103</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл зеленый d 8 см h12 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>212.3</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
         <v>0</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81269562</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12280-1S</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Solid Purple" d 8 см h11,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>206.8</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>383</v>
+        <v>227</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81269203</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>C9687</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Сальто Айс Блю" d 7,6 см h12,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>286</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>214</v>
       </c>
       <c r="I126" s="10">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81269208</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>J8493</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Сальто Айс Рэд" d 7,6 см h12,1 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>329</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
         <v>0</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81269584</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7392S</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл зеленый d 7,1 см h14,3 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>227.7</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>2930</v>
+        <v>2924</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>73024357</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>DF08801-LB</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Морская волна Artist's Glass d 7,5 см h10 см BarWare P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>246.4</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>73024158</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>S04612DL/BHA6 PURPLE</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл набор 6 шт. фиолетовый d 8 см h13 см BarWare P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9849,51 +9849,51 @@
           <t>73024356</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>DF08801-DB</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл синий Artist's Glass BarWare d 7,5 см h10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>246.4</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>1219</v>
+        <v>1161</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81200125</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>S03612/BHA6 GREEN 6ШТ</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл набор 6 шт. зеленый d 8 см h13 см Green Glass P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9914,54 +9914,54 @@
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81260162</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>V3051</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери Эмеральд" d 8,1/6,5 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>545</v>
       </c>
       <c r="H133" s="9">
-        <v/>
+        <v>408</v>
       </c>
       <c r="I133" s="10">
-        <v>861</v>
+        <v>848</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81269269</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>L9411/V3052</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери" d 8,1 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -10033,173 +10033,173 @@
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>584</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
         <v>256</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81222495</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLHB0001-COL SUB</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 365 мл Mosaic Stripes d 7,6 см h12,6 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Хайбол 365 мл Mosaic Stripes декор d 7,6 см h12,6 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>337</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>40</v>
+        <v>107</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81269590</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно зеленый Neo Green d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>259.6</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>766</v>
+        <v>754</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81269588</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно серый Neo Gray d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>259.6</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>487</v>
+        <v>450</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81269589</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-1S</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл темно фиолетовый Neo Purple d 7 см h15,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>259.6</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81201259</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>P9164</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл "Даллас" розовый d 7,8 см h15 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -10305,139 +10305,139 @@
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>110</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
         <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81269523</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200059</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 380 мл зеленый d 8 см h13,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>223.3</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>2592</v>
+        <v>2573</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81269525</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200055</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл голубой Blue Glass d 8 см h12,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>221.1</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
         <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81269970</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>Y5865-2S</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 425 мл "Taro" Smoky d 8,2 см h13,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>176</v>
       </c>
       <c r="H147" s="9">
-        <v/>
+        <v>114</v>
       </c>
       <c r="I147" s="10">
-        <v>3544</v>
+        <v>3478</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81269234</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>Q5654 (кор=12шт)</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -10548,66 +10548,66 @@
         <v>318</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
         <v>0</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81222501</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>GW-HBGS0037 SUB</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл Vintage d 7,8/6,7 см h14,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Хайбол 500 мл Vintage декор d 7,8/6,7 см h14,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>517</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>449</v>
+        <v>358</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>73024358</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>DF06501-G</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл морской Artist's Glass BarWare d 10,5 см h12 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>